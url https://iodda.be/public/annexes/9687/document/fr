--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -1,2039 +1,2572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E7AE8CA" w14:textId="00ED2712" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="05202D76" w14:textId="2F150985" w:rsidR="00EA58ED" w:rsidRPr="009B4D41" w:rsidRDefault="00332D8E" w:rsidP="006F0AB7">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332D8E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25008687" wp14:editId="20A59FB8">
-[...2 lines deleted...]
-            <wp:docPr id="766848878" name="Image 1" descr="Une image contenant texte, Police, logo, Graphique"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FF6A2B" wp14:editId="2C862051">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>37778</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-839915</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7463097" cy="2063210"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1593381779" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, logo&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="766848878" name="Image 1" descr="Une image contenant texte, Police, logo, Graphique"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1593381779" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, logo&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId8">
+                      <a:alphaModFix amt="70000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect t="25992" b="32540"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1374893" cy="612124"/>
+                      <a:ext cx="7463097" cy="2063210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2183696E" w14:textId="38323529" w:rsidR="009934DF" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
-[...48 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5C76B625" w14:textId="0FB56BD7" w:rsidR="009B4D41" w:rsidRDefault="009B4D41"/>
+    <w:p w14:paraId="3DDA01C3" w14:textId="49AD3821" w:rsidR="006F0AB7" w:rsidRDefault="006F0AB7"/>
+    <w:p w14:paraId="7A5C53DF" w14:textId="5A87B97C" w:rsidR="006F0AB7" w:rsidRDefault="006F0AB7"/>
+    <w:p w14:paraId="05A3F03C" w14:textId="11C47482" w:rsidR="006F0AB7" w:rsidRDefault="006F0AB7"/>
+    <w:p w14:paraId="37C0E001" w14:textId="2D1ED704" w:rsidR="009B4D41" w:rsidRPr="00EA58ED" w:rsidRDefault="004E38E7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA58ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20BCD538" wp14:editId="23D6AE91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39255DED" wp14:editId="608629EF">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3323742</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>173857</wp:posOffset>
+                  <wp:posOffset>31857</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="266132" cy="102359"/>
-[...86 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="21590" b="17145"/>
+                <wp:extent cx="2073910" cy="1215390"/>
+                <wp:effectExtent l="19050" t="19050" r="21590" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2078066249" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2074270" cy="1125940"/>
+                          <a:ext cx="2073910" cy="1215390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:ln w="38100">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="accent1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="77D4DE89" w14:textId="2ECDED7E" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="77D4DE89" w14:textId="2ECDED7E" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="009B4D41">
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Service public de Wallonie</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="44942E09" w14:textId="06C63A02" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="44942E09" w14:textId="06C63A02" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="009B4D41">
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Intérieur et Action sociale</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6C3E5617" w14:textId="1515F5D3" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="6C3E5617" w14:textId="1515F5D3" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="009B4D41">
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Département de l’Action sociale</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CD4F1E8" w14:textId="314F17FF" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="1CD4F1E8" w14:textId="314F17FF" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Direction de ………………………….</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="50B92BB0" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="50B92BB0" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7691D57F" w14:textId="667801A9" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="7691D57F" w14:textId="667801A9" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Avenue Gouverneur Bovesse, 100</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6FB1A4CB" w14:textId="5783137B" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                          <w:p w14:paraId="6FB1A4CB" w14:textId="5783137B" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00332D8E">
                               <w:rPr>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="0E2841" w:themeColor="text2"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>5100 Namur</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4AD6427F" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="39255DED" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.5pt;margin-top:7.25pt;width:163.35pt;height:88.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6UpNfaAIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0H6boGdYogRYcB&#10;RVu0HXpWZCkxJosapcTOfv0o+SNBV+ww7CKTJh8pko+6um5rw/YKfQW24PnZhDNlJZSV3RT8+8vt&#10;py+c+SBsKQxYVfCD8vx68fHDVePmagpbMKVCRkGsnzeu4NsQ3DzLvNyqWvgzcMqSUQPWIpCKm6xE&#10;0VD02mTTyeRz1gCWDkEq7+nvTWfkixRfayXDg9ZeBWYKTncL6cR0ruOZLa7EfIPCbSvZX0P8wy1q&#10;UVlKOoa6EUGwHVZ/hKorieBBhzMJdQZaV1KlGqiafPKmmuetcCrVQs3xbmyT/39h5f3+2T0itaFx&#10;fu5JjFW0Guv4pfuxNjXrMDZLtYFJ+jmdXMymF9RTSbY8n55fzlI7syPcoQ9fFdQsCgVHmkZqktjf&#10;+UApyXVwidmMjacHU5W3lTFJiTxQK4NsL2iCoc3jxAh34kVaRGbHApIUDkZ1UZ+UZlUZr5yyJ24d&#10;Y5Y/hpjGkmeEaMo+gvL3QCYMoN43wlTi2wicvAc8Zhu9U0awYQTWlQX8O1h3/kPVXa2x7NCu236Y&#10;aygPj8gQOtJ7J28rmsOd8OFRILGcZkebGx7o0AaagkMvcbYF/PXe/+hP5CMrZw1tTcH9z51AxZn5&#10;ZomWl/mMWMBCUmbnF1NS8NSyPrXYXb0CGmtOb4STSYz+wQyiRqhfacGXMSuZhJWUu+Ay4KCsQrfN&#10;9ERItVwmN1otJ8KdfXYyBo8Njjx7aV8Fup6MgXh8D8OGifkbTna+EWlhuQugq0TY2OKur33raS0T&#10;H/snJO79qZ68jg/d4jcAAAD//wMAUEsDBBQABgAIAAAAIQBXDxew3gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBNESpLGqRAScESECnp0400cEduR7bTp37Oc6HFnRrNv&#10;qu1iRnZEHwZnBaSrBBja1qnB9gJ2ny93ObAQpVVydBYFnDHAtr6+qmSp3Ml+4LGJPaMSG0opQMc4&#10;lZyHVqORYeUmtOR1zhsZ6fQ9V16eqNyM/D5J1tzIwdIHLSd81tj+NLMR8Jo232evs7QIuuv2X2vc&#10;vb3PQtzeLE8bYBGX+B+GP3xCh5qYDm62KrBRQJYXtCWS8ZABo0CRZo/ADiQUaQ68rvjlhPoXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAelKTX2gCAAAwBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVw8XsN4AAAAKAQAADwAAAAAAAAAAAAAAAADC&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.5pt">
+              <v:rect w14:anchorId="39255DED" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:112.1pt;margin-top:2.5pt;width:163.3pt;height:95.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2ERbocwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSYEBFiioQ0yQE&#10;aDDx7Dp2G83xeWe3SffX7+ykacW6l2kvic/33a/v7nx90zWGbRT6GmzJi5OcM2UlVLVdlvz76/2n&#10;S858ELYSBqwq+VZ5fjP7+OG6dVM1gRWYSiEjJ9ZPW1fyVQhummVerlQj/Ak4ZUmpARsRSMRlVqFo&#10;yXtjskmef85awMohSOU93d71Sj5L/rVWMjxp7VVgpuSUW0hfTN9F/GazazFdonCrWg5piH/IohG1&#10;paCjqzsRBFtj/YerppYIHnQ4kdBkoHUtVaqBqinyd9W8rIRTqRYix7uRJv//3MrHzYt7RqKhdX7q&#10;6Rir6DQ28U/5sS6RtR3JUl1gki4n+cXpVUGcStIVk+L89CrRme3NHfrwRUHD4qHkSN1IJInNgw8U&#10;kqA7SIxmLGtLfnpZ5HmCeTB1dV8bE5VpItStQbYR1EshpbKhiP0jLwdIkoyly3056RS2RvUxvinN&#10;6ioW0AeJk7b3W/3Y+TSWkNFEUwajUXHMyIyJDNhoptL0jYZDSX+LNqJTRLBhNGxqC3gs6j5V3eN3&#10;Vfe1xrJDt+iG1i6g2j4jQ+hXwDt5X1NXHoQPzwJp5qmTtMfhiT7aADUChhNnK8Bfx+4jnkaRtJy1&#10;tEMl9z/XAhVn5qulIb0qzs7i0iXh7PxiQgIeahaHGrtuboFaW9CL4WQ6Rnwwu6NGaN5o3ecxKqmE&#10;lRS75DLgTrgN/W7TgyHVfJ5gtGhOhAf74mR0HgmOU/favQl0w2gGmupH2O2bmL6b0B4bLS3M1wF0&#10;ncY3UtzzOlBPS5rmcXhQ4itwKCfU/tmb/QYAAP//AwBQSwMEFAAGAAgAAAAhAIAUFnDbAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0zREJMSpSoETp4Z+gBMvidXYjmyn&#10;CX/PcoLTaDWjmbfVfjUju6IP2lkB200CDG3nlLa9gPPn+8MTsBClVXJ0FgV8Y4B9fXtTyVK5xZ7w&#10;2sSeUYkNpRQwxDiVnIduQCPDxk1oyfty3shIp++58nKhcjPyNElybqS2tDDICY8DdpdmNgL8W6Yv&#10;r8X2sJzTY5PtXtpCzx9C3N+th2dgEdf4F4ZffEKHmphaN1sV2CiAHokCHknI3KV5DqylVJFnwOuK&#10;/8evfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2ERbocwIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCAFBZw2wAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#156082 [3204]" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="77D4DE89" w14:textId="2ECDED7E" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="77D4DE89" w14:textId="2ECDED7E" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="009B4D41">
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Service public de Wallonie</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="44942E09" w14:textId="06C63A02" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="44942E09" w14:textId="06C63A02" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="009B4D41">
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Intérieur et Action sociale</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6C3E5617" w14:textId="1515F5D3" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="6C3E5617" w14:textId="1515F5D3" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="009B4D41">
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Département de l’Action sociale</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1CD4F1E8" w14:textId="314F17FF" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="1CD4F1E8" w14:textId="314F17FF" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Direction de ………………………….</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="50B92BB0" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="50B92BB0" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7691D57F" w14:textId="667801A9" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="7691D57F" w14:textId="667801A9" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Avenue Gouverneur Bovesse, 100</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6FB1A4CB" w14:textId="5783137B" w:rsidR="009B4D41" w:rsidRPr="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
+                    <w:p w14:paraId="6FB1A4CB" w14:textId="5783137B" w:rsidR="009B4D41" w:rsidRPr="00332D8E" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00332D8E">
                         <w:rPr>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="0E2841" w:themeColor="text2"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>5100 Namur</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4AD6427F" w14:textId="77777777" w:rsidR="009B4D41" w:rsidRDefault="009B4D41" w:rsidP="009B4D41">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="009B4D41" w:rsidRPr="009B4D41">
-[...63 lines deleted...]
-    <w:p w14:paraId="22235015" w14:textId="6E15E9CB" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+      <w:r w:rsidR="009B4D41" w:rsidRPr="00332D8E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Veuillez renvoyer ce formulaire à l’adresse ci-contre </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4D41" w:rsidRPr="00EA58ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A60853A" w14:textId="68E826A1" w:rsidR="00474EB8" w:rsidRDefault="002D18A2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6763DA49" wp14:editId="7363FFEA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5634A514" wp14:editId="73A212FD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3142615</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="472440" cy="533400"/>
+                <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="987519244" name="Flèche : courbe vers la droite 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="472440" cy="533400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="curvedRightArrow">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 27884"/>
+                            <a:gd name="adj2" fmla="val 56452"/>
+                            <a:gd name="adj3" fmla="val 37069"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="50000"/>
+                            <a:lumOff val="50000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4823A135" id="_x0000_t102" coordsize="21600,21600" o:spt="102" adj="12960,19440,14400" path="ar,0@23@3@22,,0@4,0@15@23@1,0@7@2@13l@2@14@22@8@2@12wa,0@23@3@2@11@26@17,0@15@23@1@26@17@22@15xear,0@23@3,0@4@26@17nfe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="val #2"/>
+                  <v:f eqn="sum #0 width #1"/>
+                  <v:f eqn="prod @3 1 2"/>
+                  <v:f eqn="sum #1 #1 width"/>
+                  <v:f eqn="sum @5 #1 #0"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="mid width #0"/>
+                  <v:f eqn="sum height 0 #2"/>
+                  <v:f eqn="ellipse @9 height @4"/>
+                  <v:f eqn="sum @4 @10 0"/>
+                  <v:f eqn="sum @11 #1 width"/>
+                  <v:f eqn="sum @7 @10 0"/>
+                  <v:f eqn="sum @12 width #0"/>
+                  <v:f eqn="sum @5 0 #0"/>
+                  <v:f eqn="prod @15 1 2"/>
+                  <v:f eqn="mid @4 @7"/>
+                  <v:f eqn="sum #0 #1 width"/>
+                  <v:f eqn="prod @18 1 2"/>
+                  <v:f eqn="sum @17 0 @19"/>
+                  <v:f eqn="val width"/>
+                  <v:f eqn="val height"/>
+                  <v:f eqn="prod height 2 1"/>
+                  <v:f eqn="sum @17 0 @4"/>
+                  <v:f eqn="ellipse @24 @4 height"/>
+                  <v:f eqn="sum height 0 @25"/>
+                  <v:f eqn="sum @8 128 0"/>
+                  <v:f eqn="prod @5 1 2"/>
+                  <v:f eqn="sum @5 0 128"/>
+                  <v:f eqn="sum #0 @17 @12"/>
+                  <v:f eqn="ellipse @20 @4 height"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @32 1 2"/>
+                  <v:f eqn="prod height height 1"/>
+                  <v:f eqn="prod @9 @9 1"/>
+                  <v:f eqn="sum @34 0 @35"/>
+                  <v:f eqn="sqrt @36"/>
+                  <v:f eqn="sum @37 height 0"/>
+                  <v:f eqn="prod width height @38"/>
+                  <v:f eqn="sum @39 64 0"/>
+                  <v:f eqn="prod #0 1 2"/>
+                  <v:f eqn="ellipse @33 @41 height"/>
+                  <v:f eqn="sum height 0 @42"/>
+                  <v:f eqn="sum @43 64 0"/>
+                  <v:f eqn="prod @4 1 2"/>
+                  <v:f eqn="sum #1 0 @45"/>
+                  <v:f eqn="prod height 4390 32768"/>
+                  <v:f eqn="prod height 28378 32768"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,@17;@2,@14;@22,@8;@2,@12;@22,@16" o:connectangles="180,90,0,0,0" textboxrect="@47,@45,@48,@46"/>
+                <v:handles>
+                  <v:h position="bottomRight,#0" yrange="@40,@29"/>
+                  <v:h position="bottomRight,#1" yrange="@27,@21"/>
+                  <v:h position="#2,bottomRight" xrange="@44,@22"/>
+                </v:handles>
+                <o:complex v:ext="view"/>
+              </v:shapetype>
+              <v:shape id="Flèche : courbe vers la droite 22" o:spid="_x0000_s1026" type="#_x0000_t102" style="position:absolute;margin-left:247.45pt;margin-top:.3pt;width:37.2pt;height:42pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3pdiuygIAABkGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+04ST+COkXQosOA&#10;ri3aDj2rshR7kERNUuJkv36U7DjpB3YYloMiUeTj4zPF84uNVmQtnG/AlHR0lFMiDIeqMcuS/ni6&#10;/nJKiQ/MVEyBESXdCk8v5p8/nbd2JgqoQVXCEQQxftbaktYh2FmWeV4LzfwRWGHwUoLTLODRLbPK&#10;sRbRtcqKPD/OWnCVdcCF92i96i7pPOFLKXi4k9KLQFRJkVtIq0vrS1yz+TmbLR2zdcN7GuwfWGjW&#10;GEw6QF2xwMjKNe+gdMMdeJDhiIPOQMqGi1QDVjPK31TzWDMrUi0ojreDTP7/wfLb9aO9dyhDa/3M&#10;4zZWsZFOx3/kRzZJrO0gltgEwtE4OSkmE5SU49V0PJ7kScxsH2ydD18FaBI3JeUrtxbVQ7Osw8I5&#10;aJNcbH3jQ9KtIoZpbBBW/RxRIrXCz7BmihQnp6eT/jMd+BSHPtPjybR47zM+9Bmf5Mdn0QcZ9llx&#10;t+MYKXhQTXXdKJUOsQHFpXIESZQ0bIrEV630d6g62zTHX5cVzdhmb8wIn9o4oqS0rxIoE9MYiAk7&#10;VtGS7b9C2oWtEtFPmQchSVOh7h2RAblLyjgXJowSR1+zSnTmUeTYFz1EJC4JMCJLzD9g9wCva99h&#10;dyx7/xgq0vsagvMu+9+Ch4iUGUwYgnVjwH0EoLCqPnPnvxOpkyaq9ALV9t4RB93r9pZfN9hyN8yH&#10;e+awj7BLcUSFO1ykgrak0O8oqcH9/sge/fGV4S0lLY6HkvpfK+YEJeqbwfd3NkrNH9JhMj0pMIc7&#10;vHk5vDErfQnYRtjZyC5to39Qu610oJ9xki1iVrxihmNufDTB7Q6XoRtbOAu5WCySG84Qy8KNebQ8&#10;gkdVY0c/bZ6Zs/27C/hgb2E3Svrm7xTd+8ZIA4tVANmEeLnXtT/g/EmN08/KOOAOz8lrP9HnfwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAA93PWbdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SFwQdQLBikM2FULiVHFoQWqPbuwmEfE6st02/XvMiR5HM3rz6uVsR3YyPgyOEPJFBsxQ&#10;6/RAHcL318djCSxERVqNjgzCxQRYNrc3taq0O9PanDaxYwlCoVIIfYxTxXloe2NVWLjJUOoOzlsV&#10;U/Qd116dE9yO/CnLBLdqoPTQq8m896b92RwtQpQPq6KUK599OnHZFnm+3u5yxPu7+e0VWDRz/B/D&#10;n35ShyY57d2RdGAjQiELmaYIAliqX4R8BrZHKAsBvKn5tX/zCwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALel2K7KAgAAGQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA93PWbdAAAABwEAAA8AAAAAAAAAAAAAAAAAJAUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" adj="10800,18867,13593" fillcolor="#4e95d9 [1631]" stroked="f" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F43CC7" w14:textId="25B28B74" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3E23A7" w14:textId="77777777" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252030E2" w14:textId="2E576F23" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672E863F" w14:textId="142AC4FB" w:rsidR="00A61C1E" w:rsidRDefault="00D20D89">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6763DA49" wp14:editId="4CAAEA05">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4654</wp:posOffset>
+                  <wp:posOffset>177141</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4558352" cy="552734"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="19050"/>
+                <wp:extent cx="5735782" cy="950026"/>
+                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1598757512" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4558352" cy="552734"/>
+                          <a:ext cx="5735782" cy="950026"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0DD24BCF" w14:textId="3598C311" w:rsidR="00474EB8" w:rsidRDefault="00474EB8" w:rsidP="00474EB8">
+                          <w:p w14:paraId="4A5CACCE" w14:textId="605E3FFD" w:rsidR="00D20D89" w:rsidRDefault="00474EB8" w:rsidP="00D20D89">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                              </w:pBdr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Objet de la subvention</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C4515">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t> :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0DD24BCF" w14:textId="6733D419" w:rsidR="00474EB8" w:rsidRPr="005C509D" w:rsidRDefault="009C4515" w:rsidP="00D20D89">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                              </w:pBdr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:t>Objet de la subvention</w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>…………………………</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D20D89">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>…………………………………………………………………………………………………………</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>……………</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D20D89">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>…………………………</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>………………..</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6763DA49" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:.35pt;width:358.95pt;height:43.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw0aNMUAIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Tem7Udu0lN1sEkpBRC&#10;YuqUPMtaKV6q1agj2bvu13ekvdikgZbSF+1Icz9zZq+um8qwvUJfgs35+GzEmbISitK+5Pzb092H&#10;S858ELYQBqzK+UF5fr14/+6qdnM1gS2YQiGjINbPa5fzbQhunmVeblUl/Bk4ZUmpASsR6IovWYGi&#10;puiVySaj0cesBiwcglTe0+ttq+SLFF9rJcOj1l4FZnJOtYV0Yjo38cwWV2L+gsJtS9mVIf6hikqU&#10;lpIOoW5FEGyH5W+hqlIieNDhTEKVgdalVKkH6mY8etXNeiucSr0QON4NMPn/F1Y+7NduhQRD7fzc&#10;kxi7aDRW8Uv1sSaBdRjAUk1gkh6ns9nl+WzCmSTdbDa5OJ9GNLOjt0MfPiuoWBRyjjSMhJHY3/vQ&#10;mvYm5HfMn6RwMCqWYOxXpVlZUMZx8k7UUDcG2V7QUIWUyoZxlzpZRzddGjM4Tv7s2NlHV5VoMzj/&#10;RdbBI2UGGwbnqrSAb2Uvvvcl69a+R6DtO0IQmk1Djce+u/FsoDiskCG0NPZO3pUE7b3wYSWQeEsM&#10;p10Mj3RoA3XOoZM42wL+fOs92hOdSMtZTXuQc/9jJ1BxZr5YItqn8XQaFyddprOLCV3wVLM51dhd&#10;dQM0lTFtvZNJjPbB9KJGqJ5pZZcxK6mElZQ75zJgf7kJ7X7S0ku1XCYzWhYnwr1dO9nzIFLnqXkW&#10;6Dp+BWLmA/Q7I+avaNbaxglZWO4C6DJxMCLd4tpNgBYtsbj7KcRNPr0nq+Ova/ELAAD//wMAUEsD&#10;BBQABgAIAAAAIQALlGyP2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHUKqG5DNhVCygmBSuEDtvGSBOJ1FDtt+HvMCY6jGc28Kbaz69WRx9B5QVguMlAstbedNAjvb9X1&#10;GlSIJJZ6L4zwzQG25flZQbn1J3nl4z42KpVIyAmhjXHItQ51y47Cwg8syfvwo6OY5NhoO9Iplbte&#10;32TZSjvqJC20NPBjy/XXfnIIn/ULr/SVcZUzt3fTjp+7p2qDeHkxP9yDijzHvzD84id0KBPTwU9i&#10;g+oR0pGIYEAlzyzNBtQBYW0M6LLQ/+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDw&#10;0aNMUAIAAAIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQALlGyP2gAAAAQBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#30a7dd [2164]" strokecolor="#156082 [3204]" strokeweight="1pt">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="6763DA49" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:13.95pt;width:451.65pt;height:74.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSrb+AhwIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlPGzEQfq/U/2D5vewmJRwRGxSBqCpR&#10;QIWKZ8drE6u2x7Wd7Ka/vmPvEaCoqqq+7Hru65s5O2+NJlvhgwJb0clBSYmwHGplnyr67eHqwwkl&#10;ITJbMw1WVHQnAj1fvH931ri5mMIadC08QSc2zBtX0XWMbl4Uga+FYeEAnLAolOANi0j6p6L2rEHv&#10;RhfTsjwqGvC188BFCMi97IR0kf1LKXi8lTKISHRFMbeYvz5/V+lbLM7Y/Mkzt1a8T4P9QxaGKYtB&#10;R1eXLDKy8eo3V0ZxDwFkPOBgCpBScZFrwGom5atq7tfMiVwLNie4sU3h/7nlN9t7d+exDY0L84DP&#10;VEUrvUl/zI+0uVm7sVmijYQjc3b8cXZ8MqWEo+x0VpbTo9TNYm/tfIifBBiSHhX1OIzcI7a9DrFT&#10;HVRSsABa1VdK60wkAIgL7cmW4egY58LGSTbXG/MF6o6PECj7ISIbR92xTwY2ZpOhlDzl3F4E0TaF&#10;spCCdvkkTrHvRH7FnRZJT9uvQhJVY+1dIqPnlzkOnlA7mUl0PhpOcwV/NOz1k6nIAB6N/yLqaJEj&#10;g42jsVEW/FvR6++Tfm6y0x860NWdWhDbVYuFp7qxuMRZQb2788RDt1DB8SuFQ75mId4xjxuEu4ZX&#10;Id7iR2poKgr9i5I1+J9v8ZM+AhullDS4kRUNPzbMC0r0Z4uQP50cHqYVzsTh7HiKhH8uWT2X2I25&#10;AETOBO+P4/mZ9KMentKDecTjsUxRUcQsx9gV5dEPxEXsLgWeHy6Wy6yGa+tYvLb3jg84SCB+aB+Z&#10;dz3SI+7IDQzby+avAN/ppglZWG4iSJW3Yd/XfgK48hmz/XlKN+U5nbX2R3TxCwAA//8DAFBLAwQU&#10;AAYACAAAACEAkZC6qN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5u4&#10;i3a3Nl1EWMFFELsKekubZ1tNXkqSbeu/N570OMww802xna1hI/rQO5JwuRDAkBqne2olvBx2F2tg&#10;ISrSyjhCCd8YYFuenhQq126iZxyr2LJUQiFXEroYh5zz0HRoVVi4ASl5H85bFZP0LddeTancGr4U&#10;4ppb1VNa6NSAdx02X9XRSjhU4fN+/+5fx/1D/fQm1uZxqnZSnp/NtzfAIs7xLwy/+AkdysRUuyPp&#10;wIyEdCRKWGYbYMndiNUKWJ1iWXYFvCz4f/7yBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFKtv4CHAgAAjAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJGQuqjeAAAABwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#c1e4f5 [660]" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0DD24BCF" w14:textId="3598C311" w:rsidR="00474EB8" w:rsidRDefault="00474EB8" w:rsidP="00474EB8">
+                    <w:p w14:paraId="4A5CACCE" w14:textId="605E3FFD" w:rsidR="00D20D89" w:rsidRDefault="00474EB8" w:rsidP="00D20D89">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                        </w:pBdr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Objet de la subvention</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009C4515">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t> :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0DD24BCF" w14:textId="6733D419" w:rsidR="00474EB8" w:rsidRPr="005C509D" w:rsidRDefault="009C4515" w:rsidP="00D20D89">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                        </w:pBdr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
-                        <w:t>Objet de la subvention</w:t>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>…………………………</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D20D89">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>…………………………………………………………………………………………………………</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>……………</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D20D89">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>…………………………</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>………………..</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA4590A" w14:textId="77777777" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+    <w:p w14:paraId="1A6522BD" w14:textId="06415A1D" w:rsidR="00A61C1E" w:rsidRDefault="00A61C1E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7921BFED" w14:textId="13B2EDE4" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
+    <w:p w14:paraId="22235015" w14:textId="42553B34" w:rsidR="00474EB8" w:rsidRDefault="00474EB8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A13A76A" w14:textId="77777777" w:rsidR="00C45F15" w:rsidRDefault="00C45F15">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B9C580" w14:textId="525CFAE6" w:rsidR="000C3AC2" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="19B9C580" w14:textId="02DF654D" w:rsidR="000C3AC2" w:rsidRDefault="000C3AC2" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C78F70" w14:textId="4F3DEB73" w:rsidR="0063142E" w:rsidRDefault="00D20D89" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57DC23FA" wp14:editId="541236CD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57DC23FA" wp14:editId="157E88A1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50165</wp:posOffset>
+                  <wp:posOffset>208280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5796807" cy="246572"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1935171830" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5796807" cy="246572"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="01347807" w14:textId="7287131D" w:rsidR="000C3AC2" w:rsidRPr="000C3AC2" w:rsidRDefault="000C3AC2" w:rsidP="000C3AC2">
+                          <w:p w14:paraId="01347807" w14:textId="7287131D" w:rsidR="000C3AC2" w:rsidRPr="000C3AC2" w:rsidRDefault="000C3AC2" w:rsidP="00332D8E">
                             <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000C3AC2">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>Information préalable</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="57DC23FA" id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.95pt;width:456.45pt;height:19.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbS6QmTgIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpglLYRoUKtOk1C&#10;LWo79dk4NkRzfN7ZkLC/fmcnQNV10jTtxbnzfffT32V63daG7RT6CmzBh2cDzpSVUFZ2XfBvz3ef&#10;LjnzQdhSGLCq4Hvl+fXs44dp43I1gg2YUiGjINbnjSv4JgSXZ5mXG1ULfwZOWTJqwFoEUnGdlSga&#10;il6bbDQYTLIGsHQIUnlPt7edkc9SfK2VDA9aexWYKTjVFtKJ6VzFM5tNRb5G4TaV7MsQ/1BFLSpL&#10;SY+hbkUQbIvVb6HqSiJ40OFMQp2B1pVUqQfqZjh4083TRjiVeqHheHcck/9/YeX97sktkcbQOJ97&#10;EmMXrcY6fqk+1qZh7Y/DUm1gki7PL64ml4MLziTZRuPJ+cUoTjM7eTv04YuCmkWh4EiPkWYkdgsf&#10;OugBQn6n/EkKe6NiCcY+Ks2qMpURLxI11I1BthP0qOX3YZ82ISNCV8YcnT6nlH906rHRTSW6/K3j&#10;EZ0ygg1Hx7qygO9lNeFQqu7wh667XmPboV211CwNNDYVb1ZQ7pfIEDrqeifvKhrnQviwFEhcJVbT&#10;/oUHOrSBpuDQS5xtAH++dx/xRCGyctYQ9wvuf2wFKs7MV0vkuhqOx3FZkjKmhyUFX1tWry12W98A&#10;vcSQNt3JJEZ8MAdRI9QvtKbzmJVMwkrKXXAZ8KDchG4nadGlms8TjBbEibCwT07G4HHOkS7P7YtA&#10;13MqEBvv4bAnIn9DrQ4bPS3MtwF0lXh3mmv/ArRcibn9jyBu72s9oU6/q9kvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAPB5btdwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;qGpoyKaqQBwiDoiA4OrGSxIRr63YTdK/x5zobUczmnlb7BcziIlG31tGWK8SEMSN1T23CB/vz3f3&#10;IHxQrNVgmRDO5GFfXl8VKtd25jea6tCKWMI+VwhdCC6X0jcdGeVX1hFH79uORoUox1bqUc2x3Awy&#10;TZKtNKrnuNApR48dNT/1ySDUU1opV31W2Zd72pxfXw480Yx4e7McHkAEWsJ/GP7wIzqUkeloT6y9&#10;GBDiIwEh24GI5m6dxuOIsNlmIMtCXtKXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb&#10;S6QmTgIAAPYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA8Hlu13AAAAAUBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="57DC23FA" id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:16.4pt;width:456.45pt;height:19.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/MDWnhQIAAHwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7Vd52VlHVmJUlVK&#10;k6hJlTNmwUYFhgL2rvvrO7APu6kPVdU9sDDzzftxdd0YTbbCBwW2pOOTESXCcqiUXZX028vdhwtK&#10;QmS2YhqsKOlOBHo9f//uqnYzMYE16Ep4gkpsmNWupOsY3awoAl8Lw8IJOGGRKcEbFvHpV0XlWY3a&#10;jS4mo9FZUYOvnAcuQkDqbcuk86xfSsHjo5RBRKJLir7FfPp8LtNZzK/YbOWZWyveucH+wQvDlEWj&#10;g6pbFhnZePWHKqO4hwAynnAwBUipuMgxYDTj0ZtontfMiRwLJie4IU3h/6nlD9tn9+QxDbULs4DX&#10;FEUjvUl/9I80OVm7IVmiiYQj8fT88uxidE4JR95kenZ6PknZLPbSzof4SYAh6VJSj8XIOWLb+xBb&#10;aA9JxgJoVd0prfMjNYC40Z5sGZYuNpMsqjfmC1Qt7XKEX1tAJGOZW/K4J6MnuY2SluzXbwa0TWYs&#10;JIOtL4lS7LOQb3GnRcJp+1VIoqqcjCP+Vd/HXfAZmRASFQ9CH7P3gzutp3uhDpvERG7avxUc0Nki&#10;2DgIGmXBH7OqY++qbPF91G2sKezYLBsMFsuagkqUJVS7J088tAMUHL9TWNR7FuIT8zgxOFu4BeIj&#10;HlJDXVLobpSswf88Rk94bGTkUlLjBJY0/NgwLyjRny22+OV4Ok0jmx9TbC98+EPO8pBjN+YGsFPG&#10;uG8cz9eEj7q/Sg/mFZfFIllFFrMcbZeUR98/bmK7GXDdcLFYZBiOqWPx3j47npSnPKemfWlemXdd&#10;Z0eciQfop5XN3jR4i02SFhabCFLl7t/ntasAjnju024dpR1y+M6o/dKc/wIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAgjMWTbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMz8FOhDAQBuC7ie/QjIk3t4DK&#10;ClI2RuPFxETXfYBCRyC2U0K7LPj0jic9Tv7JP99Uu8VZMeMUBk8K0k0CAqn1ZqBOweHj+eoORIia&#10;jLaeUMGKAXb1+VmlS+NP9I7zPnaCSyiUWkEf41hKGdoenQ4bPyJx9uknpyOPUyfNpE9c7qzMkiSX&#10;Tg/EF3o94mOP7df+6BQ8fd+8jt6s81te2GaLh5VuXwalLi+Wh3sQEZf4twy/fKZDzabGH8kEYRXw&#10;I1HBdcZ+Tos0K0A0CrZpDrKu5H9+/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/MDWn&#10;hQIAAHwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAI&#10;IzFk2wAAAAYBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="01347807" w14:textId="7287131D" w:rsidR="000C3AC2" w:rsidRPr="000C3AC2" w:rsidRDefault="000C3AC2" w:rsidP="000C3AC2">
+                    <w:p w14:paraId="01347807" w14:textId="7287131D" w:rsidR="000C3AC2" w:rsidRPr="000C3AC2" w:rsidRDefault="000C3AC2" w:rsidP="00332D8E">
                       <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000C3AC2">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Information préalable</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C78F70" w14:textId="77777777" w:rsidR="0063142E" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="74E9DF96" w14:textId="77777777" w:rsidR="00D20D89" w:rsidRDefault="00D20D89" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A28DBB3" w14:textId="0249D345" w:rsidR="00E06342" w:rsidRPr="00E06342" w:rsidRDefault="00E06342" w:rsidP="00E06342">
+    <w:p w14:paraId="0A28DBB3" w14:textId="2824560F" w:rsidR="00E06342" w:rsidRPr="00CC1A36" w:rsidRDefault="00E06342" w:rsidP="00E06342">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ce rapport a pour objectif de pouvoir disposer d’un aperçu des activités menées par les opérateurs subventionnés</w:t>
+      </w:r>
+      <w:r w:rsidR="008D515F" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de façon facultative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06342">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’action sociale, les comparer </w:t>
       </w:r>
-      <w:r w:rsidR="00140EF1">
-        <w:rPr>
+      <w:r w:rsidR="00140EF1" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s’il échet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06342">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et aussi obtenir un retour qualitatif permettant d’apprécier entre autres leur impact au regard de l’amélioration des conditions de vie des bénéficiaires. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E14983D" w14:textId="1D7BAA11" w:rsidR="00CA3C95" w:rsidRDefault="00224966" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED1FCF9" wp14:editId="344493FE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED1FCF9" wp14:editId="356D8161">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>261620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="848087888" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4EC516F4" w14:textId="0AD69E10" w:rsidR="00CA3C95" w:rsidRPr="00CA3C95" w:rsidRDefault="00BB6D9C" w:rsidP="00CA3C95">
+                          <w:p w14:paraId="4EC516F4" w14:textId="0F277019" w:rsidR="00CA3C95" w:rsidRPr="00CA3C95" w:rsidRDefault="00BB6D9C" w:rsidP="00CA3C95">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>Identification de l’opérateur</w:t>
-                            </w:r>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3ED1FCF9" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:20.6pt;width:451.9pt;height:19.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLEcVSTwIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4TeG+e2txBnCVm2FMJu&#10;aLbssyJLiamsUUdK7PTrO5JzY7uFUvoiazRn7mc8vm8qw3YKfQk2571OlzNlJRSlXef828vjp1vO&#10;fBC2EAasyvleeX4/+fhhXLuR6sMGTKGQkRPrR7XL+SYEN8oyLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5nNWDhEKTynl4fWiWfJP9aKxmetfYqMJNzyi2kE9O5imc2GYvRGoXblPKQhviHLCpRWgp6&#10;cvUggmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/8nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6vLoZ3PUG1FNJuv7wenCbupmdrR368FlBxeIl50jDSD0Su7kPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FAzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGis35IBYVX1ZQ7BfIEFrqeicfS2rnXPiwEEhcpQnQ&#10;/oVnOrSBOudwuHG2Afz53nvEE4VIy1lN3M+5/7EVqDgzXyyR6643HMZlScLw6qZPAl5qVpcau61m&#10;QJPo0aY7ma4RH8zxqhGqV1rTaYxKKmElxc65DHgUZqHdSVp0qabTBKMFcSLM7dLJ6Dz2OdLlpXkV&#10;6A6cCsTGJzjuiRi9oVaLjZYWptsAuky8O/f1MAFarkShw48gbu+lnFDn39XkFwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC9P5aPcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;3VBBCdlUFYhDxAEREFzdeEki4rUVu0n695gTHEczmnlT7BY7iInG0DtGWK8UCOLGmZ5bhPe3p6st&#10;iBA1Gz04JoQTBdiV52eFzo2b+ZWmOrYilXDINUIXo8+lDE1HVoeV88TJ+3Kj1THJsZVm1HMqt4PM&#10;lLqRVvecFjrt6aGj5rs+WoR6yirtq4/q9tM/bk4vz3ueaEa8vFj29yAiLfEvDL/4CR3KxHRwRzZB&#10;DAjpSETYrDMQyb1T1+nIAWGrFMiykP/xyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ixHFUk8CAAD2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAL0/lo9wAAAAGAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="3ED1FCF9" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:20.6pt;width:451.9pt;height:19.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaRx2QewIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZCs6SkklyhLq3cITD92iBMfvFTbvgYW4YB43A/uN2x6f8JEamorCHqJkDf7X&#10;e/QkjwOLXEoa3LSKhp8b5gUl+ovFUb4ux+O0mhkZn18OEfGnnOUpx27MLeBElHhXHM9gko/6AEoP&#10;5hWPwjx5RRazHH1XlEd/QG5jdwHwrHAxn2cxXEfH4oN9djwZT3VOw/nSvjLv9hMccfYf4bCVbPJm&#10;kDvZpGlhvokgVZ7yY133HcBVziO0PzvpVpziWep4HGe/AQAA//8DAFBLAwQUAAYACAAAACEAAn+o&#10;EdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdUkqbZlMhEBckpFL6&#10;AU68JFHtdRS7acLXY05wHM1o5k2+G50VA/Wh9YwwnykQxJU3LdcIx8/XuzWIEDUbbT0TwkQBdsX1&#10;Va4z4y/8QcMh1iKVcMg0QhNjl0kZqoacDjPfESfvy/dOxyT7WppeX1K5s3Kh1Eo63XJaaHRHzw1V&#10;p8PZIbx8L987b6Zhv9rY8pGOEz+8tYi3N+PTFkSkMf6F4Rc/oUORmEp/ZhOERUhHIsJyvgCR3I26&#10;T0dKhLVSIItc/scvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaRx2QewIAAGQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACf6gR3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4EC516F4" w14:textId="0AD69E10" w:rsidR="00CA3C95" w:rsidRPr="00CA3C95" w:rsidRDefault="00BB6D9C" w:rsidP="00CA3C95">
+                    <w:p w14:paraId="4EC516F4" w14:textId="0F277019" w:rsidR="00CA3C95" w:rsidRPr="00CA3C95" w:rsidRDefault="00BB6D9C" w:rsidP="00CA3C95">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Identification de l’opérateur</w:t>
                       </w:r>
-                      <w:r w:rsidR="00CA3C95" w:rsidRPr="00CA3C95">
-[...6 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEDDD82" w14:textId="77EB6B2E" w:rsidR="00CA3C95" w:rsidRDefault="00CA3C95" w:rsidP="00AA0DF5">
-[...8 lines deleted...]
-    <w:p w14:paraId="197238CB" w14:textId="77777777" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="197238CB" w14:textId="20F690EF" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="5239"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006172B5" w14:paraId="244E22FA" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="15A5E0EF" w14:textId="77777777" w:rsidTr="009C4515">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33A7002B" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
+          <w:p w14:paraId="64A0947B" w14:textId="5B3F4DCB" w:rsidR="006172B5" w:rsidRPr="009C4515" w:rsidRDefault="00820985" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:r w:rsidRPr="009C4515">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NNE (Numéro national d’entreprise)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6D0D58" w14:textId="54C40104" w:rsidR="006172B5" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
+          <w:p w14:paraId="7F6D0D58" w14:textId="65E3AA5E" w:rsidR="006172B5" w:rsidRPr="009C4515" w:rsidRDefault="004E38E7" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BE</w:t>
+            </w:r>
+            <w:r w:rsidR="0063142E" w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_ _ _ _ . _ _ _ . _ _ _</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="23551D0C" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="23551D0C" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17B2DCF6" w14:textId="3B6ECF20" w:rsidR="006172B5" w:rsidRDefault="00820985" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D37C52" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="2FD23F76" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="2FD23F76" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1348253C" w14:textId="53D4F31F" w:rsidR="006172B5" w:rsidRDefault="00820985" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forme juridique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51C93A66" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="246258AA" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="246258AA" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FD954A1" w14:textId="7E68157C" w:rsidR="006172B5" w:rsidRDefault="00820985" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adresse du siège social</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F907842" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="63BB1876" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="63BB1876" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF03FAE" w14:textId="5015A551" w:rsidR="006172B5" w:rsidRDefault="00820985" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse du siège d’activités </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AC7F2D0" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="7763799E" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="7763799E" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BA64D4C" w14:textId="4E9CC320" w:rsidR="006172B5" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personne de contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F01BB3" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="00ECB0DB" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="00ECB0DB" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E3D8933" w14:textId="6D2DDCCC" w:rsidR="006172B5" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C54B75" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006172B5" w14:paraId="57A5BA86" w14:textId="77777777" w:rsidTr="0063142E">
+      <w:tr w:rsidR="006172B5" w14:paraId="57A5BA86" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5D3AC2" w14:textId="02FE00B1" w:rsidR="006172B5" w:rsidRDefault="0063142E" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA3EC1C" w14:textId="77777777" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
+          <w:p w14:paraId="1CA3EC1C" w14:textId="30F1332F" w:rsidR="006172B5" w:rsidRDefault="006172B5" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D1DC40D" w14:textId="0B59AA6F" w:rsidR="00CA3C95" w:rsidRDefault="00CA3C95" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="07ABCA14" w14:textId="2B593A6E" w:rsidR="005C509D" w:rsidRDefault="005C509D" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1416E55E" w14:textId="35F1C43D" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="507D354D" w14:textId="2E22D593" w:rsidR="004E38E7" w:rsidRDefault="005A19D9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C509D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1904C8AF" wp14:editId="4B730E2E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>28575</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>548640</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596000" cy="2932235"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="26330" b="15751"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596000" cy="2932235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="004E38E7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1DC40D" w14:textId="4BCDA469" w:rsidR="00CA3C95" w:rsidRDefault="00CA3C95" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1416E55E" w14:textId="07F91B6D" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17022244" wp14:editId="47E956D5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17022244" wp14:editId="45093750">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1042083917" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="11885356" w14:textId="77777777" w:rsidR="00542F6F" w:rsidRPr="00CA3C95" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
+                          <w:p w14:paraId="11885356" w14:textId="77041BA9" w:rsidR="00542F6F" w:rsidRPr="004E38E7" w:rsidRDefault="00542F6F" w:rsidP="00332D8E">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="004E38E7">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>Activités menées pour atteindre les objectifs</w:t>
-                            </w:r>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="17022244" id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3pt;width:451.9pt;height:19.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArMV5FTwIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4TeG+e2txBnCVm2FMJu&#10;aLbssyJLiamsUUdK7PTrO5JzY7uFUvoiazRn7mc8vm8qw3YKfQk2571OlzNlJRSlXef828vjp1vO&#10;fBC2EAasyvleeX4/+fhhXLuR6sMGTKGQkRPrR7XL+SYEN8oyLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5nNWDhEKTynl4fWiWfJP9aKxmetfYqMJNzyi2kE9O5imc2GYvRGoXblPKQhviHLCpRWgp6&#10;cvUggmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/8nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6vLoZ3PUG1FNJuv7wenCbupmdrR368FlBxeIl50jDSD0Su7kPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FAzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGis35MBYVX1ZQ7BfIEFrqeicfS2rnXPiwEEhcpQnQ&#10;/oVnOrSBOudwuHG2Afz53nvEE4VIy1lN3M+5/7EVqDgzXyyR6643HMZlScLw6qZPAl5qVpcau61m&#10;QJPo0aY7ma4RH8zxqhGqV1rTaYxKKmElxc65DHgUZqHdSVp0qabTBKMFcSLM7dLJ6Dz2OdLlpXkV&#10;6A6cCsTGJzjuiRi9oVaLjZYWptsAuky8O/f1MAFarkShw48gbu+lnFDn39XkFwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKKzFFXbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEOtMZtSFA/BgxhFr9PsmASzsyG7TdJ/73jS02N4w3vfy3eL69VEY+g8G7heJaCIa287bgy8vz1d&#10;bUGFiGyx90wGThRgV5yf5ZhZP/MrTVVslIRwyNBAG+OQaR3qlhyGlR+Ixfvyo8Mo59hoO+Is4a7X&#10;6yTZaIcdS0OLAz20VH9XR2egmtYlDuVHefs5PKanl+c9TzQbc3mx7O9BRVri3zP84gs6FMJ08Ee2&#10;QfUGZEg0sBER8y65kR0HA2m6BV3k+j998QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAr&#10;MV5FTwIAAPYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCisxRV2wAAAAUBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="17022244" id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3pt;width:451.9pt;height:19.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6Z4aHewIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZCs6TkklyhLq3cITD92iBMfvFTbvgYW4YB43A/uN2x6f8JEamorCHqJkDf7X&#10;e/QkjwOLXEoa3LSKhp8b5gUl+ovFUb4ux+O0mhkZn18OEfGnnOUpx27MLeBElHhXHM9gko/6AEoP&#10;5hWPwjx5RRazHH1XlEd/QG5jdwHwrHAxn2cxXEfH4oN9djwZT3VOw/nSvjLv9hMccfYf4bCVbPJm&#10;kDvZpGlhvokgVZ7yY133HcBVziO0PzvpVpziWep4HGe/AQAA//8DAFBLAwQUAAYACAAAACEAG7Yv&#10;pdsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgDhNCGbCoE4oKEVEo/&#10;wImXJCJeR7GbJnw9ywlOo9WsZt4U29n1aqIxdJ4RrlcJKOLa244bhMPHy9UaVIiGrek9E8JCAbbl&#10;+VlhcutP/E7TPjZKQjjkBqGNcci1DnVLzoSVH4jF+/SjM1HOsdF2NCcJd72+SZJMO9OxNLRmoKeW&#10;6q/90SE8f6dvg7fLtMs2fXVPh4XvXjvEy4v58QFUpDn+PcMvvqBDKUyVP7INqkeQIREhExFzk9zK&#10;jgohTdegy0L/py9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHpnhod7AgAAZAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABu2L6XbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="11885356" w14:textId="77777777" w:rsidR="00542F6F" w:rsidRPr="00CA3C95" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
+                    <w:p w14:paraId="11885356" w14:textId="77041BA9" w:rsidR="00542F6F" w:rsidRPr="004E38E7" w:rsidRDefault="00542F6F" w:rsidP="00332D8E">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="004E38E7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Activités menées pour atteindre les objectifs</w:t>
-                      </w:r>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A38811" w14:textId="704A6CD8" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF6B89B" wp14:editId="5D57DD33">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF6B89B" wp14:editId="68CCE94B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1018807513" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2863337F" w14:textId="4C554D29" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
+                          <w:p w14:paraId="2863337F" w14:textId="73A62584" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
                             <w:r>
                               <w:t>2.1 Décrivez</w:t>
                             </w:r>
                             <w:r w:rsidR="00212ACB">
                               <w:t xml:space="preserve"> de façon synthétique</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> les activités menées grâce à la subvention </w:t>
+                              <w:t xml:space="preserve"> les activités menées grâce à la subvention</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5AF6B89B" id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15.3pt;width:451.9pt;height:23.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKNghEXgIAACkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dZF2DOkWQosOA&#10;oi3WDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0V+hpsyfOzEWfKSqhquyr5t+fb&#10;D58480HYShiwquQ75fn17P27q9ZNVQFrMJVCRkGsn7au5OsQ3DTLvFyrRvgzcMqSUQM2IpCKq6xC&#10;0VL0xmTFaPQxawErhyCV93R6szfyWYqvtZLhQWuvAjMlp7uF9MX0XcZvNrsS0xUKt65lfw3xD7do&#10;RG0p6RDqRgTBNlj/FqqpJYIHHc4kNBloXUuVaqBq8tGrap7WwqlUCzXHu6FN/v+FlffbJ/eI1IbW&#10;+aknMVbRaWzin+7HutSs3dAs1QUm6XBycX6Zn1NPJdmKy0lxMYndzI7eDn34rKBhUSg50jBSj8T2&#10;zoc99ACJyTyYurqtjUlKJIBaGGRbQaNbroo++AkqO145SWFnVPQ19qvSrK7oknlKmNh0DFZ9z/tg&#10;CRldNKUdnIq/O/XY6KYSwwbHN7IN6JQRbBgcm9oCvpF1j6cGn9QaxdAtOyqWBhKLiidLqHaPyBD2&#10;bPdO3tY0gTvhw6NAojcNjVY2PNBHG2hLDr3E2Rrw55/OI55YR1bOWlqXkvsfG4GKM/PFEh8v8/E4&#10;7ldSxpOLghQ8tSxPLXbTLIDGmtPj4GQSIz6Yg6gRmhfa7HnMSiZhJeUuuQx4UBZhv8b0Nkg1nycY&#10;7ZQT4c4+OXmYfWTYc/ci0PU0DETgezislpi+YuMeGydkYb4JoOtE1WNf+wnQPiay929HXPhTPaGO&#10;L9zsFwAAAP//AwBQSwMEFAAGAAgAAAAhAKRzegDcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAQRO+F/oPYQm+N5ITGjWs5lEChFHxo0kOPirWxTayVkZTE+ftsT+1xmeXNm3I9uUGcMcTe&#10;k4ZspkAgNd721Gr43r0/vYCIyZA1gyfUcMUI6+r+rjSF9Rf6wvM2tYIhFAujoUtpLKSMTYfOxJkf&#10;kTg7+OBM4jO00gZzYbgb5FyppXSmJ27ozIibDpvj9uQ05B9Z/fwZNnmqrVn91MGF42Gu9ePD9PYK&#10;IuGU/p7hV5/VoWKnvT+RjWLQwEOShoVaguB0pRY8ZM/oPANZlfK/fnUDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAijYIRF4CAAApBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEApHN6ANwAAAAGAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="5AF6B89B" id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15.3pt;width:451.9pt;height:23.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJoJ30egIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hT2gEVKaqKmCYx&#10;QIOJZ9exqTXb59luk+6v39lJ04ptQpr2kpzv++N3d3nVGk22wgcFtqLlyYgSYTnUyr5U9NvTzYdz&#10;SkJktmYarKjoTgR6NX//7rJxMzGGNehaeIJObJg1rqLrGN2sKAJfC8PCCThhUSjBGxbx6V+K2rMG&#10;vRtdjEejj0UDvnYeuAgBudedkM6zfykFj/dSBhGJrijmFvPX5+8qfYv5JZu9eObWivdpsH/IwjBl&#10;Mejg6ppFRjZe/ebKKO4hgIwnHEwBUioucg1YTTl6Vc3jmjmRa8HmBDe0Kfw/t/xu++gePLahcWEW&#10;kExVtNKb9Mf8SJubtRuaJdpIODKnZ6cX5Sn2lKNsfDEdn01TN4uDtfMhfhJgSCIq6nEYuUdsexti&#10;p7pXScECaFXfKK3zIwFALLUnW4ajY5wLG8tsrjfmC9QdHyEw6oeIbBx1xz7fszGbDKXkKed2FKQ4&#10;VJypuNMihdb2q5BE1VhjF3Dw0Dmvv5d9oVkzmUjMejAa5yz/atTrJjORAToYvhFt0M4RwcbB0CgL&#10;/o2onT724KjWRMZ21WKxOM9UVOKsoN49eOKhW5bg+I3CAd6yEB+Yx+3AmePGx3v8SA1NRaGnKFmD&#10;//knftJH0KKUkga3raLhx4Z5QYn+bBHOF+VkktYzPybTszE+/LFkdSyxG7MEREWJt8XxTCb9qPek&#10;9GCe8TAsUlQUMcsxdkV59PvHMnZXAE8LF4tFVsOVdCze2kfH97NPAH1qn5l3PYoj4v8O9pvJZq/A&#10;3OmmCVlYbCJIlZF+6Gs/AVznjMf+9KR7cfzOWocDOf8FAAD//wMAUEsDBBQABgAIAAAAIQCQtLqt&#10;3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVKRUPTOBVCqjgTKnJ1&#10;420ciNdR7DSBr2c50eNoRjNv8t3sOnHGIbSeFCwXCQik2puWGgWH9/39E4gQNRndeUIF3xhgV1xf&#10;5TozfqI3PJexEVxCIdMKbIx9JmWoLTodFr5HYu/kB6cjy6GRZtATl7tOPiTJWjrdEi9Y3eOLxfqr&#10;HJ2Cu+qnHD+bx8MHpfuqMtPm1bqo1O3N/LwFEXGO/2H4w2d0KJjp6EcyQXQK+EhUsErWINjdJCs+&#10;clSQpkuQRS4v8YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMmgnfR6AgAAaAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJC0uq3cAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2863337F" w14:textId="4C554D29" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
+                    <w:p w14:paraId="2863337F" w14:textId="73A62584" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00542F6F">
                       <w:r>
                         <w:t>2.1 Décrivez</w:t>
                       </w:r>
                       <w:r w:rsidR="00212ACB">
                         <w:t xml:space="preserve"> de façon synthétique</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> les activités menées grâce à la subvention </w:t>
+                        <w:t xml:space="preserve"> les activités menées grâce à la subvention</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6100C2DD" w14:textId="7170783D" w:rsidR="00542F6F" w:rsidRDefault="00542F6F" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D3C1CEB" w14:textId="1CF32810" w:rsidR="00542F6F" w:rsidRPr="0060272D" w:rsidRDefault="0060272D" w:rsidP="00AA0DF5">
-      <w:pPr>
+    <w:p w14:paraId="0F7079C6" w14:textId="4C8C3992" w:rsidR="00E73384" w:rsidRPr="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0C398F5E" w14:textId="7404A99B" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reprendre les activités prévues dans l’arrêté de subvention : champ libre, max 10 lignes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FC60D7" w14:textId="0F0BEBC9" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351C15FC" w14:textId="561B6DF7" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11844462" w14:textId="205AD7B5" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A40234B" w14:textId="51F460CD" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2996B6DC" w14:textId="77777777" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F1DBC2" w14:textId="3A229476" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A88600A" w14:textId="77777777" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD9532C" w14:textId="7C5C8219" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18589C6C" w14:textId="77777777" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A4557D" w14:textId="7438A536" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E196C49" w14:textId="77777777" w:rsidR="004E38E7" w:rsidRPr="005C509D" w:rsidRDefault="004E38E7" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C398F5E" w14:textId="1C137257" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390C2204" wp14:editId="71EB8AD4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390C2204" wp14:editId="3A78BBB5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="363170347" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7E402687" w14:textId="79AB35C4" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
+                          <w:p w14:paraId="7E402687" w14:textId="47FA345C" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">2.2 Par rapport au descriptif initial du projet, des modifications sont-elles intervenues ? </w:t>
+                              <w:t>2.2 Par rapport au descriptif initial du projet, des modifications sont-elles intervenues ?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="390C2204" id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.55pt;width:451.9pt;height:39pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdhJe3YAIAACkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47TtF2DOkXQosOA&#10;oivWDj0rspQIk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01lm0UBgOu4uXJiDPlJNTGLSv+7fnu&#10;w0fOQhSuFhacqvhWBX49e//uqvVTNYYV2FohoyAuTFtf8VWMfloUQa5UI8IJeOXIqAEbEUnFZVGj&#10;aCl6Y4vxaHRetIC1R5AqBDq93Rn5LMfXWsn4ReugIrMVp7vF/MX8XaRvMbsS0yUKvzKyv4b4h1s0&#10;wjhKOoS6FVGwNZrfQjVGIgTQ8URCU4DWRqpcA1VTjl5V87QSXuVaqDnBD20K/y+sfNg8+UekNrQ+&#10;TAOJqYpOY5P+dD/W5WZth2apLjJJh2cXp5flKfVUkm1yeXY6yt0sDt4eQ/ykoGFJqDjSMHKPxOY+&#10;RMpI0D0kJQtgTX1nrM1KIoC6scg2gka3WI7TqMjjCFUcrpyluLUq+Vr3VWlmarpkmRNmNh2C1d/L&#10;PlhGJhdNaQen8d+demxyU5lhg+Mb2QZ0zgguDo6NcYBvZN3hqQdHtSYxdouOiq34eSoqnSyg3j4i&#10;Q9ixPXh5Z2gC9yLER4FEbxoarWz8Qh9toa049BJnK8CffzpPeGIdWTlraV0qHn6sBSrO7GdHfLws&#10;J5O0X1mZnF2MScFjy+LY4tbNDdBYS3ocvMxiwke7FzVC80KbPU9ZySScpNwVlxH3yk3crTG9DVLN&#10;5xlGO+VFvHdPXu5nnxj23L0I9D0NIxH4AfarJaav2LjDpgk5mK8jaJOpeuhrPwHax8zH/u1IC3+s&#10;Z9ThhZv9AgAA//8DAFBLAwQUAAYACAAAACEAektNNNoAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkbiztEIyWphOahISQemDjwNFrvLZa41RJtpW3x5zgaP/W5++v1rMb1ZlC&#10;HDwbyBcZKOLW24E7A5+717snUDEhWxw9k4FvirCur68qLK2/8Aedt6lTAuFYooE+panUOrY9OYwL&#10;PxFLdvDBYZIxdNoGvAjcjXqZZY/a4cDyoceJNj21x+3JGVi95c3De9isUmOx+GqCC8fD0pjbm/nl&#10;GVSiOf0dw6++qEMtTnt/YhvVaECKJNnmoCQssnvpsRdykYOuK/3fvv4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAXYSXt2ACAAApBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAektNNNoAAAAFAQAADwAAAAAAAAAAAAAAAAC6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="390C2204" id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.55pt;width:451.9pt;height:39pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkhhKDfAIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faQp5RaRogrENIlB&#10;NZh4dh2bWrN9PNtt0v16jp02rdgmpGkvyfG5fed+edUZTdbCBwW2puXRiBJhOTTKvtT0+9Ptp3NK&#10;QmS2YRqsqOlGBHo1/fjhsnWVGMMSdCM8QSc2VK2r6TJGVxVF4EthWDgCJywKJXjDIj79S9F41qJ3&#10;o4vxaHRatOAb54GLEJB70wvpNPuXUvD4IGUQkeiaYmwxf33+LtK3mF6y6sUzt1R8Gwb7hygMUxZB&#10;B1c3LDKy8uo3V0ZxDwFkPOJgCpBScZFzwGzK0ZtsHpfMiZwLFie4oUzh/7nl9+tHN/dYhtaFKiCZ&#10;suikN+mP8ZEuF2szFEt0kXBknpwdX5THWFOOssnFyfEoV7PYWzsf4mcBhiSiph6bkWvE1nchIiKq&#10;7lQSWACtmluldX6kARDX2pM1w9YxzoWNZTbXK/MVmp6PI9DDsgrZ2Oqefb5jI0QepeQpAx6AFPuM&#10;MxU3WiRobb8JSVSDOfaAg4feefOjTGODrrNmMpEY9WA0zlH+1Wirm8xEHtDB8B20QTsjgo2DoVEW&#10;/DuovT6GfZBrImO36DDZmp6mpBJnAc1m7omHflmC47cKG3jHQpwzj9uBPceNjw/4kRramsKWomQJ&#10;/tef+EkfhxallLS4bTUNP1fMC0r0F4vjfFFOJmk982NycjbGhz+ULA4ldmWuAaeixNvieCaTftQ7&#10;Unowz3gYZgkVRcxyxK4pj373uI79FcDTwsVsltVwJR2Ld/bR8V3v04A+dc/Mu+0UR5z/e9htJqve&#10;DHOvmzpkYbaKIFWe9H1dtx3Adc4jtD096V4cvrPW/kBOXwEAAP//AwBQSwMEFAAGAAgAAAAhABA5&#10;ApPaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQKCkjROhZAqzqQV&#10;ubrxNg7E6yh2msDXs5zgODurmTfFdnG9OOMYOk8K0lUCAqnxpqNWwWG/u30CEaImo3tPqOALA2zL&#10;y4tC58bP9IbnKraCQyjkWoGNccilDI1Fp8PKD0jsnfzodGQ5ttKMeuZw18u7JHmUTnfEDVYP+GKx&#10;+awmp+Cm/q6mj/bh8E7rXV2bOXu1Lip1fbU8b0BEXOLfM/ziMzqUzHT0E5kgegU8JPI1BcFmltzz&#10;jqOCdZaCLAv5n778AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGSGEoN8AgAAaAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABA5ApPaAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7E402687" w14:textId="79AB35C4" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
+                    <w:p w14:paraId="7E402687" w14:textId="47FA345C" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">2.2 Par rapport au descriptif initial du projet, des modifications sont-elles intervenues ? </w:t>
+                        <w:t>2.2 Par rapport au descriptif initial du projet, des modifications sont-elles intervenues ?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3914F9CB" w14:textId="77777777" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="3914F9CB" w14:textId="51625092" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC799C4" w14:textId="77777777" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="7AC799C4" w14:textId="3DDC7C2D" w:rsidR="00C45F15" w:rsidRDefault="00C45F15" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableauGrille4-Accentuation4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="5239"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00264160" w14:paraId="0CC3CF5E" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="0CC3CF5E" w14:textId="77777777" w:rsidTr="00CC1A36">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
           <w:p w14:paraId="6E9EAFCE" w14:textId="0980A898" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
-          <w:p w14:paraId="58CB5A36" w14:textId="56301B59" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
+          <w:p w14:paraId="58CB5A36" w14:textId="052A60E0" w:rsidR="00264160" w:rsidRDefault="009C4515" w:rsidP="00264160">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Oui-non</w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00264160">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ui-non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
           <w:p w14:paraId="0C50A482" w14:textId="6AD144EE" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00264160">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>À préciser</w:t>
             </w:r>
             <w:r w:rsidR="00BE6BDE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE6BDE" w:rsidRPr="00212ACB">
@@ -2066,53 +2599,54 @@
             </w:r>
             <w:r w:rsidR="00BE6BDE" w:rsidRPr="00212ACB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00212ACB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>par item</w:t>
             </w:r>
             <w:r w:rsidR="00BE6BDE" w:rsidRPr="00212ACB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264160" w14:paraId="402ADD16" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="402ADD16" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EF70F35" w14:textId="7582EA6D" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectifs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2123,107 +2657,111 @@
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DD99B63" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264160" w14:paraId="39F8A2D5" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="39F8A2D5" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="477070B4" w14:textId="509FF400" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Période de réalisation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FA08FD1" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBA2A62" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
+          <w:p w14:paraId="0DBA2A62" w14:textId="019FB778" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264160" w14:paraId="4464E2F5" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="4464E2F5" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128B85D2" w14:textId="6812EA49" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Public cible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2234,51 +2772,54 @@
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="558AAEE8" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264160" w14:paraId="23C767F1" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="23C767F1" w14:textId="77777777" w:rsidTr="002D18A2">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D63A153" w14:textId="0E47C4A7" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Territoire géographique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
@@ -2288,3632 +2829,6157 @@
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4870A06E" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00264160" w14:paraId="247552CD" w14:textId="77777777" w:rsidTr="009A0DFD">
+      <w:tr w:rsidR="00264160" w14:paraId="247552CD" w14:textId="77777777" w:rsidTr="002D18A2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33EB4312" w14:textId="5AA290DE" w:rsidR="00264160" w:rsidRDefault="009A0DFD" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariat </w:t>
             </w:r>
             <w:r w:rsidRPr="009A0DFD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(formalisé par une convention)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6378DE0E" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEBBB18" w14:textId="77777777" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
+          <w:p w14:paraId="2EEBBB18" w14:textId="1496A3C2" w:rsidR="00264160" w:rsidRDefault="00264160" w:rsidP="00AA0DF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00EC4DED" w14:paraId="3B9A060E" w14:textId="77777777" w:rsidTr="00EC4DED">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1942CA38" w14:textId="4B23D8A8" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00F66447">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32547D0B" w14:textId="50F85F64" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00F66447">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>///////////</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4DD966" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00F66447">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A6BA67C" w14:textId="77777777" w:rsidR="00BE6BDE" w:rsidRDefault="00BE6BDE" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="2A6BA67C" w14:textId="451EF7F2" w:rsidR="00BE6BDE" w:rsidRDefault="00BE6BDE" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="169A408D" w14:textId="0CCCD083" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00AA0DF5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6275119F" w14:textId="4612D392" w:rsidR="00E73384" w:rsidRDefault="005A19D9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C509D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356EF383" wp14:editId="5B4B6FBD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2762250</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596000" cy="2932235"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1828856719" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="26330" b="15751"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596000" cy="2932235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00E73384">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FFD98A" w14:textId="32A58C75" w:rsidR="00E73384" w:rsidRPr="00E73384" w:rsidRDefault="00E73384" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169A408D" w14:textId="7222FD7D" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDD0E34" wp14:editId="7D88190B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDD0E34" wp14:editId="5C481F7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5739130" cy="246380"/>
-                <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
+                <wp:extent cx="5739130" cy="274320"/>
+                <wp:effectExtent l="57150" t="38100" r="52070" b="68580"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34123182" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5739130" cy="246380"/>
+                          <a:ext cx="5739130" cy="274320"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="009B9634" w14:textId="293E0824" w:rsidR="00D541FB" w:rsidRPr="00CA3C95" w:rsidRDefault="0060272D" w:rsidP="00D541FB">
+                          <w:p w14:paraId="009B9634" w14:textId="4F64DA70" w:rsidR="00D541FB" w:rsidRPr="00CA3C95" w:rsidRDefault="0060272D" w:rsidP="00CC1A36">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>Indicateurs</w:t>
-                            </w:r>
-[...14 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3BDD0E34" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3pt;width:451.9pt;height:19.4pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQkHcITwIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4TeG+e2txBnCVm2FMJu&#10;aLbssyJLiamsUUdK7PTrO5JzY7uFUvoiazRn7mc8vm8qw3YKfQk2571OlzNlJRSlXef828vjp1vO&#10;fBC2EAasyvleeX4/+fhhXLuR6sMGTKGQkRPrR7XL+SYEN8oyLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5nNWDhEKTynl4fWiWfJP9aKxmetfYqMJNzyi2kE9O5imc2GYvRGoXblPKQhviHLCpRWgp6&#10;cvUggmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/8nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6vLoZ3PUG1FNJuv7wenCbupmdrR368FlBxeIl50jDSD0Su7kPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FAzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGis35TSwqvqyg2C+QIbTU9U4+ltTOufBhIZC4ShOg&#10;/QvPdGgDdc7hcONsA/jzvfeIJwqRlrOauJ9z/2MrUHFmvlgi111vOIzLkoTh1U2fBLzUrC41dlvN&#10;gCbRo013Ml0jPpjjVSNUr7Sm0xiVVMJKip1zGfAozEK7k7ToUk2nCUYL4kSY26WT0Xnsc6TLS/Mq&#10;0B04FYiNT3DcEzF6Q60WGy0tTLcBdJl4d+7rYQK0XIlChx9B3N5LOaHOv6vJLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKKzFFXbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEOtMZtSFA/BgxhFr9PsmASzsyG7TdJ/73jS02N4w3vfy3eL69VEY+g8G7heJaCIa287bgy8vz1d&#10;bUGFiGyx90wGThRgV5yf5ZhZP/MrTVVslIRwyNBAG+OQaR3qlhyGlR+Ixfvyo8Mo59hoO+Is4a7X&#10;6yTZaIcdS0OLAz20VH9XR2egmtYlDuVHefs5PKanl+c9TzQbc3mx7O9BRVri3zP84gs6FMJ08Ee2&#10;QfUGZEg0sBER8y65kR0HA2m6BV3k+j998QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQ&#10;kHcITwIAAPYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCisxRV2wAAAAUBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="3BDD0E34" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:3.25pt;width:451.9pt;height:21.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdRNbOigIAAHwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tNQlMiNigCUVWi&#10;gAoVZ8drE6u2x7Wd7Ka/nrE3u0kph6pqDht75s2n38z5RWs02QofFNiKlicjSoTlUCv7XNHvj9cf&#10;PlESIrM102BFRXci0IvF+3fnjZuLMaxB18ITdGLDvHEVXcfo5kUR+FoYFk7ACYtKCd6wiFf/XNSe&#10;Nejd6GI8Gn0sGvC188BFCCi96pR0kf1LKXi8kzKISHRFMbeYvz5/V+lbLM7Z/Nkzt1Z8nwb7hywM&#10;UxaDDq6uWGRk49UfroziHgLIeMLBFCCl4iLXgNWUo1fVPKyZE7kWbE5wQ5vC/3PLb7cP7t5jGxoX&#10;5gGPqYpWepP+MT/S5mbthmaJNhKOwtPZ5KycYE856saz6WScu1kcrJ0P8bMAQ9Khoh4fI/eIbW9C&#10;xIgI7SEpWACt6muldb4kAohL7cmW4dPFdpxN9cZ8hbqTnY3w1z0givGZO3HZi9F9plHykoP9FkDb&#10;FMZCCtjlkiTFoQv5FHdaJJy234Qkqs7NeCO/+keZMsGQGZkQEh0PRpOc/ZBOl+nBaI9NZiKT9m8N&#10;B3SOCDYOhkZZ8G9F1bFPVXb4vuqu1lR2bFctFlvRWSoqSVZQ7+498dANUHD8WuGj3rAQ75nHiUEe&#10;4BaId/iRGpqKwv5EyRr8r7fkCY9ERi0lDU5gRcPPDfOCEv3FIsXPyuk0jWy+TE9nyC/ijzWrY43d&#10;mEtAppS4bxzPx4SPuj9KD+YJl8UyRUUVsxxjV5RH318uY7cZcN1wsVxmGI6pY/HGPjienKc+J9I+&#10;tk/Muz2zI87ELfTTyuavCN5hk6WF5SaCVJn9h77uXwBHPFNov47SDjm+Z9RhaS5eAAAA//8DAFBL&#10;AwQUAAYACAAAACEANonzCNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI&#10;3KgDpCkJ2VQI1AsSEpR+gBMvSYS9jmI3Tfr1mBOcRqMZzbxyO1sjJhp97xjhdpWAIG6c7rlFOHzu&#10;bh5A+KBYK+OYEBbysK0uL0pVaHfiD5r2oRVxhH2hELoQhkJK33RklV+5gThmX260KkQ7tlKP6hTH&#10;rZF3SZJJq3qOD50a6Lmj5nt/tAgv5/RtcHqZ3rPc1Bs6LLx+7RGvr+anRxCB5vBXhl/8iA5VZKrd&#10;kbUXBmEdewhZlBjmSXoPokZI8w3IqpT/6asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AN1E1s6KAgAAfAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADaJ8wjbAAAABQEAAA8AAAAAAAAAAAAAAAAA5AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="009B9634" w14:textId="293E0824" w:rsidR="00D541FB" w:rsidRPr="00CA3C95" w:rsidRDefault="0060272D" w:rsidP="00D541FB">
+                    <w:p w14:paraId="009B9634" w14:textId="4F64DA70" w:rsidR="00D541FB" w:rsidRPr="00CA3C95" w:rsidRDefault="0060272D" w:rsidP="00CC1A36">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Indicateurs</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D541FB">
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB321A2" w14:textId="77777777" w:rsidR="0060272D" w:rsidRPr="003E717F" w:rsidRDefault="0060272D" w:rsidP="0060272D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4092B4" w14:textId="6D64A6FE" w:rsidR="0035719D" w:rsidRPr="0035719D" w:rsidRDefault="0035719D" w:rsidP="0035719D">
+    <w:p w14:paraId="6D4092B4" w14:textId="6CCDB8C5" w:rsidR="0035719D" w:rsidRPr="00CC1A36" w:rsidRDefault="0035719D" w:rsidP="0035719D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicateurs à personnaliser et modéliser par la direction dont relève la subvention en fonction de l’objet de la subvention en collaboration avec l’opérateur lors du 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="773C83C0" w14:textId="3F23E02F" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comité d’accompagnement (co-construction/auto-évaluation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773C83C0" w14:textId="748C0AF3" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5C53BF" wp14:editId="1705BD13">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5C53BF" wp14:editId="2A89BA70">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="111593429" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="67974460" w14:textId="3592125C" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">3.1 Indicateurs d’activité </w:t>
+                          <w:p w14:paraId="67974460" w14:textId="64B78D8E" w:rsidR="0060272D" w:rsidRPr="005C509D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>3.1 Indicateurs d’activité</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5E5C53BF" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:451.9pt;height:23.25pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBXNEXgIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dZl2COkXQosOA&#10;og3WDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0V+hpsyfOzEWfKSqhquyr5t+e7&#10;D58480HYShiwquQ75fn17P27q9ZNVQFrMJVCRkGsn7au5OsQ3DTLvFyrRvgzcMqSUQM2IpCKq6xC&#10;0VL0xmTFaPQxawErhyCV93R6uzfyWYqvtZLhUWuvAjMlp7uF9MX0XcZvNrsS0xUKt65lfw3xD7do&#10;RG0p6RDqVgTBNlj/FqqpJYIHHc4kNBloXUuVaqBq8tGrap7WwqlUCzXHu6FN/v+FlQ/bJ7dAakPr&#10;/NSTGKvoNDbxT/djXWrWbmiW6gKTdDi+PJ/k59RTSbZiMi4ux7Gb2dHboQ+fFTQsCiVHGkbqkdje&#10;+7CHHiAxmQdTV3e1MUmJBFA3BtlW0OiWq6IPfoLKjldOUtgZFX2N/ao0qyu6ZJ4SJjYdg1Xf8z5Y&#10;QkYXTWkHp+LvTj02uqnEsMHxjWwDOmUEGwbHpraAb2Td46nBJ7VGMXTLjoqlWiexqni0hGq3QIaw&#10;p7t38q6mEdwLHxYCid80NdrZ8EgfbaAtOfQSZ2vAn386j3iiHVk5a2lfSu5/bAQqzswXS4Sc5BcX&#10;ccGScjG+LEjBU8vy1GI3zQ3QXHN6HZxMYsQHcxA1QvNCqz2PWckkrKTcJZcBD8pN2O8xPQ5SzecJ&#10;RkvlRLi3T04ehh8p9ty9CHQ9DwMx+AEOuyWmr+i4x8YRWZhvAug6cfXY134EtJCJ7f3jETf+VE+o&#10;4xM3+wUAAP//AwBQSwMEFAAGAAgAAAAhAH6Tj93cAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5grd2k1pbG/NSpCCI0IPVg8fX7GsSmt0Nu9s2/nufJ3scZpj5plyPtldnDrHz&#10;DiGfZqDY1d50rkH4+nydPIGKiZyh3jtG+OEI6+r2pqTC+Iv74PMuNUpKXCwIoU1pKLSOdcuW4tQP&#10;7MQ7+GApiQyNNoEuUm57PcuyhbbUOVloaeBNy/Vxd7IIy7d8+/geNsu0NbT63gYbjocZ4v3d+PIM&#10;KvGY/sPwhy/oUAnT3p+ciapHkCMJYZKDEnOVPciPPcJ8MQddlfqavvoFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAZQVzRF4CAAAqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAfpOP3dwAAAAFAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="5E5C53BF" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:451.9pt;height:23.25pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyQIKWewIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hT6ICKFFVFTJMY&#10;oMHEs+vYrTXb59luk+6v39lJ04ptQpr2kpzv++N3d3XdGk22wgcFtqLlyYgSYTnUyq4q+u359sMF&#10;JSEyWzMNVlR0JwK9nr1/d9W4qRjDGnQtPEEnNkwbV9F1jG5aFIGvhWHhBJywKJTgDYv49Kui9qxB&#10;70YX49HoY9GAr50HLkJA7k0npLPsX0rB44OUQUSiK4q5xfz1+btM32J2xaYrz9xa8T4N9g9ZGKYs&#10;Bh1c3bDIyMar31wZxT0EkPGEgylASsVFrgGrKUevqnlaMydyLdic4IY2hf/nlt9vn9yjxzY0LkwD&#10;kqmKVnqT/pgfaXOzdkOzRBsJR+bk/PSyPMWecpSNLyfj80nqZnGwdj7ETwIMSURFPQ4j94ht70Ls&#10;VPcqKVgArepbpXV+JACIhfZky3B0jHNhY5nN9cZ8gbrjIwRG/RCRjaPu2Bd7NmaToZQ85dyOghSH&#10;ijMVd1qk0Np+FZKoGmvsAg4eOuf197IvNGsmE4lZD0bjnOVfjXrdZCYyQAfDN6IN2jki2DgYGmXB&#10;vxG108ceHNWayNguWyy2ohepqMRZQr179MRDtyzB8VuFA7xjIT4yj9uBM8eNjw/4kRqaikJPUbIG&#10;//NP/KSPoEUpJQ1uW0XDjw3zghL92SKcL8uzs7Se+XE2OR/jwx9LlscSuzELQFSUeFscz2TSj3pP&#10;Sg/mBQ/DPEVFEbMcY1eUR79/LGJ3BfC0cDGfZzVcScfinX1yfD/7BNDn9oV516M4Iv7vYb+ZbPoK&#10;zJ1umpCF+SaCVBnph772E8B1znjsT0+6F8fvrHU4kLNfAAAA//8DAFBLAwQUAAYACAAAACEAFOHA&#10;etsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrFEqhIZsKIVWcCRW5&#10;uvGSBOJ1FDtN4OtZTnAczWjmTbabXadONITWM8JqmYAirrxtuUY4vO4X96BCNGxN55kQvijALj8/&#10;y0xq/cQvdCpiraSEQ2oQmhj7VOtQNeRMWPqeWLx3PzgTRQ61toOZpNx1+jpJNtqZlmWhMT09NVR9&#10;FqNDuCq/i/Gjvj288d2+LO20fW5cRLy8mB8fQEWa418YfvEFHXJhOvqRbVAdghyJCIsVKDG3yY38&#10;OCKsN2vQeab/0+c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJAgpZ7AgAAaAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABThwHrbAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="67974460" w14:textId="3592125C" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
-[...13 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                    <w:p w14:paraId="67974460" w14:textId="64B78D8E" w:rsidR="0060272D" w:rsidRPr="005C509D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>3.1 Indicateurs d’activité</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441C8997" w14:textId="77777777" w:rsidR="0035719D" w:rsidRDefault="0035719D" w:rsidP="0060272D">
+    <w:p w14:paraId="441C8997" w14:textId="72F99F09" w:rsidR="0035719D" w:rsidRPr="004E38E7" w:rsidRDefault="0035719D" w:rsidP="0060272D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B2FCDC" w14:textId="2E692FE9" w:rsidR="0060272D" w:rsidRPr="00CC1A36" w:rsidRDefault="0060272D" w:rsidP="0060272D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exemple : nombre de prestations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; nombre de nuitées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; nombre de dossiers ouverts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FFD">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; nombre d’activités collectives (…)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF86189" w14:textId="77777777" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
+    <w:p w14:paraId="3AF86189" w14:textId="67C9F029" w:rsidR="0060272D" w:rsidRDefault="0060272D" w:rsidP="0060272D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2FFD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65C2A0C8" wp14:editId="769EF497">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65C2A0C8" wp14:editId="2209A317">
             <wp:extent cx="5760720" cy="988060"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1758409909" name="Image 1" descr="Une image contenant texte, ligne, Police, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1758409909" name="Image 1" descr="Une image contenant texte, ligne, Police, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="988060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9B7CBD" w14:textId="486AE778" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00AA0DF5">
+    <w:p w14:paraId="6AC984AF" w14:textId="687A2A2F" w:rsidR="00CE1DC0" w:rsidRDefault="00CE1DC0" w:rsidP="00AA0DF5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9B7CBD" w14:textId="2AF8F39D" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00AA0DF5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CBE08FB" wp14:editId="24655AE5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CBE08FB" wp14:editId="3A1239E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>189420</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="769982614" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5C580D6F" w14:textId="4BE56058" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00D541FB">
-                            <w:r>
+                          <w:p w14:paraId="5C580D6F" w14:textId="70BE5C25" w:rsidR="00D541FB" w:rsidRPr="005C509D" w:rsidRDefault="00D541FB" w:rsidP="00D541FB">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>3.</w:t>
                             </w:r>
-                            <w:r w:rsidR="0060272D">
+                            <w:r w:rsidR="0060272D" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r>
-                              <w:t xml:space="preserve"> Nombre de personnes impactées grâce à la subvention </w:t>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Nombre de personnes impactées grâce à la subvention</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0CBE08FB" id="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:14.9pt;width:451.9pt;height:23.25pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx1hcmXgIAACkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dZm2DOkXQosOA&#10;og3aDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0U+hpsyfOTEWfKSqhquyz5t5e7&#10;Txec+SBsJQxYVfKt8vx6+vHDVesmqoAVmEohoyDWT1pX8lUIbpJlXq5UI/wJOGXJqAEbEUjFZVah&#10;aCl6Y7JiNPqctYCVQ5DKezq93Rn5NMXXWsnwqLVXgZmS091C+mL6LuI3m16JyRKFW9Wyv4b4h1s0&#10;oraUdAh1K4Jga6x/C9XUEsGDDicSmgy0rqVKNVA1+ehNNc8r4VSqhZrj3dAm///CyofNs5sjtaF1&#10;fuJJjFV0Gpv4p/uxLjVrOzRLdYFJOhyfn17mp9RTSbbiclycj2M3s4O3Qx++KGhYFEqONIzUI7G5&#10;92EH3UNiMg+mru5qY5ISCaBuDLKNoNEtlkUf/AiVHa6cpLA1Kvoa+6Q0qyu6ZJ4SJjYdglXf8z5Y&#10;QkYXTWkHp+LvTj02uqnEsMHxnWwDOmUEGwbHpraA72Td4anBR7VGMXSLjoot+UUsKp4soNrOkSHs&#10;2O6dvKtpAvfCh7lAojcNjVY2PNJHG2hLDr3E2Qrw55/OI55YR1bOWlqXkvsfa4GKM/PVEh8v87Oz&#10;uF9JORufF6TgsWVxbLHr5gZorDk9Dk4mMeKD2YsaoXmlzZ7FrGQSVlLuksuAe+Um7NaY3gapZrME&#10;o51yItzbZyf3s48Me+leBbqehoEI/AD71RKTN2zcYeOELMzWAXSdqHroaz8B2sdE9v7tiAt/rCfU&#10;4YWb/gIAAP//AwBQSwMEFAAGAAgAAAAhAEJPF3ncAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Lw0AQhu+C/2EZwZvdNMXWxGyKFAQRcrD14HGanSah2dmwu/3w3zue9DbD+/LMM9X66kZ1phAH&#10;zwbmswwUcevtwJ2Bz93rwxOomJAtjp7JwDdFWNe3NxWW1l/4g87b1CmBcCzRQJ/SVGod254cxpmf&#10;iCU7+OAwyRo6bQNeBO5GnWfZUjscWC70ONGmp/a4PTkDq7d58/geNqvUWCy+muDC8ZAbc393fXkG&#10;leia/srwqy/qUIvT3p/YRjUakEeSgbwQf0mLbCHDXtDLBei60v/16x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8dYXJl4CAAApBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQk8XedwAAAAGAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="0CBE08FB" id="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:14.9pt;width:451.9pt;height:23.25pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkIkobewIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hT6KAVKapATJMY&#10;VIOJZ9exqTXb59luk+6v39lJ04ptQpr2kpzv++N3d3nVGk22wgcFtqLlyYgSYTnUyr5U9NvT7YcL&#10;SkJktmYarKjoTgR6NX//7rJxMzGGNehaeIJObJg1rqLrGN2sKAJfC8PCCThhUSjBGxbx6V+K2rMG&#10;vRtdjEejj0UDvnYeuAgBuTedkM6zfykFjw9SBhGJrijmFvPX5+8qfYv5JZu9eObWivdpsH/IwjBl&#10;Mejg6oZFRjZe/ebKKO4hgIwnHEwBUioucg1YTTl6Vc3jmjmRa8HmBDe0Kfw/t/x+++iWHtvQuDAL&#10;SKYqWulN+mN+pM3N2g3NEm0kHJmT89NpeYo95SgbTyfj80nqZnGwdj7ETwIMSURFPQ4j94ht70Ls&#10;VPcqKVgArepbpXV+JACIa+3JluHoGOfCxjKb6435AnXHRwiM+iEiG0fdsS/2bMwmQyl5yrkdBSkO&#10;FWcq7rRIobX9KiRRNdbYBRw8dM7r72VfaNZMJhKzHozGOcu/GvW6yUxkgA6Gb0QbtHNEsHEwNMqC&#10;fyNqp489OKo1kbFdtVhsRaepqMRZQb1beuKhW5bg+K3CAd6xEJfM43bgzHHj4wN+pIamotBTlKzB&#10;//wTP+kjaFFKSYPbVtHwY8O8oER/tgjnaXl2ltYzP84m52N8+GPJ6lhiN+YaEBUl3hbHM5n0o96T&#10;0oN5xsOwSFFRxCzH2BXl0e8f17G7AnhauFgsshqupGPxzj46vp99AuhT+8y861EcEf/3sN9MNnsF&#10;5k43TcjCYhNBqoz0Q1/7CeA6Zzz2pyfdi+N31jocyPkvAAAA//8DAFBLAwQUAAYACAAAACEAdojX&#10;1NwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1aEVL0jgVQqo4Eypy&#10;deNtHIjXUew0ga9nOdHbjmY08zbfza4TZxxC60nBwyIBgVR701Kj4PC+v38CEaImoztPqOAbA+yK&#10;66tcZ8ZP9IbnMjaCSyhkWoGNsc+kDLVFp8PC90jsnfzgdGQ5NNIMeuJy18llkqyl0y3xgtU9vlis&#10;v8rRKbirfsrxs3k8fNBmX1VmSl+ti0rd3szPWxAR5/gfhj98RoeCmY5+JBNEp4AfiQqWKfOzmyYr&#10;Po4KNusVyCKXl/jFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkIkobewIAAGgFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2iNfU3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5C580D6F" w14:textId="4BE56058" w:rsidR="00D541FB" w:rsidRDefault="00D541FB" w:rsidP="00D541FB">
-                      <w:r>
+                    <w:p w14:paraId="5C580D6F" w14:textId="70BE5C25" w:rsidR="00D541FB" w:rsidRPr="005C509D" w:rsidRDefault="00D541FB" w:rsidP="00D541FB">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>3.</w:t>
                       </w:r>
-                      <w:r w:rsidR="0060272D">
+                      <w:r w:rsidR="0060272D" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r>
-                        <w:t xml:space="preserve"> Nombre de personnes impactées grâce à la subvention </w:t>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Nombre de personnes impactées grâce à la subvention</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C911B2B" w14:textId="77777777" w:rsidR="0035719D" w:rsidRDefault="00E92F9F" w:rsidP="00D541FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note à l’attention des agents en charge de la matière : i</w:t>
       </w:r>
       <w:r w:rsidR="00D541FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ndicateurs à personnaliser et modéliser</w:t>
       </w:r>
       <w:r w:rsidR="00BE6BDE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5504CB1E" w14:textId="33F11DCF" w:rsidR="006915CE" w:rsidRPr="006915CE" w:rsidRDefault="00D541FB" w:rsidP="006915CE">
+    <w:p w14:paraId="5504CB1E" w14:textId="31DF3D1B" w:rsidR="006915CE" w:rsidRPr="00CC1A36" w:rsidRDefault="00D541FB" w:rsidP="006915CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006915CE">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ex</w:t>
       </w:r>
-      <w:r w:rsidR="006915CE" w:rsidRPr="006915CE">
+      <w:r w:rsidR="006915CE" w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>emple</w:t>
       </w:r>
-      <w:r w:rsidR="006915CE" w:rsidRPr="006915CE">
+      <w:r w:rsidR="006915CE" w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:r w:rsidRPr="006915CE">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Genre (hommes/femmes/autres) ; âge (déterminer des tranches) ; nationalité (Belge/UE/ hors UE/inconnue) ; situation professionnelle (salarié / indépendant / allocataire social / (pré)pensionné / sans revenu / autre) ; type de ménage (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006915CE">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se"/>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="2642"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>♂</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006915CE">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="006915CE">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="w16se"/>
             <mc:Fallback>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </mc:Fallback>
           </mc:AlternateContent>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="w16se">
             <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="2640"/>
           </mc:Choice>
           <mc:Fallback>
             <w:t>♀</w:t>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006915CE">
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>isolé(e) avec/sans enfant(s) à charge ; couple avec/sans enfant(s) à charge</w:t>
       </w:r>
-      <w:r w:rsidR="003A23BA" w:rsidRPr="006915CE">
+      <w:r w:rsidR="003A23BA" w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> ; autre) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB804C7" w14:textId="77777777" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
+    <w:p w14:paraId="3DB804C7" w14:textId="617C83D6" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC5BBCD" w14:textId="2A9644EB" w:rsidR="00B46F1B" w:rsidRDefault="00A125EA" w:rsidP="002D3B5E">
+    <w:p w14:paraId="1CC5BBCD" w14:textId="0D3956C1" w:rsidR="00B46F1B" w:rsidRDefault="00A125EA" w:rsidP="002D3B5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A125EA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61DEAD3B" wp14:editId="39A19514">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61DEAD3B" wp14:editId="0A6C985B">
+            <wp:extent cx="4521064" cy="2571008"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="448045194" name="Image 1" descr="Une image contenant texte, capture d’écran, nombre, diagramme"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="448045194" name="Image 1" descr="Une image contenant texte, capture d’écran, nombre, diagramme"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3998934" cy="2274085"/>
+                      <a:ext cx="4549548" cy="2587206"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494308E6" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
+    <w:p w14:paraId="494308E6" w14:textId="7FFFAD09" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2313D03C" w14:textId="31B12E08" w:rsidR="004E38E7" w:rsidRDefault="005A19D9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C509D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70EF228D" wp14:editId="6F57278D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-882015</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>823595</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596000" cy="2932235"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="774673399" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="26330" b="15751"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596000" cy="2932235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="004E38E7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6C639CC2" w14:textId="5043849B" w:rsidR="00B46F1B" w:rsidRDefault="009D599E" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D599E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00E5C2F0" wp14:editId="2E014946">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00E5C2F0" wp14:editId="40DD3DA9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48351</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="444228886" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7994239D" w14:textId="65DC0C97" w:rsidR="00977654" w:rsidRDefault="00B46F1B" w:rsidP="00B46F1B">
-                            <w:r>
+                          <w:p w14:paraId="7994239D" w14:textId="65DC0C97" w:rsidR="00977654" w:rsidRPr="005C509D" w:rsidRDefault="00B46F1B" w:rsidP="00B46F1B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>3.</w:t>
                             </w:r>
-                            <w:r w:rsidR="0035719D">
+                            <w:r w:rsidR="0035719D" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
-                            <w:r w:rsidR="009D599E">
+                            <w:r w:rsidR="009D599E" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00977654">
+                            <w:r w:rsidR="00977654" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>Partenariat</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="00E5C2F0" id="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.8pt;width:451.9pt;height:23.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAntN+rXgIAACkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dZl2COkXQosOA&#10;og3WDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0V+hpsyfOzEWfKSqhquyr5t+e7&#10;D58480HYShiwquQ75fn17P27q9ZNVQFrMJVCRkGsn7au5OsQ3DTLvFyrRvgzcMqSUQM2IpCKq6xC&#10;0VL0xmTFaPQxawErhyCV93R6uzfyWYqvtZLhUWuvAjMlp7uF9MX0XcZvNrsS0xUKt65lfw3xD7do&#10;RG0p6RDqVgTBNlj/FqqpJYIHHc4kNBloXUuVaqBq8tGrap7WwqlUCzXHu6FN/v+FlQ/bJ7dAakPr&#10;/NSTGKvoNDbxT/djXWrWbmiW6gKTdDi+PJ/k59RTSbZiMi4ux7Gb2dHboQ+fFTQsCiVHGkbqkdje&#10;+7CHHiAxmQdTV3e1MUmJBFA3BtlW0OiWq6IPfoLKjldOUtgZFX2N/ao0qyu6ZJ4SJjYdg1Xf8z5Y&#10;QkYXTWkHp+LvTj02uqnEsMHxjWwDOmUEGwbHpraAb2Td46nBJ7VGMXTLjoot+SQWFU+WUO0WyBD2&#10;bPdO3tU0gXvhw0Ig0ZuGRisbHumjDbQlh17ibA3480/nEU+sIytnLa1Lyf2PjUDFmfliiY+T/OIi&#10;7ldSLsaXBSl4almeWuymuQEaa06Pg5NJjPhgDqJGaF5os+cxK5mElZS75DLgQbkJ+zWmt0Gq+TzB&#10;aKecCPf2ycnD7CPDnrsXga6nYSACP8BhtcT0FRv32DghC/NNAF0nqh772k+A9jGRvX874sKf6gl1&#10;fOFmvwAAAP//AwBQSwMEFAAGAAgAAAAhAAMRqo7bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdpNrWxmyKFAQRcrB68DjNTpPQ7GzY3bbx3zue9Di84XvfKzeTG9SZQuw9&#10;G8hnGSjixtueWwOfHy93j6BiQrY4eCYD3xRhU11flVhYf+F3Ou9SqwTCsUADXUpjoXVsOnIYZ34k&#10;luzgg8MkZ2i1DXgRuBv0PMuW2mHP0tDhSNuOmuPu5AysXvN68Ra2q1RbXH/VwYXjYW7M7c30/AQq&#10;0ZT+nuFXX9ShEqe9P7GNajAgQ5KQlqAkXGf3smNvYPGQg65K/d+++gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAntN+rXgIAACkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQADEaqO2wAAAAUBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="00E5C2F0" id="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.8pt;width:451.9pt;height:23.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA54buTegIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hT2gEVKaqKmCYx&#10;QIOJZ9exqTXb59luk+6v39lJ04ptQpr2kpzv++N3d3nVGk22wgcFtqLlyYgSYTnUyr5U9NvTzYdz&#10;SkJktmYarKjoTgR6NX//7rJxMzGGNehaeIJObJg1rqLrGN2sKAJfC8PCCThhUSjBGxbx6V+K2rMG&#10;vRtdjEejj0UDvnYeuAgBudedkM6zfykFj/dSBhGJrijmFvPX5+8qfYv5JZu9eObWivdpsH/IwjBl&#10;Mejg6ppFRjZe/ebKKO4hgIwnHEwBUioucg1YTTl6Vc3jmjmRa8HmBDe0Kfw/t/xu++gePLahcWEW&#10;kExVtNKb9Mf8SJubtRuaJdpIODKnZ6cX5Sn2lKNsfDEdn01TN4uDtfMhfhJgSCIq6nEYuUdsexti&#10;p7pXScECaFXfKK3zIwFALLUnW4ajY5wLG8tsrjfmC9QdHyEw6oeIbBx1xz7fszGbDKXkKed2FKQ4&#10;VJypuNMihdb2q5BE1VhjF3Dw0Dmvv5d9oVkzmUjMejAa5yz/atTrJjORAToYvhFt0M4RwcbB0CgL&#10;/o2onT724KjWRMZ21WKxWGvuY2KtoN49eOKh25bg+I3CCd6yEB+Yx/XAoePKx3v8SA1NRaGnKFmD&#10;//knftJH1KKUkgbXraLhx4Z5QYn+bBHPF+VkkvYzPybTszE+/LFkdSyxG7MEhEWJx8XxTCb9qPek&#10;9GCe8TIsUlQUMcsxdkV59PvHMnZnAG8LF4tFVsOddCze2kfH98NPCH1qn5l3PYwjLsAd7FeTzV6h&#10;udNNI7Kw2ESQKkP90Nd+BLjPGZD97UkH4/idtQ4Xcv4LAAD//wMAUEsDBBQABgAIAAAAIQBpY+Up&#10;2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUKtKUhmwohVZwJFbm6&#10;8ZIE4nUUO03g61lOcBzNaOZNtptdp040hNYzwnKRgCKuvG25Rji87q/vQYVo2JrOMyF8UYBdfn6W&#10;mdT6iV/oVMRaSQmH1CA0Mfap1qFqyJmw8D2xeO9+cCaKHGptBzNJuev0TZKstTMty0JjenpqqPos&#10;RodwVX4X40e9OrzxZl+Wdto+Ny4iXl7Mjw+gIs3xLwy/+IIOuTAd/cg2qA5BjkSEzRqUmNvkVn4c&#10;EVZ3S9B5pv/T5z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOeG7k3oCAABpBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaWPlKdsAAAAFAQAA&#10;DwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7994239D" w14:textId="65DC0C97" w:rsidR="00977654" w:rsidRDefault="00B46F1B" w:rsidP="00B46F1B">
-                      <w:r>
+                    <w:p w14:paraId="7994239D" w14:textId="65DC0C97" w:rsidR="00977654" w:rsidRPr="005C509D" w:rsidRDefault="00B46F1B" w:rsidP="00B46F1B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>3.</w:t>
                       </w:r>
-                      <w:r w:rsidR="0035719D">
+                      <w:r w:rsidR="0035719D" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
-                      <w:r w:rsidR="009D599E">
+                      <w:r w:rsidR="009D599E" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00977654">
+                      <w:r w:rsidR="00977654" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>Partenariat</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4B6047" w14:textId="5DD5E194" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78175A6C" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78175A6C" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="004E38E7">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F5B870" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00977654">
+    <w:p w14:paraId="61F5B870" w14:textId="543626F6" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00977654">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sur une échelle de 1 (aucune) à 5 (excellente), comment estimez-vous la plus-value du partenariat ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B06291" w14:textId="671C4E39" w:rsidR="00A146CF" w:rsidRDefault="00A146CF" w:rsidP="00977654">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F9622D7" wp14:editId="0EA92ED6">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43F1E029" wp14:editId="25D351B5">
+            <wp:extent cx="5486400" cy="368135"/>
+            <wp:effectExtent l="0" t="0" r="0" b="51435"/>
+            <wp:docPr id="206454747" name="Diagramme 1"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...20 lines deleted...]
-                </pic:pic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5406BF96" w14:textId="713BDF6D" w:rsidR="00B46F1B" w:rsidRDefault="00977654" w:rsidP="003A23BA">
-      <w:pPr>
+    <w:p w14:paraId="677C6874" w14:textId="1E197E9E" w:rsidR="00334E7F" w:rsidRDefault="00334E7F" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nom du partenaire n°1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD794A" w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587F758" w14:textId="4DF84531" w:rsidR="00A146CF" w:rsidRDefault="00A146CF" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A146CF">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cotation attribuée :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-731392266"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A2509C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-834446536"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D479B2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-180825724"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D479B2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-472529299"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D479B2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="187487218"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D479B2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D479B2">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0461DA02" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRPr="00E73384" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprendre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un bref commentaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : champ libre, max </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lignes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par partenaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F53FB1" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33992F49" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B7D006" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B43B1E" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314CA592" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B233529" w14:textId="77777777" w:rsidR="00BD794A" w:rsidRDefault="00BD794A" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B42BE4" w14:textId="0206C755" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nom du partenaire n°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7004B6C5" w14:textId="4511FEBD" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A146CF">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cotation attribuée :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-306404531"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="364264480"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-293978535"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A2509C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="730812871"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1706788852"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6478AA4D" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRPr="00E73384" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprendre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un bref commentaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : champ libre, max </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lignes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par partenaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042A4B21" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6590EDD4" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0400CABE" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6E7DA4" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D6D346" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F5011C" w14:textId="77777777" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDA9126" w14:textId="61F78830" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nom du partenaire n°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF5904" w14:textId="41D65213" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A146CF">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cotation attribuée :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1305306450"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1694804039"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A2509C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="114411025"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-599800509"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="126670860"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0673DDFA" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRPr="00E73384" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprendre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un bref commentaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : champ libre, max </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lignes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par partenaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2617867B" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8EF22A" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59ED2FE0" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B529B48" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1C237A" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="00EC4DED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B9EE6A" w14:textId="77777777" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E934A0" w14:textId="11ADE344" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nom du partenaire n°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD794A">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E94BD22" w14:textId="2759E4FD" w:rsidR="00D479B2" w:rsidRDefault="00D479B2" w:rsidP="00D479B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A146CF">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cotation attribuée :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-530569708"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="376671645"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="735983551"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-597252729"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A2509C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4    -    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1979215831"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA2049B" w14:textId="4783EA9F" w:rsidR="009A3DA3" w:rsidRPr="00E73384" w:rsidRDefault="009A3DA3" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprendre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un bref commentaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : champ libre, max </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73384">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lignes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par partenaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525FEE94" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C36EC75" w14:textId="77777777" w:rsidR="00EC4DED" w:rsidRDefault="00EC4DED" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45509249" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F08D149" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5051C465" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D158BD4" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="00BD794A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D8A5EC" w14:textId="2ACCACD4" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5406BF96" w14:textId="6E663EF6" w:rsidR="00B46F1B" w:rsidRDefault="00977654" w:rsidP="007B44DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290F46D6" wp14:editId="20F751AF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290F46D6" wp14:editId="3AA5D3C8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41617</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="364368793" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2783F1F0" w14:textId="0E51780A" w:rsidR="009D599E" w:rsidRPr="00CA3C95" w:rsidRDefault="0099315E" w:rsidP="009D599E">
+                          <w:p w14:paraId="2783F1F0" w14:textId="64B28904" w:rsidR="009D599E" w:rsidRPr="00CA3C95" w:rsidRDefault="0099315E" w:rsidP="00CC1A36">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>Moyens humains &amp; financiers</w:t>
-                            </w:r>
-[...14 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="290F46D6" id="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:400.7pt;margin-top:3.3pt;width:451.9pt;height:19.4pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/HjOyTgIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4TeG+e2txBnCVm2FMJu&#10;aLbssyJLiamsUUdK7PTrO5JzY7uFUvoiazT3M2c8vm8qw3YKfQk2571OlzNlJRSlXef828vjp1vO&#10;fBC2EAasyvleeX4/+fhhXLuR6sMGTKGQURDrR7XL+SYEN8oyLzeqEr4DTllSasBKBBJxnRUoaope&#10;mazf7V5nNWDhEKTynl4fWiWfpPhaKxmetfYqMJNzqi2kE9O5imc2GYvRGoXblPJQhviHKipRWkp6&#10;CvUggmBbLH8LVZUSwYMOHQlVBlqXUqUeqJte9003y41wKvVC4Hh3gsn/v7Dyabd0CyQYaudHnq6x&#10;i0ZjFb9UH2sSWPsTWKoJTNLj1c3grjcgTCXp+sPrwW1CMzt7O/Ths4KKxUvOkYaRMBK7uQ+UkUyP&#10;JiSc86db2BsVSzD2q9KsLFIZ8SFRQ80Msp2goRbfe3GIFCtZRgtdGnNyGqSUf3Q62EY3lejyt44n&#10;65QRbDg5VqUFfC+rCcdSdWt/7LrtNbYdmlVDzdImJTDj0wqK/QIZQstd7+RjSXjOhQ8LgURWGgEt&#10;YHimQxuocw6HG2cbwJ/vvUd74hBpOauJ/Dn3P7YCFWfmiyV23fWGw7gtSRhe3fRJwEvN6lJjt9UM&#10;aBQ9WnUn0zXaB3O8aoTqlfZ0GrOSSlhJuXMuAx6FWWiXkjZdquk0mdGGOBHmdulkDB6Bjnx5aV4F&#10;ugOpAtHxCY6LIkZvuNXaRk8L020AXSbinXE9jIC2K3Ho8CeI63spJ6vz/2ryCwAA//8DAFBLAwQU&#10;AAYACAAAACEAf296GdsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE7yb+h+aZeHOL&#10;K+KKlM1G44F4MKJZr2/pE4j0taFdYP+99aTHyUxmvim2ixnERKPvLSu4XiUgiBure24VfLw/X21A&#10;+ICscbBMCk7kYVuenxWYazvzG011aEUsYZ+jgi4El0vpm44M+pV1xNH7sqPBEOXYSj3iHMvNINdJ&#10;kkmDPceFDh09dtR810ejoJ7WFbpqX919uqf09Pqy44lmpS4vlt0DiEBL+AvDL35EhzIyHeyRtReD&#10;gngkKMgyENG8T27ij4OC9DYFWRbyP335AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH8e&#10;M7JOAgAA9wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AH9vehnbAAAABQEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="290F46D6" id="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:400.7pt;margin-top:3.3pt;width:451.9pt;height:19.4pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmLN9JiQIAAH0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0n6SuoUwQtOgzo&#10;2mDt0LMiS40wSdQkJXb260vJsdN1PQzDfJAp8uNTJC8uW6PJVvigwFa0PBpRIiyHWtnnin5/vPl0&#10;RkmIzNZMgxUV3YlAL+cfP1w0bibGsAZdC0/QiA2zxlV0HaObFUXga2FYOAInLAoleMMiXv1zUXvW&#10;oHWji/FodFI04GvngYsQkHvdCek825dS8HgvZRCR6IpibDGfPp+rdBbzCzZ79sytFd+Hwf4hCsOU&#10;RaeDqWsWGdl49Ycpo7iHADIecTAFSKm4yDlgNuXoTTYPa+ZEzgWLE9xQpvD/zPK77YNbeixD48Is&#10;IJmyaKU36Y/xkTYXazcUS7SRcGQen07OywnWlKNsPD2ZnOVqFgdt50P8LMCQRFTU42PkGrHtbYjo&#10;EaE9JDkLoFV9o7TOl9QA4kp7smX4dLEdZ1W9MV+h7njnI/y6B0Q2PnPHLns2ms9tlKxkZ7850Da5&#10;sZAcdrEkTnGoQqbiTouE0/abkETVuRjvxFf/KFMk6DIjE0Ki4UFpkqMfwukiPSjtsUlN5Kb9W8UB&#10;nT2CjYOiURb8e1517EOVHb7Puss1pR3bVYvJ4jxnaGKtoN4tPfHQTVBw/Ebhq96yEJfM48hgI+Aa&#10;iPd4SA1NRWFPUbIG/+s9fsJjJ6OUkgZHsKLh54Z5QYn+YrHHz8vpNM1svkyPT8d48a8lq9cSuzFX&#10;gK1S4sJxPJMJH3VPSg/mCbfFInlFEbMcfVeUR99frmK3GnDfcLFYZBjOqWPx1j44noynQqeufWyf&#10;mHf71o44FHfQjyubvenwDps0LSw2EaTK7X+o6/4JcMZzD+33UVoir+8Zddia8xcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQDGakHp2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qAOkgYZsKgTigoRUSj/AiZckIl5HsZsmfD3LCY6jGc28Kbaz69VEY+g8I1yvElDEtbcdNwiHj5er&#10;e1AhGram90wICwXYludnhcmtP/E7TfvYKCnhkBuENsYh1zrULTkTVn4gFu/Tj85EkWOj7WhOUu56&#10;fZMkmXamY1lozUBPLdVf+6NDeP5O3wZvl2mXbfrqjg4Lr187xMuL+fEBVKQ5/oXhF1/QoRSmyh/Z&#10;BtUjyJGIkGWgxNwkt/KjQkjXKeiy0P/pyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;pizfSYkCAAB9BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxmpB6dsAAAAFAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2783F1F0" w14:textId="0E51780A" w:rsidR="009D599E" w:rsidRPr="00CA3C95" w:rsidRDefault="0099315E" w:rsidP="009D599E">
+                    <w:p w14:paraId="2783F1F0" w14:textId="64B28904" w:rsidR="009D599E" w:rsidRPr="00CA3C95" w:rsidRDefault="0099315E" w:rsidP="00CC1A36">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Moyens humains &amp; financiers</w:t>
                       </w:r>
-                      <w:r w:rsidR="009D599E">
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D598B29" w14:textId="48B45EA2" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
+    <w:p w14:paraId="4FC0C4AC" w14:textId="3087F121" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="007B44DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC0C4AC" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
-[...9 lines deleted...]
-    <w:p w14:paraId="2D37D7E9" w14:textId="69D0B6CB" w:rsidR="00B46F1B" w:rsidRDefault="00D02449" w:rsidP="003A23BA">
+    <w:p w14:paraId="2D37D7E9" w14:textId="69D0B6CB" w:rsidR="00B46F1B" w:rsidRDefault="00D02449" w:rsidP="007B44DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FF2E46" wp14:editId="3F592270">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FF2E46" wp14:editId="02934109">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1525236630" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="497A78C3" w14:textId="09892778" w:rsidR="00D02449" w:rsidRDefault="00D02449" w:rsidP="00D02449">
-                            <w:r>
+                          <w:p w14:paraId="497A78C3" w14:textId="09892778" w:rsidR="00D02449" w:rsidRPr="005C509D" w:rsidRDefault="00D02449" w:rsidP="00D02449">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t xml:space="preserve">4.1 Nombre ETP </w:t>
                             </w:r>
-                            <w:r w:rsidR="00EF1C91">
+                            <w:r w:rsidR="00EF1C91" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>(affectés aux missions liées à la subvention)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="31FF2E46" id="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.65pt;width:451.9pt;height:23.25pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBopz+8XgIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dZF2DOkWQosOA&#10;oi3WDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0V+hpsyfOzEWfKSqhquyr5t+fb&#10;D58480HYShiwquQ75fn17P27q9ZNVQFrMJVCRkGsn7au5OsQ3DTLvFyrRvgzcMqSUQM2IpCKq6xC&#10;0VL0xmTFaPQxawErhyCV93R6szfyWYqvtZLhQWuvAjMlp7uF9MX0XcZvNrsS0xUKt65lfw3xD7do&#10;RG0p6RDqRgTBNlj/FqqpJYIHHc4kNBloXUuVaqBq8tGrap7WwqlUCzXHu6FN/v+FlffbJ/eI1IbW&#10;+aknMVbRaWzin+7HutSs3dAs1QUm6XBycX6Zn1NPJdmKy0lxMYndzI7eDn34rKBhUSg50jBSj8T2&#10;zoc99ACJyTyYurqtjUlKJIBaGGRbQaNbroo++AkqO145SWFnVPQ19qvSrK7oknlKmNh0DFZ9z/tg&#10;CRldNKUdnIq/O/XY6KYSwwbHN7IN6JQRbBgcm9oCvpF1j6cGn9QaxdAtOyqWak0tikdLqHaPyBD2&#10;dPdO3tY0gjvhw6NA4jdNjXY2PNBHG2hLDr3E2Rrw55/OI55oR1bOWtqXkvsfG4GKM/PFEiEv8/E4&#10;LlhSxpOLghQ8tSxPLXbTLIDmmtPr4GQSIz6Yg6gRmhda7XnMSiZhJeUuuQx4UBZhv8f0OEg1nycY&#10;LZUT4c4+OXkYfqTYc/ci0PU8DMTgezjslpi+ouMeG0dkYb4JoOvE1WNf+xHQQia2949H3PhTPaGO&#10;T9zsFwAAAP//AwBQSwMEFAAGAAgAAAAhAEiweHncAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo0xZIG+JUqBISQsqBwoHjNt4mUeN1ZLtt+HuWExxnZzXzptxMblBnCrH3&#10;bGA+y0ARN9723Br4/Hi5W4GKCdni4JkMfFOETXV9VWJh/YXf6bxLrZIQjgUa6FIaC61j05HDOPMj&#10;sXgHHxwmkaHVNuBFwt2gF1n2qB32LA0djrTtqDnuTs5A/jqvH97CNk+1xfVXHVw4HhbG3N5Mz0+g&#10;Ek3p7xl+8QUdKmHa+xPbqAYDMiTJdQlKzHW2lB17A/f5CnRV6v/01Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAaKc/vF4CAAAqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEASLB4edwAAAAFAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="31FF2E46" id="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.65pt;width:451.9pt;height:23.25pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUIlpTewIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0gT6ICKFFUgpkkM&#10;0GDi2XVsas32ebbbpPvrd3bStGKbkKa9JOf7/vjdXVx2RpON8EGBrWl5NKFEWA6Nsi81/fZ08+GM&#10;khCZbZgGK2q6FYFezt+/u2jdTFSwAt0IT9CJDbPW1XQVo5sVReArYVg4AicsCiV4wyI+/UvReNai&#10;d6OLajL5WLTgG+eBixCQe90L6Tz7l1LweC9lEJHommJuMX99/i7Tt5hfsNmLZ26l+JAG+4csDFMW&#10;g46urllkZO3Vb66M4h4CyHjEwRQgpeIi14DVlJNX1TyumBO5FmxOcGObwv9zy+82j+7BYxtaF2YB&#10;yVRFJ71Jf8yPdLlZ27FZoouEI3N6enxeHmNPOcqq82l1Ok3dLPbWzof4SYAhiaipx2HkHrHNbYi9&#10;6k4lBQugVXOjtM6PBABxpT3ZMBwd41zYWGZzvTZfoOn5CIHJMERk46h79tmOjdlkKCVPObeDIMW+&#10;4kzFrRYptLZfhSSqwRr7gKOH3nnzvRwKzZrJRGLWo1GVs/yr0aCbzEQG6Gj4RrRRO0cEG0dDoyz4&#10;N6L2+tiDg1oTGbtlh8VirVWqKrGW0GwfPPHQb0tw/EbhBG9ZiA/M43rg0HHl4z1+pIa2pjBQlKzA&#10;//wTP+kjalFKSYvrVtPwY828oER/tojn8/LkJO1nfpxMTyt8+EPJ8lBi1+YKEBYlHhfHM5n0o96R&#10;0oN5xsuwSFFRxCzH2DXl0e8eV7E/A3hbuFgsshrupGPx1j46vht+QuhT98y8G2AccQHuYLeabPYK&#10;zb1uGpGFxTqCVBnq+74OI8B9zoAcbk86GIfvrLW/kPNfAAAA//8DAFBLAwQUAAYACAAAACEAIsI3&#10;3tsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuCDqlFLahjgVQqo4k1bk&#10;6sZLHIjXUew0ga9nOZXj7Kxm3mS7ybXijH1oPClYzBMQSJU3DdUKjof93QZEiJqMbj2hgm8MsMtn&#10;V5lOjR/pDc9FrAWHUEi1Ahtjl0oZKotOh7nvkNj78L3TkWVfS9PrkcNdK++T5FE63RA3WN3hi8Xq&#10;qxicgtvypxg+69Xxndb7sjTj9tW6qNTN9fT8BCLiFC/P8IfP6JAz08kPZIJoFfCQyNclCDa3yZJ3&#10;nBQ8rDcg80z+p89/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQiWlN7AgAAaQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACLCN97bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="497A78C3" w14:textId="09892778" w:rsidR="00D02449" w:rsidRDefault="00D02449" w:rsidP="00D02449">
-                      <w:r>
+                    <w:p w14:paraId="497A78C3" w14:textId="09892778" w:rsidR="00D02449" w:rsidRPr="005C509D" w:rsidRDefault="00D02449" w:rsidP="00D02449">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t xml:space="preserve">4.1 Nombre ETP </w:t>
                       </w:r>
-                      <w:r w:rsidR="00EF1C91">
+                      <w:r w:rsidR="00EF1C91" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>(affectés aux missions liées à la subvention)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367D85B6" w14:textId="3BAAEECD" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
+    <w:p w14:paraId="367D85B6" w14:textId="3BAAEECD" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="007B44DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A262F4F" w14:textId="414DFA61" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
+    <w:p w14:paraId="1A262F4F" w14:textId="414DFA61" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="007B44DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableauGrille4-Accentuation1"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="51BE787E" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="51BE787E" w14:textId="77777777" w:rsidTr="00CE1DC0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
           <w:p w14:paraId="2A6D667D" w14:textId="45640692" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="00EF1C91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Statut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
           <w:p w14:paraId="42019503" w14:textId="1082F94F" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="00EF1C91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nbre ETP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="48F97DD7" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="48F97DD7" w14:textId="77777777" w:rsidTr="00CE1DC0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132162E7" w14:textId="6A5A5E7D" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salariés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02DBE554" w14:textId="77777777" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
+          <w:p w14:paraId="02DBE554" w14:textId="459BE43A" w:rsidR="00EF1C91" w:rsidRDefault="00E73384" w:rsidP="00E73384">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="7343728F" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="7343728F" w14:textId="77777777" w:rsidTr="00CE1DC0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="265D6F09" w14:textId="38F40D8F" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prestataires externes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69797326" w14:textId="77777777" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
+          <w:p w14:paraId="69797326" w14:textId="75127F7A" w:rsidR="00EF1C91" w:rsidRDefault="00E73384" w:rsidP="00E73384">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="060B3748" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="060B3748" w14:textId="77777777" w:rsidTr="00CE1DC0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D8EDE84" w14:textId="7BC8C89C" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Volontaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFB76D8" w14:textId="77777777" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
+          <w:p w14:paraId="6CFB76D8" w14:textId="61B170D8" w:rsidR="005C509D" w:rsidRPr="005C509D" w:rsidRDefault="00E73384" w:rsidP="00E73384">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="4E5FA666" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="4E5FA666" w14:textId="77777777" w:rsidTr="00CE1DC0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77546D8A" w14:textId="32B00A5C" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudiants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFB43A9" w14:textId="77777777" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
+          <w:p w14:paraId="7CFB43A9" w14:textId="6F42F33F" w:rsidR="00EF1C91" w:rsidRDefault="00E73384" w:rsidP="00E73384">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1C91" w14:paraId="1CB8CCF4" w14:textId="77777777" w:rsidTr="00EF1C91">
+      <w:tr w:rsidR="00EF1C91" w14:paraId="1CB8CCF4" w14:textId="77777777" w:rsidTr="00CE1DC0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EEF05A0" w14:textId="33F5D64B" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B7B573" w14:textId="77777777" w:rsidR="00EF1C91" w:rsidRDefault="00EF1C91" w:rsidP="003A23BA">
+          <w:p w14:paraId="42B7B573" w14:textId="767A9D7D" w:rsidR="00EF1C91" w:rsidRDefault="00E73384" w:rsidP="00E73384">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65AE04E6" w14:textId="47DD92AC" w:rsidR="00B46F1B" w:rsidRDefault="00B46F1B" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65331B1C" w14:textId="6C8AD5B0" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E24079B" w14:textId="653722DE" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A349640" wp14:editId="0B16BEAE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A349640" wp14:editId="00EC92D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12048</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1184654689" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="033A0B55" w14:textId="779B9391" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="00372559">
-                            <w:r>
+                          <w:p w14:paraId="033A0B55" w14:textId="303F3C44" w:rsidR="00372559" w:rsidRPr="005C509D" w:rsidRDefault="00372559" w:rsidP="00372559">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>4.</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F080F">
+                            <w:r w:rsidR="003F080F" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="003F080F">
-                              <w:t xml:space="preserve">Consommation budgétaire </w:t>
+                            <w:r w:rsidR="003F080F" w:rsidRPr="005C509D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Consommation budgétaire</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3A349640" id="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.95pt;width:451.9pt;height:23.25pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+xfcxXgIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46dZl2DOkWQosOA&#10;oi3WDj0rspQYk0WNUmJnXz9KcZygG1Zg2MUmxUdSJB91dd01hm0V+hpsyfOzEWfKSqhquyr5t+fb&#10;D58480HYShiwquQ75fn17P27q9ZNVQFrMJVCRkGsn7au5OsQ3DTLvFyrRvgzcMqSUQM2IpCKq6xC&#10;0VL0xmTFaPQxawErhyCV93R6szfyWYqvtZLhQWuvAjMlp7uF9MX0XcZvNrsS0xUKt65lfw3xD7do&#10;RG0p6RDqRgTBNlj/FqqpJYIHHc4kNBloXUuVaqBq8tGrap7WwqlUCzXHu6FN/v+FlffbJ/eI1IbW&#10;+aknMVbRaWzin+7HutSs3dAs1QUm6XByMb7Mx9RTSbbiclJcTGI3s6O3Qx8+K2hYFEqONIzUI7G9&#10;82EPPUBiMg+mrm5rY5ISCaAWBtlW0OiWq6IPfoLKjldOUtgZFX2N/ao0qyu6ZJ4SJjYdg1Xf8z5Y&#10;QkYXTWkHp+LvTj02uqnEsMHxjWwDOmUEGwbHpraAb2Td46nBJ7VGMXTLjoqlWsexqni0hGr3iAxh&#10;T3fv5G1NI7gTPjwKJH7T1GhnwwN9tIG25NBLnK0Bf/7pPOKJdmTlrKV9Kbn/sRGoODNfLBHyMj8/&#10;jwuWlPPJRUEKnlqWpxa7aRZAc83pdXAyiREfzEHUCM0LrfY8ZiWTsJJyl1wGPCiLsN9jehykms8T&#10;jJbKiXBnn5w8DD9S7Ll7Eeh6HgZi8D0cdktMX9Fxj40jsjDfBNB14uqxr/0IaCET2/vHI278qZ5Q&#10;xydu9gsAAP//AwBQSwMEFAAGAAgAAAAhAKu7EKvdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FrwkAUhO+F/oflFXrTTazVJs2LFKEghRzUHnp8ZtckmN0Nu6vGf9/XUz0OM8x8U6xG04uL9qFz&#10;FiGdJiC0rZ3qbIPwvf+cvIEIkayi3lmNcNMBVuXjQ0G5cle71ZddbASX2JATQhvjkEsZ6lYbClM3&#10;aMve0XlDkaVvpPJ05XLTy1mSLKShzvJCS4Net7o+7c4GYblJq9cvv17GSlH2U3njT8cZ4vPT+PEO&#10;Iuox/ofhD5/RoWSmgztbFUSPwEciwiTNQLCbJS985IAwny9AloW8xy9/AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAL7F9zFeAgAAKgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKu7EKvdAAAABgEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="#e8e8e8 [3214]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="3A349640" id="_x0000_s1039" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.95pt;width:451.9pt;height:23.25pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACQJLeewIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hT2gFVU1SBmCYx&#10;QIOJZ9exqTXb59luk+6v39lJ04ptQpr2kpzv++N3N79sjSZb4YMCW9HyZESJsBxqZV8q+u3p5sM5&#10;JSEyWzMNVlR0JwK9XLx/N2/cTIxhDboWnqATG2aNq+g6RjcrisDXwrBwAk5YFErwhkV8+pei9qxB&#10;70YX49HoY9GAr50HLkJA7nUnpIvsX0rB472UQUSiK4q5xfz1+btK32IxZ7MXz9xa8T4N9g9ZGKYs&#10;Bh1cXbPIyMar31wZxT0EkPGEgylASsVFrgGrKUevqnlcMydyLdic4IY2hf/nlt9tH92DxzY0LswC&#10;kqmKVnqT/pgfaXOzdkOzRBsJR+b07PSiPMWecpSNL6bjs2nqZnGwdj7ETwIMSURFPQ4j94htb0Ps&#10;VPcqKVgAreobpXV+JACIK+3JluHoGOfCxjKb6435AnXHRwiM+iEiG0fdsc/3bMwmQyl5yrkdBSkO&#10;FWcq7rRIobX9KiRRNdbYBRw8dM7r72VfaNZMJhKzHozGOcu/GvW6yUxkgA6Gb0QbtHNEsHEwNMqC&#10;fyNqp489OKo1kbFdtVgs1nqaqkqsFdS7B088dNsSHL9ROMFbFuID87geOHRc+XiPH6mhqSj0FCVr&#10;8D//xE/6iFqUUtLgulU0/NgwLyjRny3i+aKcTNJ+5sdkejbGhz+WrI4ldmOuAGFR4nFxPJNJP+o9&#10;KT2YZ7wMyxQVRcxyjF1RHv3+cRW7M4C3hYvlMqvhTjoWb+2j4/vhJ4Q+tc/Mux7GERfgDvaryWav&#10;0NzpphFZWG4iSJWhfuhrPwLc5wzI/vakg3H8zlqHC7n4BQAA//8DAFBLAwQUAAYACAAAACEAn3zQ&#10;BtwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrFEohaTYVQqo4Eypy&#10;dWM3DsTrKHaawNeznOA4mtHMm3w3u06czRBaTwirZQLCUO11Sw3C4W2/eAQRoiKtOk8G4csE2BWX&#10;F7nKtJ/o1ZzL2AguoZApBBtjn0kZamucCkvfG2Lv5AenIsuhkXpQE5e7Tt4myUY61RIvWNWbZ2vq&#10;z3J0CDfVdzl+NPeHd3rYV5We0hfrIuL11fy0BRHNHP/C8IvP6FAw09GPpIPoEPhIRFisUhDspskd&#10;HzkirNcbkEUu/+MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACQJLeewIAAGkFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCffNAG3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#c1e4f5 [660]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="033A0B55" w14:textId="779B9391" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="00372559">
-                      <w:r>
+                    <w:p w14:paraId="033A0B55" w14:textId="303F3C44" w:rsidR="00372559" w:rsidRPr="005C509D" w:rsidRDefault="00372559" w:rsidP="00372559">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>4.</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F080F">
+                      <w:r w:rsidR="003F080F" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="003F080F">
-                        <w:t xml:space="preserve">Consommation budgétaire </w:t>
+                      <w:r w:rsidR="003F080F" w:rsidRPr="005C509D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Consommation budgétaire</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF94DB7" w14:textId="7C391225" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627A7C10" w14:textId="55FCFB07" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="767EFA50" w14:textId="7F9F3130" w:rsidR="00372559" w:rsidRDefault="00E043F0" w:rsidP="003A23BA">
+    <w:p w14:paraId="767EFA50" w14:textId="7F9F3130" w:rsidR="00372559" w:rsidRPr="00CC1A36" w:rsidRDefault="00E043F0" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1DE67393" w14:textId="34B7EFD6" w:rsidR="00E043F0" w:rsidRPr="00E043F0" w:rsidRDefault="00E043F0" w:rsidP="00E043F0">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quels sont les frais consommés, découlant de la subvention allouée, en matière de :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE67393" w14:textId="34B7EFD6" w:rsidR="00E043F0" w:rsidRPr="00CC1A36" w:rsidRDefault="00E043F0" w:rsidP="00E043F0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E043F0">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voir note explicative relative aux dépenses éligibles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F668BFE" w14:textId="77777777" w:rsidR="00E043F0" w:rsidRDefault="00E043F0" w:rsidP="003A23BA">
+    <w:p w14:paraId="618747F3" w14:textId="492174E1" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618747F3" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6090"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="33F42218" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F901E61" w14:textId="405E5746" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Frais de</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EA4209" w14:textId="53809B4D" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Montant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="435CCF9E" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E46CAD" w14:textId="7AD1426E" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="009C4515">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012A005E" w14:textId="652E3189" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………………….. euros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="36220310" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB84C24" w14:textId="4E41555D" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="009C4515">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fonctionnement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254DD646" w14:textId="382F3474" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………………….. euros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="79C4858C" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCBE980" w14:textId="4FE928F5" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="009C4515">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prestations externes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C990CB" w14:textId="05FC1E43" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………………….. euros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="36148E7F" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F3D947" w14:textId="091821ED" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="009C4515">
+            <w:pPr>
+              <w:ind w:left="708"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Investissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E33928" w14:textId="342194D5" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="0088407E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………………….. euros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FC7087C" w14:textId="6932855B" w:rsidR="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D502DAF" w14:textId="12109615" w:rsidR="00E043F0" w:rsidRDefault="00E043F0" w:rsidP="00E043F0">
-[...193 lines deleted...]
-      <w:r w:rsidRPr="000C3AC2">
+    <w:p w14:paraId="6566EA29" w14:textId="271780C6" w:rsidR="00372559" w:rsidRDefault="005A19D9" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C509D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BB522A6" wp14:editId="31BB09FD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>56515</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>492760</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596000" cy="2932235"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1291310821" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="26330" b="15751"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596000" cy="2932235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00612B84" w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463789A4" wp14:editId="7CDC4976">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463789A4" wp14:editId="5B9EEB9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1916570868" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5985C081" w14:textId="6022005D" w:rsidR="00612B84" w:rsidRPr="00CA3C95" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+                          <w:p w14:paraId="5985C081" w14:textId="2F900AF8" w:rsidR="00612B84" w:rsidRPr="00CA3C95" w:rsidRDefault="00612B84" w:rsidP="00612B84">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Communication </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Communication</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="463789A4" id="_x0000_s1039" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3pt;width:451.9pt;height:19.4pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkn4HoTwIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4TeG+e2txBnCVm2FMJu&#10;aLbssyJLiamsUUdK7PTrO5JzY7uFUvoiazRn7mc8vm8qw3YKfQk2571OlzNlJRSlXef828vjp1vO&#10;fBC2EAasyvleeX4/+fhhXLuR6sMGTKGQkRPrR7XL+SYEN8oyLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5nNWDhEKTynl4fWiWfJP9aKxmetfYqMJNzyi2kE9O5imc2GYvRGoXblPKQhviHLCpRWgp6&#10;cvUggmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/8nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6vLoZ3PUG1FNJuv7wenCbupmdrR368FlBxeIl50jDSD0Su7kPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FAzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGiqVNGsaq4tMKiv0CGULLXe/kY0n9nAsfFgKJrDQC&#10;WsDwTIc2UOccDjfONoA/33uPeOIQaTmrifw59z+2AhVn5osldt31hsO4LUkYXt30ScBLzepSY7fV&#10;DGgUPVp1J9M14oM5XjVC9Up7Oo1RSSWspNg5lwGPwiy0S0mbLtV0mmC0IU6EuV06GZ3HRke+vDSv&#10;At2BVIHo+ATHRRGjN9xqsdHSwnQbQJeJeOe+HkZA25U4dPgTxPW9lBPq/L+a/AIAAP//AwBQSwME&#10;FAAGAAgAAAAhAKKzFFXbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEOtMZtSFA/BgxhFr9PsmASzsyG7TdJ/73jS02N4w3vfy3eL69VEY+g8G7heJaCIa287bgy8vz1d&#10;bUGFiGyx90wGThRgV5yf5ZhZP/MrTVVslIRwyNBAG+OQaR3qlhyGlR+Ixfvyo8Mo59hoO+Is4a7X&#10;6yTZaIcdS0OLAz20VH9XR2egmtYlDuVHefs5PKanl+c9TzQbc3mx7O9BRVri3zP84gs6FMJ08Ee2&#10;QfUGZEg0sBER8y65kR0HA2m6BV3k+j998QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDk&#10;n4HoTwIAAPcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCisxRV2wAAAAUBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="463789A4" id="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3pt;width:451.9pt;height:19.4pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQJi/0fAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZHFvxymrRFpCvVt44qHblOD4vcLuPbAQF8zjamDDcd3jEz5SQ1NR2EOUrMH/&#10;eo+e5HFikUtJg6tW0fBzw7ygRH+xOMvX5XicdjMj4/PLISL+lLM85diNuQUciRIPi+MZTPJRH0Dp&#10;wbziVZgnr8hilqPvivLoD8ht7E4A3hUu5vMshvvoWHywz44n46nQaTpf2lfm3X6EIw7/IxzWkk3e&#10;THInmzQtzDcRpMpjfqzrvgW4y3mG9ncnHYtTPEsdr+PsNwAAAP//AwBQSwMEFAAGAAgAAAAhABu2&#10;L6XbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoA4TQhmwqBOKChFRK&#10;P8CJlyQiXkexmyZ8PcsJTqPVrGbeFNvZ9WqiMXSeEa5XCSji2tuOG4TDx8vVGlSIhq3pPRPCQgG2&#10;5flZYXLrT/xO0z42SkI45AahjXHItQ51S86ElR+Ixfv0ozNRzrHRdjQnCXe9vkmSTDvTsTS0ZqCn&#10;luqv/dEhPH+nb4O3y7TLNn11T4eF7147xMuL+fEBVKQ5/j3DL76gQylMlT+yDapHkCERIRMRc5Pc&#10;yo4KIU3XoMtC/6cvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQJi/0fAIAAGUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbti+l2wAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5985C081" w14:textId="6022005D" w:rsidR="00612B84" w:rsidRPr="00CA3C95" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+                    <w:p w14:paraId="5985C081" w14:textId="2F900AF8" w:rsidR="00612B84" w:rsidRPr="00CA3C95" w:rsidRDefault="00612B84" w:rsidP="00612B84">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Communication </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Communication</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="364EDE39" w14:textId="52A90949" w:rsidR="00612B84" w:rsidRDefault="00612B84" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A66FE84" w14:textId="587ABAC5" w:rsidR="00612B84" w:rsidRDefault="00612B84" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3408ADE8" w14:textId="4F0D8F6E" w:rsidR="00612B84" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+    <w:p w14:paraId="3408ADE8" w14:textId="4F0D8F6E" w:rsidR="00612B84" w:rsidRPr="00CC1A36" w:rsidRDefault="00612B84" w:rsidP="00612B84">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Avez-vous édité une </w:t>
       </w:r>
-      <w:r w:rsidR="00BE6BDE">
-        <w:rPr>
+      <w:r w:rsidR="00BE6BDE" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ou plusieurs </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>publication</w:t>
       </w:r>
-      <w:r w:rsidR="00BE6BDE">
-        <w:rPr>
+      <w:r w:rsidR="00BE6BDE" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE6BDE">
-        <w:rPr>
+      <w:r w:rsidR="00BE6BDE" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">grâce à la </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2FFD">
-        <w:rPr>
+      <w:r w:rsidR="00DF2FFD" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>subvention ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0DFBD8" w14:textId="3654E2B2" w:rsidR="00612B84" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+    <w:p w14:paraId="0A0DFBD8" w14:textId="44F7CC86" w:rsidR="00612B84" w:rsidRPr="00CC1A36" w:rsidRDefault="00612B84" w:rsidP="00612B84">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oui </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743D9AAC" w14:textId="3E9546A9" w:rsidR="00612B84" w:rsidRPr="00612B84" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+    <w:p w14:paraId="743D9AAC" w14:textId="3E9546A9" w:rsidR="00612B84" w:rsidRPr="00CC1A36" w:rsidRDefault="00612B84" w:rsidP="00612B84">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Non </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0348427D" w14:textId="77D6FAD0" w:rsidR="00612B84" w:rsidRPr="005F70FF" w:rsidRDefault="00612B84" w:rsidP="00612B84">
+    <w:p w14:paraId="0348427D" w14:textId="77D6FAD0" w:rsidR="00612B84" w:rsidRDefault="00612B84" w:rsidP="00612B84">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="550C7232" w14:textId="2C3854F8" w:rsidR="00612B84" w:rsidRDefault="001675BD" w:rsidP="003A23BA">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, veuillez joindre en annexe un exemplaire de toute publication réalisée dans le cadre de la subvention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2B1A1E" w14:textId="52E0567E" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E2348A" w14:textId="5F052107" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0809775C" w14:textId="31BCCFB3" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="003A23BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B154D3" wp14:editId="6B89307E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B154D3" wp14:editId="3378DCA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>170370</wp:posOffset>
+                  <wp:posOffset>49171</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1396746284" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="48AAF8B8" w14:textId="452A1662" w:rsidR="001675BD" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="001675BD">
+                          <w:p w14:paraId="48AAF8B8" w14:textId="4060007B" w:rsidR="001675BD" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="001675BD">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Données qualitatives </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Données qualitatives</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="51B154D3" id="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:13.4pt;width:451.9pt;height:19.4pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy/UllTwIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Te6/U1F+N1MA4phZCY&#10;OiXPslayl2o16kj2rvv1HWl9I02hlL5oNZoz9zM7uWsqw3YKfQk2571OlzNlJRSlXef828vDpxvO&#10;fBC2EAasyvleeX43/fhhUrux6sMGTKGQkRPrx7XL+SYEN84yLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5lNWDhEKTynl7vWyWfJv9aKxmetfYqMJNzyi2kE9O5imc2nYjxGoXblPKQhviHLCpRWgp6&#10;cnUvgmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/9nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6HF0PbnsD6qkkXX94NbhJ3czO1g59+KygYvGSc6RhpB6J3aMPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FBzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGiqVNGsWq4tMKiv0CGULLXe/kQ0n9fBQ+LAQSWWkE&#10;tIDhmQ5toM45HG6cbQB/vvce8cQh0nJWE/lz7n9sBSrOzBdL7LrtDYdxW5IwHF33ScBLzepSY7fV&#10;HGgUPVp1J9M14oM5XjVC9Up7OotRSSWspNg5lwGPwjy0S0mbLtVslmC0IU6ER7t0MjqPjY58eWle&#10;BboDqQLR8QmOiyLGb7jVYqOlhdk2gC4T8c59PYyAtitx6PAniOt7KSfU+X81/QUAAP//AwBQSwME&#10;FAAGAAgAAAAhAMfvrujcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;Q4AAIU5VgThEHCpCVa5uvCQR8dqK3ST9e5YT3HY0o5m3xXqxg5hwDL0jBderBARS40xPrYLdx+vV&#10;A4gQNRk9OEIFJwywLs/PCp0bN9M7TnVsBZdQyLWCLkafSxmaDq0OK+eR2Ptyo9WR5dhKM+qZy+0g&#10;0yTJpNU98UKnPT532HzXR6ugntJK+2pf3X/6l9vT9m1DE85KXV4smycQEZf4F4ZffEaHkpkO7kgm&#10;iEEBPxIVpBnzs/uY3PBxUJDdZSDLQv7HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Mv1JZU8CAAD3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAx++u6NwAAAAGAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="51B154D3" id="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:400.7pt;margin-top:3.85pt;width:451.9pt;height:19.4pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGROd5fAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZHFvz1NWibSEerfwxEO3KcHxe4Xde2AhLpjH1cCG47rHJ3ykhqaisIcoWYP/&#10;9R49yePEIpeSBletouHnhnlBif5icZavy/E47WZGxueXQ0T8KWd5yrEbcws4EiUeFsczmOSjPoDS&#10;g3nFqzBPXpHFLEffFeXRH5Db2J0AvCtczOdZDPfRsfhgnx1PxlOh03S+tK/Mu/0IRxz+RzisJZu8&#10;meRONmlamG8iSJXH/FjXfQtwl/MM7e9OOhaneJY6XsfZbwAAAP//AwBQSwMEFAAGAAgAAAAhAN5k&#10;ioTbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoA7QJDdlUCMQFCQlK&#10;P8CJlyQiXkexmyZ8PcsJjqMZzbwpdrPr1URj6DwjXK8SUMS1tx03CIeP56s7UCEatqb3TAgLBdiV&#10;52eFya0/8TtN+9goKeGQG4Q2xiHXOtQtORNWfiAW79OPzkSRY6PtaE5S7np9kySpdqZjWWjNQI8t&#10;1V/7o0N4+l6/Dt4u01u67auMDgtvXjrEy4v54R5UpDn+heEXX9ChFKbKH9kG1SPIkYiQZaDE3Ca3&#10;8qNCWKcb0GWh/9OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGROd5fAIAAGUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDeZIqE2wAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="48AAF8B8" w14:textId="452A1662" w:rsidR="001675BD" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="001675BD">
+                    <w:p w14:paraId="48AAF8B8" w14:textId="4060007B" w:rsidR="001675BD" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="001675BD">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Données qualitatives </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Données qualitatives</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753E30D5" w14:textId="77777777" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
+    <w:p w14:paraId="792C10F4" w14:textId="77777777" w:rsidR="009A3DA3" w:rsidRDefault="009A3DA3" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="69B7762F" w14:textId="347268AE" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4330FDEF" w14:textId="6E34C30F" w:rsidR="00372559" w:rsidRPr="00CC1A36" w:rsidRDefault="00BE6BDE" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="67F19D0D" w14:textId="4CF80D35" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="003A23BA">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41104" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> champ libre vous permet de mettre en avant notamment les points forts, difficultés, opportunités</w:t>
+      </w:r>
+      <w:r w:rsidR="00112948" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, l’impact sur les bénéficiaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41104" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (…) de votre projet (max. </w:t>
+      </w:r>
+      <w:r w:rsidR="00977654" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20 lignes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41104" w:rsidRPr="00CC1A36">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BDB599" w14:textId="19DF0D32" w:rsidR="003F0EB8" w:rsidRDefault="003F0EB8" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4330FDEF" w14:textId="06682BE0" w:rsidR="00372559" w:rsidRDefault="00BE6BDE" w:rsidP="003A23BA">
-      <w:pPr>
+    <w:p w14:paraId="27CAEEA3" w14:textId="38834CC5" w:rsidR="002D3B5E" w:rsidRDefault="002D3B5E" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="6141D59B" w14:textId="1FDA1E4D" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CAEEA3" w14:textId="5132EA06" w:rsidR="002D3B5E" w:rsidRDefault="00977654" w:rsidP="003A23BA">
-      <w:pPr>
+    <w:p w14:paraId="7E40FA00" w14:textId="3FA70B0A" w:rsidR="00BE6BDE" w:rsidRDefault="00BE6BDE" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7DD3D615" w14:textId="18039DEF" w:rsidR="00BE6BDE" w:rsidRDefault="00BE6BDE" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CD81EE" w14:textId="6A8E973E" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A57B9F" w14:textId="2A81AABA" w:rsidR="00372559" w:rsidRDefault="00372559" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718660C9" w14:textId="10E47DAD" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6C4193" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224BC95E" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B249BE" w14:textId="3B755806" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D488A70" w14:textId="24CA8F82" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023DB709" w14:textId="652412FA" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED7C0D2" w14:textId="77777777" w:rsidR="00332D8E" w:rsidRDefault="00332D8E" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683D72FD" w14:textId="77777777" w:rsidR="00332D8E" w:rsidRDefault="00332D8E" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0B4159" w14:textId="77777777" w:rsidR="00332D8E" w:rsidRDefault="00332D8E" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEBA2F5" w14:textId="393731B2" w:rsidR="00CC1A36" w:rsidRDefault="00CC1A36" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D48293C" w14:textId="77777777" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D30E883" w14:textId="7602F3CD" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC55780" w14:textId="62103FC2" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73365383" w14:textId="5F46CDAF" w:rsidR="00E73384" w:rsidRDefault="00E73384" w:rsidP="00E73384">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A371B2" w14:textId="77777777" w:rsidR="00332D8E" w:rsidRDefault="00332D8E" w:rsidP="003A23BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BE366B" w14:textId="24979238" w:rsidR="00F41104" w:rsidRDefault="005A19D9" w:rsidP="009A3DA3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C509D">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CD665B1" wp14:editId="3243D538">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2234565</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596000" cy="2932235"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1408748458" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375990521" name="Image 1" descr="Une image contenant bleu, Graphique, Bleu électrique, capture d’écran&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="26330" b="15751"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596000" cy="2932235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00977654" w:rsidRPr="000C3AC2">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D636546" wp14:editId="79F7DAA7">
-[...213 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02906426" wp14:editId="6E3C7C88">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02906426" wp14:editId="688E1FF1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>44890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1258205515" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7E9C15A0" w14:textId="2830DF1A" w:rsidR="00F41104" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="00F41104">
+                          <w:p w14:paraId="7E9C15A0" w14:textId="0963AE7F" w:rsidR="00F41104" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="00F41104">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Déclaration sur l’honneur  </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Déclaration sur l’honneur</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="02906426" id="_x0000_s1042" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:451.9pt;height:19.4pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy/UllTwIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Te6/U1F+N1MA4phZCY&#10;OiXPslayl2o16kj2rvv1HWl9I02hlL5oNZoz9zM7uWsqw3YKfQk2571OlzNlJRSlXef828vDpxvO&#10;fBC2EAasyvleeX43/fhhUrux6sMGTKGQkRPrx7XL+SYEN84yLzeqEr4DTllSasBKBBJxnRUoavJe&#10;mazf7V5lNWDhEKTynl7vWyWfJv9aKxmetfYqMJNzyi2kE9O5imc2nYjxGoXblPKQhviHLCpRWgp6&#10;cnUvgmBbLH9zVZUSwYMOHQlVBlqXUqUaqJpe9001y41wKtVCzfHu1Cb//9zKp93SLZDaUDs/9nSN&#10;VTQaq/il/FiTmrU/NUs1gUl6HF0PbnsD6qkkXX94NbhJ3czO1g59+KygYvGSc6RhpB6J3aMPFJGg&#10;RwgJ5/jpFvZGxRSM/ao0K4uURnxI1FBzg2wnaKjF914cIvlKyIjQpTEno0EK+UejAzaaqUSXvzU8&#10;oVNEsOFkWJUW8L2oJhxT1S3+WHVbayw7NKuGiqVNGsWq4tMKiv0CGULLXe/kQ0n9fBQ+LAQSWWkE&#10;tIDhmQ5toM45HG6cbQB/vvce8cQh0nJWE/lz7n9sBSrOzBdL7LrtDYdxW5IwHF33ScBLzepSY7fV&#10;HGgUPVp1J9M14oM5XjVC9Up7OotRSSWspNg5lwGPwjy0S0mbLtVslmC0IU6ER7t0MjqPjY58eWle&#10;BboDqQLR8QmOiyLGb7jVYqOlhdk2gC4T8c59PYyAtitx6PAniOt7KSfU+X81/QUAAP//AwBQSwME&#10;FAAGAAgAAAAhADbLEfLcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;01IoDdlUFYhDxAEREFzdeEki4nUUu0n69ywnOI5mNPMm282uUyMNofWMsFwkoIgrb1uuEd7fnq7u&#10;QIVo2JrOMyGcKMAuPz/LTGr9xK80lrFWUsIhNQhNjH2qdagaciYsfE8s3pcfnIkih1rbwUxS7jq9&#10;SpJb7UzLstCYnh4aqr7Lo0Mox1Vh+uKj2Hz2j+vTy/OeR5oQLy/m/T2oSHP8C8MvvqBDLkwHf2Qb&#10;VIcgRyLCZglKzG1yLT8OCOubLeg80//p8x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Mv1JZU8CAAD3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEANssR8twAAAAFAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="02906426" id="_x0000_s1042" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:451.9pt;height:19.4pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA95c40fAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZHFvL1JWibSEerfwxEO3KcHxe4Xde2AhLpjH1cCG47rHJ3ykhqaisIcoWYP/&#10;9R49yePEIpeSBletouHnhnlBif5icZavy/E47WZGxueXQ0T8KWd5yrEbcws4EiUeFsczmOSjPoDS&#10;g3nFqzBPXpHFLEffFeXRH5Db2J0AvCtczOdZDPfRsfhgnx1PxlOh03S+tK/Mu/0IRxz+RzisJZu8&#10;meRONmlamG8iSJXH/FjXfQtwl/MM7e9OOhaneJY6XsfZbwAAAP//AwBQSwMEFAAGAAgAAAAhAI/O&#10;KgLbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU+gPCdlUCMQFCamU&#10;PoATL0lEvI5iN014epYTHEczmvkm302uUyMNofWMsFwkoIgrb1uuEY4fLzf3oEI0bE3nmRBmCrAr&#10;Li9yk1l/5ncaD7FWUsIhMwhNjH2mdagaciYsfE8s3qcfnIkih1rbwZyl3HX6Nkk22pmWZaExPT01&#10;VH0dTg7h+Xv11ns7j/tN2pVbOs68fm0Rr6+mxwdQkab4F4ZffEGHQphKf2IbVIcgRyLCdglKzDS5&#10;kx8lwmqdgi5y/Z+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA95c40fAIAAGUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPzioC2wAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7E9C15A0" w14:textId="2830DF1A" w:rsidR="00F41104" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="00F41104">
+                    <w:p w14:paraId="7E9C15A0" w14:textId="0963AE7F" w:rsidR="00F41104" w:rsidRPr="00CA3C95" w:rsidRDefault="00F41104" w:rsidP="00F41104">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Déclaration sur l’honneur  </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Déclaration sur l’honneur</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A821F9B" w14:textId="18336289" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A364F2" w14:textId="0657EA4E" w:rsidR="00F41104" w:rsidRDefault="00977654" w:rsidP="003A23BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="7224"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="3999347B" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="190332BA" w14:textId="069B46CB" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et prénom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75077179" w14:textId="4854B898" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4515" w:rsidRPr="009C4515" w14:paraId="34854194" w14:textId="77777777" w:rsidTr="00E73384">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="457F2089" w14:textId="21702945" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4515">
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fonction :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="390FF70B" w14:textId="77777777" w:rsidR="009C4515" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03A364F2" w14:textId="0BB9CC69" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00641B3B">
-[...67 lines deleted...]
-    <w:p w14:paraId="5ABDF534" w14:textId="1E6171FA" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="003A23BA">
+    </w:p>
+    <w:p w14:paraId="5ABDF534" w14:textId="68C0ED53" w:rsidR="00F41104" w:rsidRPr="009C4515" w:rsidRDefault="009C4515" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4B4E79DD" w14:textId="5AB8D51D" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="003A23BA">
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4515">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>légalement autorisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73384">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4515">
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à engager l’opérateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, déclare sur l’honneur que les renseignements mentionnés dans le présent rapport d’activités sont exacts et complets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D88AE9" w14:textId="6169F5B0" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C9D3FAF" w14:textId="551C2438" w:rsidR="00F41104" w:rsidRDefault="00F41104" w:rsidP="003A23BA">
-      <w:pPr>
+    <w:p w14:paraId="1F6A3503" w14:textId="0A3D726F" w:rsidR="005403E7" w:rsidRDefault="005403E7" w:rsidP="005403E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Date et signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E8F69D" w14:textId="77777777" w:rsidR="005403E7" w:rsidRDefault="005403E7" w:rsidP="005403E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F01B428" w14:textId="08B377C7" w:rsidR="00F41104" w:rsidRDefault="00977654" w:rsidP="003A23BA">
-      <w:pPr>
+    <w:p w14:paraId="482A5FA8" w14:textId="77777777" w:rsidR="005403E7" w:rsidRDefault="005403E7" w:rsidP="005403E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C143EF">
-[...60 lines deleted...]
-    <w:p w14:paraId="692815E3" w14:textId="77777777" w:rsidR="00977654" w:rsidRDefault="00977654" w:rsidP="003A23BA">
+    </w:p>
+    <w:p w14:paraId="221503BB" w14:textId="2F12070E" w:rsidR="002D3795" w:rsidRDefault="00977654" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...48 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000C3AC2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76989CBA" wp14:editId="496C0E11">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76989CBA" wp14:editId="218CC4EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-6253</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>143608</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5739130" cy="246380"/>
                 <wp:effectExtent l="57150" t="38100" r="52070" b="77470"/>
                 <wp:wrapNone/>
                 <wp:docPr id="669420157" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5739130" cy="246380"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="90000"/>
+                            <a:lumOff val="10000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1206E65B" w14:textId="1EEEEBEB" w:rsidR="002D3795" w:rsidRPr="007037C7" w:rsidRDefault="002D3795" w:rsidP="002D3795">
+                          <w:p w14:paraId="1206E65B" w14:textId="5029FFEC" w:rsidR="002D3795" w:rsidRPr="007037C7" w:rsidRDefault="002D3795" w:rsidP="002D3795">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:ind w:left="426" w:hanging="426"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Protection de la vie privée </w:t>
+                              <w:t>Protection de la vie privée</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="76989CBA" id="_x0000_s1043" style="position:absolute;left:0;text-align:left;margin-left:-.5pt;margin-top:11.3pt;width:451.9pt;height:19.4pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJXGAoUAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Te6/UtTmK8DsYhpRAS&#10;U6fkWdZK9lKtRh3J3nW/viOtb6QplNIXrUZz5n5mJ3dNZdhOoS/B5rzX6XKmrISitOucf3t5+HTD&#10;mQ/CFsKAVTnfK8/vph8/TGo3Vn3YgCkUMnJi/bh2Od+E4MZZ5uVGVcJ3wClLSg1YiUAirrMCRU3e&#10;K5P1u91RVgMWDkEq7+n1vlXyafKvtZLhWWuvAjM5p9xCOjGdq3hm04kYr1G4TSkPaYh/yKISpaWg&#10;J1f3Igi2xfI3V1UpETzo0JFQZaB1KVWqgarpdd9Us9wIp1It1BzvTm3y/8+tfNot3QKpDbXzY0/X&#10;WEWjsYpfyo81qVn7U7NUE5ikx6vrwW1vQD2VpOsPR4Ob1M3sbO3Qh88KKhYvOUcaRuqR2D36QBEJ&#10;eoSQcI6fbmFvVEzB2K9Ks7JIacSHRA01N8h2goZafO/FIZKvhIwIXRpzMhqkkH80OmCjmUp0+VvD&#10;EzpFBBtOhlVpAd+LasIxVd3ij1W3tcayQ7NqqFjapFGsKj6toNgvkCG03PVOPpTUz0fhw0IgkZVG&#10;QAsYnunQBuqcw+HG2Qbw53vvEU8cIi1nNZE/5/7HVqDizHyxxK7b3nAYtyUJw6vrPgl4qVldauy2&#10;mgONoker7mS6Rnwwx6tGqF5pT2cxKqmElRQ75zLgUZiHdilp06WazRKMNsSJ8GiXTkbnsdGRLy/N&#10;q0B3IFUgOj7BcVHE+A23Wmy0tDDbBtBlIt65r4cR0HYlDh3+BHF9L+WEOv+vpr8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQArwrTS3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8&#10;7RaaDSoybDYaD8SDEY1eu3QEIp0S2gX231tPepy8yXvfV+xXO4iZJt87Rki3CQjixpmeW4T3t6fN&#10;LQgfNBs9OCaEM3nYl5cXhc6NW/iV5jq0IpawzzVCF8KYS+mbjqz2WzcSx+zLTVaHeE6tNJNeYrkd&#10;pEqSTFrdc1zo9EgPHTXf9cki1LOq9Fh9VDef4+Pu/PJ84JkWxOur9XAPItAa/p7hFz+iQxmZju7E&#10;xosBYZNGlYCgVAYi5neJiipHhCzdgSwL+V+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAJXGAoUAIAAPcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQArwrTS3QAAAAgBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#101010 [3024]" stroked="f">
-[...2 lines deleted...]
-                </v:fill>
+              <v:rect w14:anchorId="76989CBA" id="_x0000_s1043" style="position:absolute;left:0;text-align:left;margin-left:-.5pt;margin-top:11.3pt;width:451.9pt;height:19.4pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrhwa5fAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtuGjHwXqn/YPneLAvkhVgilChVpTRB&#10;TaqcjdcGq7bHtQ279Os79sKC0hyqqnvwzvs9M71pjSZb4YMCW9HybECJsBxqZVcV/f5y/+mKkhCZ&#10;rZkGKyq6E4HezD5+mDZuIoawBl0LT9CIDZPGVXQdo5sUReBrYVg4AycsMiV4wyKiflXUnjVo3ehi&#10;OBhcFA342nngIgSk3nVMOsv2pRQ8PkkZRCS6ohhbzK/P7zK9xWzKJivP3FrxfRjsH6IwTFl02pu6&#10;Y5GRjVd/mDKKewgg4xkHU4CUioucA2ZTDt5k87xmTuRcsDjB9WUK/88sf9w+u4XHMjQuTAKCKYtW&#10;epP+GB9pc7F2fbFEGwlH4vnl6LocYU058obji9FVrmZx1HY+xM8CDElART02I9eIbR9CRI8oehBJ&#10;zgJoVd8rrTOSBkDcak+2DFsX22FW1RvzFeqOdj3Ar2sgkrHNHbk8kNF8HqNkJTs7cVAcs81Q3GmR&#10;3Gr7TUii6pz0O3HUP8rkEU1nySQhMeJeaZSj7N12ER2V9rJJTeTh/FvFXjp7BBt7RaMs+Pe86ngI&#10;VXbyGPZJrgmM7bLFZHFvL1NWibSEerfwxEO3KcHxe4Xde2AhLpjH1cCG47rHJ3ykhqaisIcoWYP/&#10;9R49yePEIpeSBletouHnhnlBif5icZavy/E47WZGxueXQ0T8KWd5yrEbcws4EiUeFsczmOSjPoDS&#10;g3nFqzBPXpHFLEffFeXRH5Db2J0AvCtczOdZDPfRsfhgnx1PxlOh03S+tK/Mu/0IRxz+RzisJZu8&#10;meRONmlamG8iSJXH/FjXfQtwl/MM7e9OOhaneJY6XsfZbwAAAP//AwBQSwMEFAAGAAgAAAAhACUa&#10;R9TdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatk6gEmsapEIgNEhKU&#10;HsCJp0mEPY5iN004PcMKlqM/+v+9cj87KyYcQ+9JQbpOQCA13vTUKjh+vqweQISoyWjrCRUsGGBf&#10;XV+VujD+Qh84HWIruIRCoRV0MQ6FlKHp0Omw9gMSZyc/Oh35HFtpRn3hcmdlliS5dLonXuj0gE8d&#10;Nl+Hs1Pw/L15G7xZpvd8a+t7PC5099ordXszP+5ARJzj3zP84jM6VMxU+zOZIKyCVcoqUUGW5SA4&#10;3yYZq9QK8nQDsirlf4HqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOuHBrl8AgAAZQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACUaR9TdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#153e64 [2911]" stroked="f">
                 <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1206E65B" w14:textId="1EEEEBEB" w:rsidR="002D3795" w:rsidRPr="007037C7" w:rsidRDefault="002D3795" w:rsidP="002D3795">
+                    <w:p w14:paraId="1206E65B" w14:textId="5029FFEC" w:rsidR="002D3795" w:rsidRPr="007037C7" w:rsidRDefault="002D3795" w:rsidP="002D3795">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:ind w:left="426" w:hanging="426"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Protection de la vie privée </w:t>
+                        <w:t>Protection de la vie privée</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE332ED" w14:textId="35789063" w:rsidR="002D3795" w:rsidRDefault="002D3795" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4618831A" w14:textId="22FC50EA" w:rsidR="002D3795" w:rsidRDefault="002D3795" w:rsidP="003A23BA">
+    <w:p w14:paraId="4618831A" w14:textId="791D3F93" w:rsidR="002D3795" w:rsidRDefault="002D3795" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4E7FBB" w14:textId="47467C36" w:rsidR="002D3795" w:rsidRDefault="00977654" w:rsidP="003A23BA">
+    <w:p w14:paraId="46C615FC" w14:textId="72045908" w:rsidR="00A2509C" w:rsidRPr="00AA0DF5" w:rsidRDefault="005A19D9" w:rsidP="003A23BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3795">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7617EB78" wp14:editId="37C73971">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0885DE2A" wp14:editId="6A809EE0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>7080885</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7596505" cy="2932430"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1818713559" name="Image 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7596505" cy="2932430"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00977654" w:rsidRPr="002D3795">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7617EB78" wp14:editId="70E73FBA">
+            <wp:extent cx="5760720" cy="1864426"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1562049670" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, ligne&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1562049670" name="Image 1" descr="Une image contenant texte, capture d’écran, Police, ligne&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="1812925"/>
+                      <a:ext cx="5761721" cy="1864750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA795EC" w14:textId="43EBE029" w:rsidR="002D3795" w:rsidRDefault="002D3795" w:rsidP="003A23BA">
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="002D3795" w:rsidRPr="00AA0DF5">
+    <w:sectPr w:rsidR="00A2509C" w:rsidRPr="00AA0DF5" w:rsidSect="005C509D">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03715BB3" w14:textId="77777777" w:rsidR="00EA58ED" w:rsidRDefault="00EA58ED" w:rsidP="00EA58ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="326D52CA" w14:textId="77777777" w:rsidR="00EA58ED" w:rsidRDefault="00EA58ED" w:rsidP="00EA58ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5928,51 +8994,284 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-384646035"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6CD01CA5" w14:textId="77777777" w:rsidR="005C509D" w:rsidRDefault="005C509D">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="5A727EAB" w14:textId="2876B37A" w:rsidR="00CC1A36" w:rsidRPr="00CE1DC0" w:rsidRDefault="00CC1A36">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00CE1DC0">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00CE1DC0">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00CE1DC0">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00CE1DC0">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CE1DC0">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5D8FC3AF" w14:textId="31957DFE" w:rsidR="00EA58ED" w:rsidRDefault="00EA58ED" w:rsidP="00EA58ED">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="3708"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3C2760AE" w14:textId="77777777" w:rsidR="00EA58ED" w:rsidRDefault="00EA58ED" w:rsidP="00EA58ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5537FF87" w14:textId="77777777" w:rsidR="00EA58ED" w:rsidRDefault="00EA58ED" w:rsidP="00EA58ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="532F8197" w14:textId="608B5F09" w:rsidR="005C509D" w:rsidRDefault="00332D8E">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FB187B4" wp14:editId="4911FA61">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-411480</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7482840" cy="10614660"/>
+              <wp:effectExtent l="38100" t="38100" r="41910" b="34290"/>
+              <wp:wrapNone/>
+              <wp:docPr id="857149985" name="Rectangle 26"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7482840" cy="10614660"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="76200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="50000"/>
+                            <a:lumOff val="50000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="5F8EE8C5" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-32.4pt;width:589.2pt;height:835.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBNr/amgIAAKUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/VajpNaWUdWolSV&#10;0jRqUuVMWMgiAUMBe+3++g6wXrtJ1UNVH9YwH29mHjNzcbk1mmyEDwpsQ+uTCSXCcmiVfWno98eb&#10;D+eUhMhsyzRY0dCdCPRy+f7dRe8WYgod6FZ4giA2LHrX0C5Gt6iqwDthWDgBJywqJXjDIl79S9V6&#10;1iO60dV0MplXPfjWeeAiBJReFyVdZnwpBY9fpQwiEt1QzC3mr8/f5/Stlhds8eKZ6xQf0mD/kIVh&#10;ymLQEeqaRUbWXr2BMop7CCDjCQdTgZSKi1wDVlNPXlXz0DEnci1ITnAjTeH/wfK7zYO790hD78Ii&#10;4DFVsZXepH/Mj2wzWbuRLLGNhKPwbHY+PZ8hpxx19WRez+bzzGd18Hc+xE8CDEmHhnp8jswS29yG&#10;iDHRdG+Swlm4UVrnJ9GW9Bhjjm+cPQJo1SZtssvdIa60JxuG7xq302yj1+YLtEV2OsFfeV0UYw+8&#10;EmPkESXncRQAddqi8MBIPsWdFim6tt+EJKpFDkrcEajEYJwLG+uSdsdaUcR1Sill9CZ0BkzIEusb&#10;sQeANAiHUvfYBWawT64i9/roPJD2N+fRI0cGG0dnoyz4kv7vABqrGiIX+z1JhZrE0jO0u3tPPJRJ&#10;C47fKHz7WxbiPfM4WtgwuC7iV/xIDfjGMJwo6cD//JM82WPHo5aSHke1oeHHmnlBif5scRY+1rPU&#10;hzFfZqdnU7z4Y83zscauzRVg19S4mBzPx2Qf9f4oPZgn3CqrFBVVzHKM3VAe/f5yFcsKwb3ExWqV&#10;zXCeHYu39sHxBJ5YTb39uH1i3g0DEHF47mA/1mzxag6KbfK0sFpHkCoPyYHXgW/cBbmNhr2Vls3x&#10;PVsdtuvyFwAAAP//AwBQSwMEFAAGAAgAAAAhANurTqfhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FKw0AQhu+C77CM4K3dVEoMaTZFKhWEItio9LjNjklqdjZmN2369k5P9TbDP/zzfdlytK04&#10;Yu8bRwpm0wgEUulMQ5WCj2I9SUD4oMno1hEqOKOHZX57k+nUuBO943EbKsEl5FOtoA6hS6X0ZY1W&#10;+6nrkDj7dr3Vgde+kqbXJy63rXyIolha3RB/qHWHqxrLn+1gFbydd2v67TefL8/Dq6Gv1eGwKQql&#10;7u/GpwWIgGO4HsMFn9EhZ6a9G8h40SpgkaBgEs9Z4BLPHpM5iD1PcRQnIPNM/lfI/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBBNr/amgIAAKUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbq06n4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="#4e95d9 [1631]" strokeweight="6pt">
+              <w10:wrap anchorx="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12BE39EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDE40F74"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6589,157 +9888,201 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1251348746">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="303387825">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2018457432">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1005940852">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="866941778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="454181614">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="210"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009934DF"/>
+    <w:rsid w:val="00012F95"/>
     <w:rsid w:val="00017B9B"/>
     <w:rsid w:val="0003655B"/>
+    <w:rsid w:val="00065E04"/>
+    <w:rsid w:val="000725AB"/>
     <w:rsid w:val="000C3AC2"/>
     <w:rsid w:val="00112948"/>
     <w:rsid w:val="00140EF1"/>
     <w:rsid w:val="001675BD"/>
     <w:rsid w:val="00204CD2"/>
     <w:rsid w:val="00212ACB"/>
     <w:rsid w:val="00224966"/>
+    <w:rsid w:val="00253C17"/>
     <w:rsid w:val="00264160"/>
+    <w:rsid w:val="002833C7"/>
     <w:rsid w:val="002B5E1D"/>
     <w:rsid w:val="002C4AB1"/>
+    <w:rsid w:val="002D18A2"/>
     <w:rsid w:val="002D3795"/>
     <w:rsid w:val="002D3B5E"/>
     <w:rsid w:val="002D7F74"/>
+    <w:rsid w:val="00304793"/>
+    <w:rsid w:val="00332D8E"/>
+    <w:rsid w:val="00334E7F"/>
     <w:rsid w:val="0035719D"/>
     <w:rsid w:val="0036199D"/>
     <w:rsid w:val="00372559"/>
     <w:rsid w:val="00375B99"/>
     <w:rsid w:val="003A23BA"/>
+    <w:rsid w:val="003E1913"/>
     <w:rsid w:val="003E717F"/>
     <w:rsid w:val="003F080F"/>
     <w:rsid w:val="003F0EB8"/>
+    <w:rsid w:val="00435652"/>
     <w:rsid w:val="00474EB8"/>
     <w:rsid w:val="004B672C"/>
+    <w:rsid w:val="004E38E7"/>
+    <w:rsid w:val="005403E7"/>
     <w:rsid w:val="00542F6F"/>
     <w:rsid w:val="0059569F"/>
+    <w:rsid w:val="005A19D9"/>
     <w:rsid w:val="005B20BA"/>
+    <w:rsid w:val="005C509D"/>
     <w:rsid w:val="005F70FF"/>
     <w:rsid w:val="006016A8"/>
     <w:rsid w:val="0060272D"/>
     <w:rsid w:val="00612B84"/>
     <w:rsid w:val="006172B5"/>
     <w:rsid w:val="0062411B"/>
     <w:rsid w:val="0063142E"/>
     <w:rsid w:val="006915CE"/>
+    <w:rsid w:val="006F0AB7"/>
     <w:rsid w:val="007037C7"/>
     <w:rsid w:val="00780684"/>
+    <w:rsid w:val="007B44DA"/>
+    <w:rsid w:val="00800BE1"/>
     <w:rsid w:val="00820985"/>
     <w:rsid w:val="00826D1C"/>
     <w:rsid w:val="008D515F"/>
+    <w:rsid w:val="008F5E0C"/>
+    <w:rsid w:val="00927E1D"/>
     <w:rsid w:val="00977654"/>
     <w:rsid w:val="0099315E"/>
     <w:rsid w:val="009934DF"/>
     <w:rsid w:val="009A0DFD"/>
+    <w:rsid w:val="009A3DA3"/>
     <w:rsid w:val="009B4D41"/>
     <w:rsid w:val="009B5153"/>
+    <w:rsid w:val="009C4515"/>
     <w:rsid w:val="009D2ED0"/>
     <w:rsid w:val="009D599E"/>
     <w:rsid w:val="00A125EA"/>
+    <w:rsid w:val="00A146CF"/>
+    <w:rsid w:val="00A2509C"/>
     <w:rsid w:val="00A61C1E"/>
     <w:rsid w:val="00AA0DF5"/>
     <w:rsid w:val="00B46F1B"/>
     <w:rsid w:val="00B87B6A"/>
     <w:rsid w:val="00BA765A"/>
     <w:rsid w:val="00BB6D9C"/>
     <w:rsid w:val="00BD0959"/>
+    <w:rsid w:val="00BD794A"/>
     <w:rsid w:val="00BE6BDE"/>
+    <w:rsid w:val="00BF1C9E"/>
     <w:rsid w:val="00C4419D"/>
     <w:rsid w:val="00C45F15"/>
     <w:rsid w:val="00C4691F"/>
     <w:rsid w:val="00CA3C95"/>
+    <w:rsid w:val="00CC1A36"/>
     <w:rsid w:val="00CD4698"/>
+    <w:rsid w:val="00CE1DC0"/>
     <w:rsid w:val="00D02449"/>
+    <w:rsid w:val="00D20D89"/>
+    <w:rsid w:val="00D479B2"/>
     <w:rsid w:val="00D541FB"/>
     <w:rsid w:val="00DF2FFD"/>
     <w:rsid w:val="00E043F0"/>
     <w:rsid w:val="00E06342"/>
+    <w:rsid w:val="00E73384"/>
     <w:rsid w:val="00E92F9F"/>
+    <w:rsid w:val="00EA58ED"/>
     <w:rsid w:val="00EC0A82"/>
+    <w:rsid w:val="00EC4DED"/>
     <w:rsid w:val="00EF1C91"/>
     <w:rsid w:val="00F41104"/>
     <w:rsid w:val="00F45ED3"/>
     <w:rsid w:val="00F821F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0EA46383"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AC473910-5A30-4475-86EF-9CBC8272E723}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -8035,91 +11378,3208 @@
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00140EF1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00140EF1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA58ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA58ED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA58ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA58ED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="SansinterligneCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC1A36"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SansinterligneCar">
+    <w:name w:val="Sans interligne Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sansinterligne"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CC1A36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fr-BE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="690423061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1776245861">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="colorful" pri="10200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst/>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="70000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful2" csCatId="colorful" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{471617C2-98C1-41DC-BE09-15CA69BC784A}">
+      <dgm:prSet phldrT="[Texte]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>1 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>inexistante</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6FAD18AD-626E-4D3C-BBB0-F76491C15EC2}" type="parTrans" cxnId="{4F1E1692-EB74-445C-9471-3E8F3BDB8AA4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}" type="sibTrans" cxnId="{4F1E1692-EB74-445C-9471-3E8F3BDB8AA4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F7317CD4-441C-4C5C-BAD2-AE8CA91EA637}">
+      <dgm:prSet phldrT="[Texte]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>4 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>bonne</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6440E125-39E5-4EA7-8A45-ECBEFBAA0D42}" type="parTrans" cxnId="{76590B7C-12B0-4897-8F41-69CCE233CD20}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}" type="sibTrans" cxnId="{76590B7C-12B0-4897-8F41-69CCE233CD20}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D764461E-A86D-436D-B036-8866682E14B8}">
+      <dgm:prSet phldrT="[Texte]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>5 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>excellente</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5E10CB7F-CA77-47D3-833D-F065757930FA}" type="parTrans" cxnId="{574C4594-48C8-471D-AC82-E3C8C752C4E6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{308D9F99-CC95-4B89-A0FC-392183AED6AD}" type="sibTrans" cxnId="{574C4594-48C8-471D-AC82-E3C8C752C4E6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E12CB8DB-9F82-4487-8701-75324FB5B933}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>3 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>moyenne</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1D72C5B9-AC4A-4250-9466-0129C93ACCD4}" type="parTrans" cxnId="{9FA0EBB0-475F-4631-9F27-EFF0108CA019}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{93C7CE33-3D0B-4301-829B-4BAB8940866C}" type="sibTrans" cxnId="{9FA0EBB0-475F-4631-9F27-EFF0108CA019}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1EC36177-036C-4402-825B-8FCCA0F40415}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>2 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE"/>
+            <a:t>faible</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4AC8014E-12B6-42CE-8CFD-EF91C3920617}" type="parTrans" cxnId="{7BBD9AB5-CD52-47AD-8FE8-C996C5684893}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}" type="sibTrans" cxnId="{7BBD9AB5-CD52-47AD-8FE8-C996C5684893}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="fr-BE"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" type="pres">
+      <dgm:prSet presAssocID="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5F7AE26E-685C-4BAE-927B-CC16921CE73B}" type="pres">
+      <dgm:prSet presAssocID="{471617C2-98C1-41DC-BE09-15CA69BC784A}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{99A90760-177C-40CB-B048-22C107B1A7BA}" type="pres">
+      <dgm:prSet presAssocID="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="4" custLinFactNeighborX="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{34CC685D-E71A-4E5C-B3DC-DADEA55C97F9}" type="pres">
+      <dgm:prSet presAssocID="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}" presName="connectorText" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B445C768-8195-4F70-A975-4D08E76B32BD}" type="pres">
+      <dgm:prSet presAssocID="{1EC36177-036C-4402-825B-8FCCA0F40415}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B114B187-4B4F-472B-BDA8-0486BF5EC42F}" type="pres">
+      <dgm:prSet presAssocID="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AEFD302C-F4B8-4F1E-BFD2-FC6372B6B04A}" type="pres">
+      <dgm:prSet presAssocID="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}" presName="connectorText" presStyleLbl="sibTrans2D1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{088F0D12-1588-41D3-A435-FECBA7A91EF2}" type="pres">
+      <dgm:prSet presAssocID="{E12CB8DB-9F82-4487-8701-75324FB5B933}" presName="node" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0D5F0FA7-7B40-422E-B5D4-B33B5F979639}" type="pres">
+      <dgm:prSet presAssocID="{93C7CE33-3D0B-4301-829B-4BAB8940866C}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{81C531C4-5F6B-4467-B057-E416F9732E16}" type="pres">
+      <dgm:prSet presAssocID="{93C7CE33-3D0B-4301-829B-4BAB8940866C}" presName="connectorText" presStyleLbl="sibTrans2D1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8156C347-D644-4B77-9341-D3C98C8754FA}" type="pres">
+      <dgm:prSet presAssocID="{F7317CD4-441C-4C5C-BAD2-AE8CA91EA637}" presName="node" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A4396CE1-C702-4CA2-935A-C365DE44C634}" type="pres">
+      <dgm:prSet presAssocID="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FAF348FA-19BC-42CA-ABC2-B7502C409B37}" type="pres">
+      <dgm:prSet presAssocID="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}" presName="connectorText" presStyleLbl="sibTrans2D1" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E0D94DEF-610D-4CEA-B052-63822BC2DE18}" type="pres">
+      <dgm:prSet presAssocID="{D764461E-A86D-436D-B036-8866682E14B8}" presName="node" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{CBDB4206-4193-44D6-BA7E-ED639564709E}" type="presOf" srcId="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}" destId="{B114B187-4B4F-472B-BDA8-0486BF5EC42F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{A5F88B0C-5E2B-4042-9684-C12D5D354A56}" type="presOf" srcId="{93C7CE33-3D0B-4301-829B-4BAB8940866C}" destId="{0D5F0FA7-7B40-422E-B5D4-B33B5F979639}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{D0734914-5577-4236-8F59-07A3AF08A779}" type="presOf" srcId="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}" destId="{34CC685D-E71A-4E5C-B3DC-DADEA55C97F9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{3048791E-472C-413F-BB38-F33959D1667B}" type="presOf" srcId="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}" destId="{A4396CE1-C702-4CA2-935A-C365DE44C634}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{5A04BD5D-C5CC-425F-8A83-96D0F9761F75}" type="presOf" srcId="{471617C2-98C1-41DC-BE09-15CA69BC784A}" destId="{5F7AE26E-685C-4BAE-927B-CC16921CE73B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{88CD846A-DCB0-4CAE-8670-DF542453657E}" type="presOf" srcId="{D764461E-A86D-436D-B036-8866682E14B8}" destId="{E0D94DEF-610D-4CEA-B052-63822BC2DE18}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{8862695A-3BB7-4D65-B7E5-44EB8E3B9AA7}" type="presOf" srcId="{F7317CD4-441C-4C5C-BAD2-AE8CA91EA637}" destId="{8156C347-D644-4B77-9341-D3C98C8754FA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{76590B7C-12B0-4897-8F41-69CCE233CD20}" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{F7317CD4-441C-4C5C-BAD2-AE8CA91EA637}" srcOrd="3" destOrd="0" parTransId="{6440E125-39E5-4EA7-8A45-ECBEFBAA0D42}" sibTransId="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}"/>
+    <dgm:cxn modelId="{4F1E1692-EB74-445C-9471-3E8F3BDB8AA4}" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{471617C2-98C1-41DC-BE09-15CA69BC784A}" srcOrd="0" destOrd="0" parTransId="{6FAD18AD-626E-4D3C-BBB0-F76491C15EC2}" sibTransId="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}"/>
+    <dgm:cxn modelId="{574C4594-48C8-471D-AC82-E3C8C752C4E6}" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{D764461E-A86D-436D-B036-8866682E14B8}" srcOrd="4" destOrd="0" parTransId="{5E10CB7F-CA77-47D3-833D-F065757930FA}" sibTransId="{308D9F99-CC95-4B89-A0FC-392183AED6AD}"/>
+    <dgm:cxn modelId="{E88DD2A3-DF1C-44FB-8B83-7A0FEFCC4C94}" type="presOf" srcId="{CE15FD69-9990-49A7-8E2A-D370B7A36AB9}" destId="{FAF348FA-19BC-42CA-ABC2-B7502C409B37}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{D1A822A8-59EB-417D-BB9E-8B2B158EEB94}" type="presOf" srcId="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}" destId="{AEFD302C-F4B8-4F1E-BFD2-FC6372B6B04A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{9FA0EBB0-475F-4631-9F27-EFF0108CA019}" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{E12CB8DB-9F82-4487-8701-75324FB5B933}" srcOrd="2" destOrd="0" parTransId="{1D72C5B9-AC4A-4250-9466-0129C93ACCD4}" sibTransId="{93C7CE33-3D0B-4301-829B-4BAB8940866C}"/>
+    <dgm:cxn modelId="{7BBD9AB5-CD52-47AD-8FE8-C996C5684893}" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{1EC36177-036C-4402-825B-8FCCA0F40415}" srcOrd="1" destOrd="0" parTransId="{4AC8014E-12B6-42CE-8CFD-EF91C3920617}" sibTransId="{D7BA0534-D710-4CDC-9F3E-CCBBB894948C}"/>
+    <dgm:cxn modelId="{70E62EC0-A103-4D99-B078-4382114561E2}" type="presOf" srcId="{C7C0D374-90C1-416F-8FE6-EA8CC0E8D141}" destId="{99A90760-177C-40CB-B048-22C107B1A7BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{043549E5-1F26-4B93-BB58-906E5FBC6625}" type="presOf" srcId="{1EC36177-036C-4402-825B-8FCCA0F40415}" destId="{B445C768-8195-4F70-A975-4D08E76B32BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{DB6236E9-4DFE-4222-9CB3-30CE961F555C}" type="presOf" srcId="{93C7CE33-3D0B-4301-829B-4BAB8940866C}" destId="{81C531C4-5F6B-4467-B057-E416F9732E16}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{57A83EED-82B6-4A4F-A46E-35CA4A2B04D6}" type="presOf" srcId="{6B6EA641-AAA5-4E05-83F5-2E15FED50BA5}" destId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{24FDBCF2-9969-4944-A285-946AB63199BF}" type="presOf" srcId="{E12CB8DB-9F82-4487-8701-75324FB5B933}" destId="{088F0D12-1588-41D3-A435-FECBA7A91EF2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{728C6CC1-2776-4638-8D56-0821EC53F6EE}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{5F7AE26E-685C-4BAE-927B-CC16921CE73B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{45576815-556B-4ADA-9EB2-152157620E0E}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{99A90760-177C-40CB-B048-22C107B1A7BA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{EA6C1DB8-69EA-4CFB-873E-FEF66B8DCEBC}" type="presParOf" srcId="{99A90760-177C-40CB-B048-22C107B1A7BA}" destId="{34CC685D-E71A-4E5C-B3DC-DADEA55C97F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{9F1AB2B5-3727-4DD5-B790-6C9935BB5A00}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{B445C768-8195-4F70-A975-4D08E76B32BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{78892463-08D4-495D-93B3-EC887CA31C1A}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{B114B187-4B4F-472B-BDA8-0486BF5EC42F}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{A423FB61-DFF2-4ED1-913A-B1788CED387B}" type="presParOf" srcId="{B114B187-4B4F-472B-BDA8-0486BF5EC42F}" destId="{AEFD302C-F4B8-4F1E-BFD2-FC6372B6B04A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{6BB35849-9A88-4034-8D98-23C59DF036E1}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{088F0D12-1588-41D3-A435-FECBA7A91EF2}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{CA0EF900-401F-4E5B-8DC2-80C693B18ECF}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{0D5F0FA7-7B40-422E-B5D4-B33B5F979639}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{A24EEF5A-16BA-4191-AC65-E215F1A7A425}" type="presParOf" srcId="{0D5F0FA7-7B40-422E-B5D4-B33B5F979639}" destId="{81C531C4-5F6B-4467-B057-E416F9732E16}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{53E94CAB-89AF-426E-B2E5-12C553D0877B}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{8156C347-D644-4B77-9341-D3C98C8754FA}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{80212664-F0BA-4853-B7D7-0F29650BDA14}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{A4396CE1-C702-4CA2-935A-C365DE44C634}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{F1AF06B0-D4BE-4BDB-A765-8C342C7934BE}" type="presParOf" srcId="{A4396CE1-C702-4CA2-935A-C365DE44C634}" destId="{FAF348FA-19BC-42CA-ABC2-B7502C409B37}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+    <dgm:cxn modelId="{11BBF9FF-23CF-4E37-A05B-19EFBE92133A}" type="presParOf" srcId="{0C47FFFF-2912-4584-8063-5FD62772A8F5}" destId="{E0D94DEF-610D-4CEA-B052-63822BC2DE18}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{5F7AE26E-685C-4BAE-927B-CC16921CE73B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2678" y="0"/>
+          <a:ext cx="830460" cy="368134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="34290" rIns="34290" bIns="34290" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>1 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>inexistante</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="13460" y="10782"/>
+        <a:ext cx="808896" cy="346570"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{99A90760-177C-40CB-B048-22C107B1A7BA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="916185" y="81090"/>
+          <a:ext cx="176057" cy="205954"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 60000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="311150">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="fr-BE" sz="700" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="916185" y="122281"/>
+        <a:ext cx="123240" cy="123572"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{B445C768-8195-4F70-A975-4D08E76B32BD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1165324" y="0"/>
+          <a:ext cx="830460" cy="368134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="1610903"/>
+            <a:satOff val="-4623"/>
+            <a:lumOff val="-7402"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="34290" rIns="34290" bIns="34290" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>2 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>faible</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1176106" y="10782"/>
+        <a:ext cx="808896" cy="346570"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{B114B187-4B4F-472B-BDA8-0486BF5EC42F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2078831" y="81090"/>
+          <a:ext cx="176057" cy="205954"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 60000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="2147871"/>
+            <a:satOff val="-6164"/>
+            <a:lumOff val="-9870"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="311150">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="fr-BE" sz="700" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2078831" y="122281"/>
+        <a:ext cx="123240" cy="123572"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{088F0D12-1588-41D3-A435-FECBA7A91EF2}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2327969" y="0"/>
+          <a:ext cx="830460" cy="368134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="3221807"/>
+            <a:satOff val="-9246"/>
+            <a:lumOff val="-14805"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="34290" rIns="34290" bIns="34290" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>3 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>moyenne</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2338751" y="10782"/>
+        <a:ext cx="808896" cy="346570"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{0D5F0FA7-7B40-422E-B5D4-B33B5F979639}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3241476" y="81090"/>
+          <a:ext cx="176057" cy="205954"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 60000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="4295743"/>
+            <a:satOff val="-12329"/>
+            <a:lumOff val="-19739"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="311150">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="fr-BE" sz="700" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3241476" y="122281"/>
+        <a:ext cx="123240" cy="123572"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8156C347-D644-4B77-9341-D3C98C8754FA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3490614" y="0"/>
+          <a:ext cx="830460" cy="368134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="4832710"/>
+            <a:satOff val="-13870"/>
+            <a:lumOff val="-22207"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="34290" rIns="34290" bIns="34290" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>4 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>bonne</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3501396" y="10782"/>
+        <a:ext cx="808896" cy="346570"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{A4396CE1-C702-4CA2-935A-C365DE44C634}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4404121" y="81090"/>
+          <a:ext cx="176057" cy="205954"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 60000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="6443614"/>
+            <a:satOff val="-18493"/>
+            <a:lumOff val="-29609"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="311150">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="fr-BE" sz="700" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4404121" y="122281"/>
+        <a:ext cx="123240" cy="123572"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E0D94DEF-610D-4CEA-B052-63822BC2DE18}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4653260" y="0"/>
+          <a:ext cx="830460" cy="368134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="6443614"/>
+            <a:satOff val="-18493"/>
+            <a:lumOff val="-29609"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="34290" tIns="34290" rIns="34290" bIns="34290" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>5 =</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="fr-BE" sz="900" kern="1200"/>
+            <a:t>excellente</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4664042" y="10782"/>
+        <a:ext cx="808896" cy="346570"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/process1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="1000"/>
+    <dgm:cat type="convert" pri="15000"/>
+  </dgm:catLst>
+  <dgm:sampData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin"/>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" ptType="node" refType="w"/>
+      <dgm:constr type="h" for="ch" ptType="node" op="equ"/>
+      <dgm:constr type="primFontSz" for="ch" ptType="node" op="equ" val="65"/>
+      <dgm:constr type="w" for="ch" ptType="sibTrans" refType="w" refFor="ch" refPtType="node" op="equ" fact="0.4"/>
+      <dgm:constr type="h" for="ch" ptType="sibTrans" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="connectorText" op="equ" val="55"/>
+      <dgm:constr type="primFontSz" for="des" forName="connectorText" refType="primFontSz" refFor="ch" refPtType="node" op="lte" fact="0.8"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="nodesForEach" axis="ch" ptType="node">
+      <dgm:layoutNode name="node">
+        <dgm:varLst>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+          <dgm:adjLst>
+            <dgm:adj idx="1" val="0.1"/>
+          </dgm:adjLst>
+        </dgm:shape>
+        <dgm:presOf axis="desOrSelf" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="h" refType="w" fact="0.6"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="18" fact="NaN" max="NaN"/>
+          <dgm:rule type="h" val="NaN" fact="1.5" max="NaN"/>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="conn">
+            <dgm:param type="begPts" val="auto"/>
+            <dgm:param type="endPts" val="auto"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst>
+            <dgm:constr type="h" refType="w" fact="0.62"/>
+            <dgm:constr type="connDist"/>
+            <dgm:constr type="begPad" refType="connDist" fact="0.25"/>
+            <dgm:constr type="endPad" refType="connDist" fact="0.22"/>
+          </dgm:constrLst>
+          <dgm:ruleLst/>
+          <dgm:layoutNode name="connectorText">
+            <dgm:alg type="tx">
+              <dgm:param type="autoTxRot" val="grav"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" hideGeom="1">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="self"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg"/>
+              <dgm:constr type="rMarg"/>
+              <dgm:constr type="tMarg"/>
+              <dgm:constr type="bMarg"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8413,76 +14873,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B9305F7-FE94-4C59-AF33-76E454C5C3C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2228</Characters>
+  <Pages>6</Pages>
+  <Words>581</Words>
+  <Characters>3201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2627</CharactersWithSpaces>
+  <CharactersWithSpaces>3775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VAN DRIESSCHE Laurent</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>