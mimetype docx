--- v0 (2025-11-06)
+++ v1 (2026-04-28)
@@ -72,51 +72,91 @@
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>(à renvoyer : SPW Intérieur action sociale – Avenue Gouverneur Bovesse 100 – 5100 Jambes)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renvoyer : SPW Intérieur action sociale – Avenue Gouverneur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Bovesse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 – 5100 Jambes)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715E3386" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45EB95E3" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6830"/>
         </w:tabs>
         <w:rPr>
@@ -224,139 +264,166 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Visa</w:t>
       </w:r>
       <w:r w:rsidR="00976D12">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB542B5" w14:textId="41FBD4BF" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
+    <w:p w14:paraId="0FB542B5" w14:textId="615973AE" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Domaine fonctionnel : </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="37CCDFBD" w14:textId="06535020" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
+      <w:r w:rsidR="00532CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>094.069</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CCDFBD" w14:textId="68647709" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:r w:rsidR="00976D12">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="49B02229" w14:textId="3EC53A40" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
+      <w:r w:rsidR="00532CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17.094</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B02229" w14:textId="2B9DCE79" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet de la créance : </w:t>
       </w:r>
       <w:r w:rsidR="00EC6D1E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Subvention agrément Organisme de Médiation</w:t>
+        <w:t xml:space="preserve">Subvention </w:t>
+      </w:r>
+      <w:r w:rsidR="00532CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>« Accueil Gens du voyage »</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A44E11">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dénomination de l’organisme : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051B6A32" w14:textId="1BDFA816" w:rsidR="00E52E12" w:rsidRPr="00A44E11" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -469,411 +536,593 @@
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Je/Nous soussigné(e)(s) ……………………………………………………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53265698" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>agissant en qualité de ………………………………………………………………………………,</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>agissant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en qualité de ………………………………………………………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D4DBEA" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:ind w:left="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>dûment mandaté(e)(s) par l’organisme mentionné ci-dessus,</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dûment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mandaté(e)(s) par l’organisme mentionné ci-dessus,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0105598F" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:ind w:left="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>déclare(ons)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4549633F" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7131E1" w14:textId="3378D9CF" w:rsidR="00E52E12" w:rsidRPr="00697C6F" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00697C6F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">que les frais pris en charge par la subvention se rapportant à la période du </w:t>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00697C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les frais pris en charge par la subvention se rapportant à la période du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>……..…</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76846">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00697C6F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ne font à aucun moment l'objet d'une double subvention ou d'un remboursement ;</w:t>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00697C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font à aucun moment l'objet d'une double subvention ou d'un remboursement ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309342A1" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que toutes les pièces justificatives ainsi que les informations contenues dans le décompte récapitulatif sont sincères, exactes et complètes ;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toutes les pièces justificatives ainsi que les informations contenues dans le décompte récapitulatif sont sincères, exactes et complètes ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6FF5AE" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que les factures présentées ont été acquittées ;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les factures présentées ont été acquittées ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E30C9DD" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que toutes les dépenses déclarées ont été effectuées pour l’accomplissement, par l’organisme précité, de la mission qui fait l’objet de la subvention ;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toutes les dépenses déclarées ont été effectuées pour l’accomplissement, par l’organisme précité, de la mission qui fait l’objet de la subvention ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BCD8DD" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que l’organisme précité:</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’organisme précité:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D844E3" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> n’est pas assujetti à la TVA</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>n’est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas assujetti à la TVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED7B7EB" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> est assujetti ordinaire à la TVA</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assujetti ordinaire à la TVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B7968C" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> est assujetti mixte ou partiel à la TVA ;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assujetti mixte ou partiel à la TVA ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72177384" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que les marchés visés par la subvention ont été réalisés conformément à la législation relative aux marchés publics.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les marchés visés par la subvention ont été réalisés conformément à la législation relative aux marchés publics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B7760F" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D451AD">
-[...5 lines deleted...]
-        <w:t>que l’organisme précité a pris connaissance de l’annexe 2 relative aux dépenses éligibles dans le cadre d’une subvention facultative.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’organisme précité a pris connaissance de l’annexe 2 relative aux dépenses éligibles dans le cadre d’une subvention facultative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0138CE88" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B57E9E8" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B55374" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
@@ -898,161 +1147,179 @@
     <w:p w14:paraId="7588DB68" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E560C56" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Fait à ……………………………….. , le ……………………...</w:t>
+        <w:t>Fait à …………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D451AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. , le ……………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6623F3EA" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C514C73" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25EE9598" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEDBC70" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5762F4D2" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12" w:rsidP="00065C62">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00065C62" w:rsidSect="00065C62">
+        <w:sectPr w:rsidR="00E52E12" w:rsidSect="00065C62">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D451AD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Signature(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A56F7DB" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidRDefault="00E52E12" w:rsidP="00041DF5">
       <w:pPr>
         <w:pStyle w:val="preparation"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FE6BE2" w:rsidRPr="00D451AD" w:rsidSect="00FE6BE2">
+    <w:sectPr w:rsidR="00E52E12" w:rsidRPr="00D451AD" w:rsidSect="00FE6BE2">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BF946E1" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
+    <w:p w14:paraId="3CDB7CD7" w14:textId="77777777" w:rsidR="002033DA" w:rsidRDefault="002033DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C5C75C0" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
+    <w:p w14:paraId="7FF135DC" w14:textId="77777777" w:rsidR="002033DA" w:rsidRDefault="002033DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1158,58 +1425,58 @@
     <w:pPr>
       <w:pStyle w:val="preparation"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="429907CF" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05795D28" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
+    <w:p w14:paraId="73D93F78" w14:textId="77777777" w:rsidR="002033DA" w:rsidRDefault="002033DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="513094A6" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
+    <w:p w14:paraId="65153446" w14:textId="77777777" w:rsidR="002033DA" w:rsidRDefault="002033DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66249083" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AFCF7F0" w14:textId="77777777" w:rsidR="00E52E12" w:rsidRDefault="00E52E12">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
@@ -1356,73 +1623,77 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="15480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="527256948">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F25F40"/>
+    <w:rsid w:val="002033DA"/>
     <w:rsid w:val="0036397E"/>
+    <w:rsid w:val="00532CCC"/>
+    <w:rsid w:val="005D0381"/>
     <w:rsid w:val="00976D12"/>
     <w:rsid w:val="00E52E12"/>
     <w:rsid w:val="00EC6D1E"/>
     <w:rsid w:val="00F25F40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2356,75 +2627,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C4DA1C9-884C-4B9E-BCAA-0854EA7ED9E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>235</Words>
-  <Characters>1294</Characters>
+  <Words>236</Words>
+  <Characters>1302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Déclaration sur l'honneur</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>M.R.W.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1526</CharactersWithSpaces>
+  <CharactersWithSpaces>1535</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Déclaration sur l'honneur</dc:title>
   <dc:subject/>
   <dc:creator>LIEGEOIS Lauranne</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SetDate">