--- v0 (2025-10-22)
+++ v1 (2026-06-15)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9447" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="5057"/>
       </w:tblGrid>
       <w:tr w:rsidR="005244AD" w14:paraId="709B2951" w14:textId="77777777" w:rsidTr="29D0E266">
         <w:tc>
@@ -482,60 +482,58 @@
       </w:r>
       <w:r w:rsidR="0075512E" w:rsidRPr="004A5980">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004157F7" w:rsidRPr="004A5980">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EE6AA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0075512E" w:rsidRPr="004A5980">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pdf</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A5980">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B3548">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="004A5980" w:rsidRPr="004A5980">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38587182" w14:textId="6B22EB8F" w:rsidR="00842DBD" w:rsidRDefault="00642B15" w:rsidP="00FA1B79">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>De m</w:t>
       </w:r>
@@ -796,62 +794,52 @@
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>annexe 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00951899">
         <w:t xml:space="preserve">. Une fois complété, nous vous demandons de le convertir également </w:t>
       </w:r>
       <w:r w:rsidR="00951899" w:rsidRPr="00EE071D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">en fichier </w:t>
       </w:r>
       <w:r w:rsidR="00EE6AA3" w:rsidRPr="00EE071D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>*.</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>*.pdf</w:t>
+      </w:r>
       <w:r w:rsidR="00EE6AA3">
         <w:t xml:space="preserve"> avant expédition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37790E30" w14:textId="5DBB3D61" w:rsidR="00EE6AA3" w:rsidRDefault="00074E50" w:rsidP="00D94E86">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le courrier de décision quant à votre demande de dérogation</w:t>
       </w:r>
       <w:r w:rsidR="00487940">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA0DC5">
         <w:t>sera</w:t>
       </w:r>
       <w:r w:rsidR="00487940">
         <w:t xml:space="preserve"> adressé à la personne </w:t>
       </w:r>
       <w:r w:rsidR="00487940" w:rsidRPr="00EA0DC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -1382,59 +1370,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="62C9E4F1" w14:textId="38D2C981" w:rsidR="001B1CDE" w:rsidRDefault="001C3A85" w:rsidP="00FA1B79">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nous attirons votre attention sur le fait que l’onglet « Source » peut être constitué </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7D20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>de plusieurs pages</w:t>
       </w:r>
       <w:r w:rsidR="004F1046">
         <w:t>. Dans l’exemple de la figure 1, il y a deux pages à consulter</w:t>
       </w:r>
       <w:r w:rsidR="00551B9E">
         <w:t xml:space="preserve"> pour connaître l’ensemble des motifs susceptibles de justifier la couleur pêche d’une parcelle</w:t>
       </w:r>
       <w:r w:rsidR="00630EF8">
-        <w:t xml:space="preserve"> – </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ligne en bas du tableau </w:t>
+        <w:t xml:space="preserve"> – cfr ligne en bas du tableau </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00630EF8">
         <w:t>- .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47453513" w14:textId="3C514A3B" w:rsidR="007D0A7D" w:rsidRDefault="00B4617D" w:rsidP="00AB6493">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15998D6E" wp14:editId="00C75782">
             <wp:extent cx="5687568" cy="3770669"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1270"/>
             <wp:docPr id="4" name="Image 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1828,75 +1808,57 @@
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00EE7230">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EE7230">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CE2E40" w14:textId="77777777" w:rsidR="000133AD" w:rsidRDefault="000133AD" w:rsidP="00FA1B79">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68496EEA" w14:textId="234FF01E" w:rsidR="000133AD" w:rsidRDefault="000133AD" w:rsidP="00FA1B79">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F14443">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Cat.I</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Cat.I et Cat.II</w:t>
+      </w:r>
       <w:r>
         <w:t> : Il convient de cocher si le motif relève de données de catégorie I ou II tel que mentionné dans la colonne « Cat</w:t>
       </w:r>
       <w:r w:rsidR="00F14443">
         <w:t>ég</w:t>
       </w:r>
       <w:r>
         <w:t>orie » du tableau « Source</w:t>
       </w:r>
       <w:r w:rsidR="00F14443">
         <w:t> » accessible via la BDES</w:t>
       </w:r>
       <w:r w:rsidR="00EE7230">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00EE7230">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EE7230">
         <w:instrText xml:space="preserve"> REF _Ref68770124 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FA1B79">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00EE7230">
@@ -2079,188 +2041,165 @@
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342838E9" w14:textId="77777777" w:rsidR="00846243" w:rsidRPr="00846243" w:rsidRDefault="00846243" w:rsidP="00846243">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="480"/>
         <w:ind w:left="284" w:right="-141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F61A9E1" w14:textId="7C407086" w:rsidR="009701B0" w:rsidRDefault="00E53D7C" w:rsidP="00903F00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="600" w:after="720"/>
         <w:ind w:left="425" w:right="-142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006B592A">
-        <w:t xml:space="preserve">Tous les travaux soumis </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> permis d’urbanisme ne </w:t>
+        <w:t xml:space="preserve">Tous les travaux soumis à permis d’urbanisme ne </w:t>
       </w:r>
       <w:r w:rsidR="000D7A51" w:rsidRPr="006B592A">
         <w:t>génère</w:t>
       </w:r>
       <w:r w:rsidR="007B421B" w:rsidRPr="006B592A">
         <w:t>nt</w:t>
       </w:r>
       <w:r w:rsidR="000D7A51" w:rsidRPr="006B592A">
         <w:t xml:space="preserve"> pas </w:t>
       </w:r>
       <w:r w:rsidR="007B421B" w:rsidRPr="006B592A">
         <w:t xml:space="preserve">des </w:t>
       </w:r>
       <w:r w:rsidR="000D7A51" w:rsidRPr="006B592A">
         <w:t>obligations</w:t>
       </w:r>
       <w:r w:rsidR="007B421B" w:rsidRPr="006B592A">
         <w:t xml:space="preserve"> en lien avec le décret sols</w:t>
       </w:r>
       <w:r w:rsidR="00B3693A">
         <w:t xml:space="preserve"> dans le cadre d’une demande de permis sur terrain </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B3693A">
         <w:t>pêche</w:t>
       </w:r>
       <w:r w:rsidR="007B421B" w:rsidRPr="006B592A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B34F6">
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005B34F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B421B" w:rsidRPr="006B592A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B592A">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00BD0B38">
         <w:t>’ensemble des t</w:t>
       </w:r>
       <w:r w:rsidR="006B592A">
         <w:t xml:space="preserve">ravaux </w:t>
       </w:r>
       <w:r w:rsidR="00C035E9">
-        <w:t xml:space="preserve">soumis </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> permis d’urbanisme </w:t>
+        <w:t xml:space="preserve">soumis à permis d’urbanisme </w:t>
       </w:r>
       <w:r w:rsidR="00BD0B38">
         <w:t>est</w:t>
       </w:r>
       <w:r w:rsidR="00C035E9">
         <w:t xml:space="preserve"> listé</w:t>
       </w:r>
       <w:r w:rsidR="00BD0B38">
         <w:t xml:space="preserve"> et détaillé</w:t>
       </w:r>
       <w:r w:rsidR="00C035E9">
         <w:t xml:space="preserve"> à l’article </w:t>
       </w:r>
       <w:r w:rsidR="004433A6">
-        <w:t xml:space="preserve">D.IV.4 du </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>D.IV.4 du CoDT</w:t>
+      </w:r>
       <w:r w:rsidR="004433A6">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00EE7A2B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005B34F6">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00AF4A94">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00AF4A94">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AF4A94">
         <w:instrText xml:space="preserve"> REF _Ref70078591 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE1643">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AF4A94">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002276CC">
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r w:rsidR="002276CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AF4A94">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001F6238">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00470B90">
         <w:t xml:space="preserve">distingue les travaux soumis </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B5C44">
         <w:t>à</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00470B90">
         <w:t xml:space="preserve"> permis d’urbanisme générant des obligations du décret Sols </w:t>
       </w:r>
       <w:r w:rsidR="00BD0B38">
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidR="00470B90">
         <w:t xml:space="preserve"> ceux ne générant aucune obligation</w:t>
       </w:r>
       <w:r w:rsidR="00864E9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00864E9A" w:rsidRPr="00A747D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sous réserve qu’ils n</w:t>
       </w:r>
       <w:r w:rsidR="00C41FDA" w:rsidRPr="00A747D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’impliquent pas de changement d’usage du terrain vers un usage plus contraignant</w:t>
@@ -2280,67 +2219,54 @@
       <w:r w:rsidR="005533F1">
         <w:instrText xml:space="preserve"> REF _Ref70078591 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE1643">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="005533F1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002276CC">
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r w:rsidR="002276CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005533F1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005533F1">
         <w:t xml:space="preserve"> ne reprenant que les intitul</w:t>
       </w:r>
       <w:r w:rsidR="00AE1643">
-        <w:t xml:space="preserve">és, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>és, veuillez vous</w:t>
+      </w:r>
       <w:r w:rsidR="000037AF">
-        <w:t xml:space="preserve"> référer au </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pour </w:t>
+        <w:t xml:space="preserve"> référer au CoDT pour </w:t>
       </w:r>
       <w:r w:rsidR="005533F1">
         <w:t>une description détaillée de ces travaux</w:t>
       </w:r>
       <w:r w:rsidR="00903F00">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30676CD8" w14:textId="77777777" w:rsidR="00903F00" w:rsidRPr="00903F00" w:rsidRDefault="00903F00" w:rsidP="00903F00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="600" w:after="720"/>
         <w:ind w:left="425" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:jc w:val="center"/>
@@ -3347,59 +3273,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref70078591"/>
       <w:r>
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>SEQ Tableau \* ARABIC</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002276CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
-        <w:t xml:space="preserve"> : Distinction entre travaux soumis </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> permis d’urbanisme générant ou non des obligations en lien avec le décret sols</w:t>
+        <w:t> : Distinction entre travaux soumis à permis d’urbanisme générant ou non des obligations en lien avec le décret sols</w:t>
       </w:r>
       <w:r w:rsidR="009A260C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5077F4" w14:textId="77777777" w:rsidR="009701B0" w:rsidRPr="00E70E08" w:rsidRDefault="009701B0" w:rsidP="009701B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="480"/>
         <w:ind w:right="-425"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AC78BDA" w14:textId="3A7B65E8" w:rsidR="000B3EE7" w:rsidRPr="00997C80" w:rsidRDefault="00AF73EE" w:rsidP="00903F00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -4364,147 +4282,132 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>installation ou une activité présentant un risque pour le sol</w:t>
       </w:r>
       <w:r w:rsidR="00903F00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AA03A7" w14:textId="0C560B43" w:rsidR="006E237C" w:rsidRDefault="006E237C" w:rsidP="006E237C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="-425"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFAB638" w14:textId="7DB9A052" w:rsidR="006E237C" w:rsidRPr="00EF03D4" w:rsidRDefault="00622BB3" w:rsidP="00441033">
+    <w:p w14:paraId="5BFAB638" w14:textId="58A79ED0" w:rsidR="00B04752" w:rsidRDefault="00622BB3" w:rsidP="00B04752">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="142"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La liste des</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00445BF6">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> activités ou des installations présentant un risque pour le sol </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001716D0">
+        <w:t>La liste des</w:t>
+      </w:r>
+      <w:r w:rsidR="00445BF6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">est accessible via le </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00441033">
+        <w:t xml:space="preserve"> activités ou des installations présentant un risque pour le sol </w:t>
+      </w:r>
+      <w:r w:rsidR="001716D0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>site Permis-on-web :</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="00FE3E24" w14:textId="68892425" w:rsidR="00C46117" w:rsidRPr="00FA1B79" w:rsidRDefault="003F1298" w:rsidP="00FA1B79">
+        <w:t xml:space="preserve">est accessible via </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE3E24" w14:textId="5BF15E4C" w:rsidR="00C46117" w:rsidRDefault="00C46117" w:rsidP="00FA1B79">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="142"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ou via </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C46117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04752">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ce lien :</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA1B79">
+        <w:t xml:space="preserve">lien : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00B04752" w:rsidRPr="00B04752">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Choix des rubriques - LE PERMIS D’ENVIRONNEMENT</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7581056E" w14:textId="77777777" w:rsidR="00454C82" w:rsidRPr="00FA1B79" w:rsidRDefault="00454C82" w:rsidP="00FA1B79">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:right="142"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2250872D" w14:textId="77777777" w:rsidR="009701B0" w:rsidRPr="00E70E08" w:rsidRDefault="009701B0" w:rsidP="009701B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="-425"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="219BEC8B" w14:textId="7CB7A225" w:rsidR="007E5A5E" w:rsidRDefault="007E5A5E" w:rsidP="00903F00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
@@ -4619,181 +4522,180 @@
     <w:p w14:paraId="6C5EB985" w14:textId="6E97A339" w:rsidR="00567E6E" w:rsidRDefault="00567E6E" w:rsidP="00567E6E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Pas de conseils/explications complémentaires et spécifiques. Il convient de cocher la situation qui vous correspond.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576FB20A" w14:textId="77777777" w:rsidR="00890729" w:rsidRPr="00470164" w:rsidRDefault="00890729" w:rsidP="00BC4CAA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00890729" w:rsidRPr="00470164" w:rsidSect="00301FA2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A008596" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A" w:rsidP="002E04AD">
+    <w:p w14:paraId="1846B746" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7" w:rsidP="002E04AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DAA17EB" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A" w:rsidP="002E04AD">
+    <w:p w14:paraId="334B1EB6" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7" w:rsidP="002E04AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78555A38" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A">
+    <w:p w14:paraId="07B679C1" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="069A733E" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A" w:rsidP="002E04AD">
+    <w:p w14:paraId="01B9E3B2" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7" w:rsidP="002E04AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AC3AD55" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A" w:rsidP="002E04AD">
+    <w:p w14:paraId="4367060E" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7" w:rsidP="002E04AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E9AA5ED" w14:textId="77777777" w:rsidR="00CA337A" w:rsidRDefault="00CA337A">
+    <w:p w14:paraId="1F76D7C5" w14:textId="77777777" w:rsidR="009563D7" w:rsidRDefault="009563D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="35F528B1" w14:textId="1C7410F7" w:rsidR="003B3548" w:rsidRPr="003B3548" w:rsidRDefault="003B3548">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00144CFD">
         <w:t>Si nécessaire</w:t>
       </w:r>
@@ -4917,102 +4819,86 @@
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-BE"/>
           </w:rPr>
           <w:t>http://lampspw.wallonie.be/dgo4/site_amenagement/index.php/juridique/codt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="17E88928" w14:textId="1D5DD2D1" w:rsidR="008B3BDC" w:rsidRPr="008B3BDC" w:rsidRDefault="008B3BDC">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>CoDT</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> art. D.IV.4 1°, 4°, 9° et </w:t>
+        <w:t xml:space="preserve">CoDT art. D.IV.4 1°, 4°, 9° et </w:t>
       </w:r>
       <w:r w:rsidR="003A62AF">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>13°</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="105A07CD" w14:textId="3C105D7B" w:rsidR="008A2FE0" w:rsidRPr="008A2FE0" w:rsidRDefault="008A2FE0">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>CoDT</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> art. D.IV.4 2°, 3°, 5°, 6°, 7°, 8°, 10°, 11°, 12°, 14°, </w:t>
+        <w:t xml:space="preserve">CoDT art. D.IV.4 2°, 3°, 5°, 6°, 7°, 8°, 10°, 11°, 12°, 14°, </w:t>
       </w:r>
       <w:r w:rsidR="000F4C6F">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>°, 1</w:t>
       </w:r>
       <w:r w:rsidR="000F4C6F">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>°</w:t>
       </w:r>
@@ -5030,51 +4916,51 @@
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00DF7261">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20AGW/Cadre%20Sols%20CODT%20(Annexe%20VIII%20-%20AGW%20Sols).docx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FA0ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E8204A2"/>
     <w:lvl w:ilvl="0" w:tplc="21A4F460">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5487,74 +5373,74 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="527912478">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="535385560">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2095517720">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="100418229">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005244AD"/>
     <w:rsid w:val="000037AF"/>
     <w:rsid w:val="0000542D"/>
     <w:rsid w:val="000133AD"/>
     <w:rsid w:val="000168C8"/>
@@ -5606,67 +5492,69 @@
     <w:rsid w:val="00290368"/>
     <w:rsid w:val="0029724A"/>
     <w:rsid w:val="0029D4BD"/>
     <w:rsid w:val="002A666B"/>
     <w:rsid w:val="002B3839"/>
     <w:rsid w:val="002C0D93"/>
     <w:rsid w:val="002C7F9E"/>
     <w:rsid w:val="002D3AD7"/>
     <w:rsid w:val="002D63D9"/>
     <w:rsid w:val="002D7333"/>
     <w:rsid w:val="002E04AD"/>
     <w:rsid w:val="002E6D48"/>
     <w:rsid w:val="002F0D75"/>
     <w:rsid w:val="002F41BB"/>
     <w:rsid w:val="00301FA2"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="0032249F"/>
     <w:rsid w:val="00331868"/>
     <w:rsid w:val="003925F2"/>
     <w:rsid w:val="0039684C"/>
     <w:rsid w:val="003A2133"/>
     <w:rsid w:val="003A62AF"/>
     <w:rsid w:val="003B27AA"/>
     <w:rsid w:val="003B3548"/>
     <w:rsid w:val="003B6512"/>
+    <w:rsid w:val="003C02AD"/>
     <w:rsid w:val="003D46F5"/>
     <w:rsid w:val="003F1298"/>
     <w:rsid w:val="003F32E6"/>
     <w:rsid w:val="003F4BE0"/>
     <w:rsid w:val="00400B5D"/>
     <w:rsid w:val="00406DEF"/>
     <w:rsid w:val="004157F7"/>
     <w:rsid w:val="00415BB9"/>
     <w:rsid w:val="004222A3"/>
     <w:rsid w:val="00424D9C"/>
     <w:rsid w:val="00441033"/>
     <w:rsid w:val="004433A6"/>
     <w:rsid w:val="00444244"/>
     <w:rsid w:val="0044594C"/>
     <w:rsid w:val="00445BF6"/>
     <w:rsid w:val="00451192"/>
     <w:rsid w:val="004526D3"/>
+    <w:rsid w:val="00454C82"/>
     <w:rsid w:val="00470164"/>
     <w:rsid w:val="00470925"/>
     <w:rsid w:val="00470B90"/>
     <w:rsid w:val="00470DAD"/>
     <w:rsid w:val="00472F49"/>
     <w:rsid w:val="00475238"/>
     <w:rsid w:val="0047765F"/>
     <w:rsid w:val="00484A04"/>
     <w:rsid w:val="00487940"/>
     <w:rsid w:val="00494D19"/>
     <w:rsid w:val="0049695E"/>
     <w:rsid w:val="004A4013"/>
     <w:rsid w:val="004A56B0"/>
     <w:rsid w:val="004A5980"/>
     <w:rsid w:val="004B38E8"/>
     <w:rsid w:val="004B58A0"/>
     <w:rsid w:val="004B73DE"/>
     <w:rsid w:val="004C391C"/>
     <w:rsid w:val="004D6751"/>
     <w:rsid w:val="004E4296"/>
     <w:rsid w:val="004E786F"/>
     <w:rsid w:val="004F1046"/>
     <w:rsid w:val="005055C5"/>
     <w:rsid w:val="00514D31"/>
     <w:rsid w:val="00516D01"/>
@@ -5754,112 +5642,116 @@
     <w:rsid w:val="008660AE"/>
     <w:rsid w:val="008677DD"/>
     <w:rsid w:val="0087124B"/>
     <w:rsid w:val="00872429"/>
     <w:rsid w:val="00881686"/>
     <w:rsid w:val="008816A8"/>
     <w:rsid w:val="00887C81"/>
     <w:rsid w:val="00890729"/>
     <w:rsid w:val="00896682"/>
     <w:rsid w:val="008A2FE0"/>
     <w:rsid w:val="008B29B9"/>
     <w:rsid w:val="008B3BDC"/>
     <w:rsid w:val="008B5268"/>
     <w:rsid w:val="008C7002"/>
     <w:rsid w:val="008E21EA"/>
     <w:rsid w:val="008E5744"/>
     <w:rsid w:val="008F45A0"/>
     <w:rsid w:val="009032EE"/>
     <w:rsid w:val="00903F00"/>
     <w:rsid w:val="00916576"/>
     <w:rsid w:val="00931E92"/>
     <w:rsid w:val="00932DBF"/>
     <w:rsid w:val="009476FF"/>
     <w:rsid w:val="00950E51"/>
     <w:rsid w:val="00951899"/>
+    <w:rsid w:val="009563D7"/>
     <w:rsid w:val="00961F66"/>
     <w:rsid w:val="00962267"/>
     <w:rsid w:val="009701B0"/>
     <w:rsid w:val="00972147"/>
     <w:rsid w:val="00997C80"/>
     <w:rsid w:val="009A23FB"/>
     <w:rsid w:val="009A260C"/>
     <w:rsid w:val="009C05D4"/>
     <w:rsid w:val="009D5E21"/>
     <w:rsid w:val="009F48A0"/>
     <w:rsid w:val="009F7FE1"/>
     <w:rsid w:val="00A150CC"/>
     <w:rsid w:val="00A15B83"/>
     <w:rsid w:val="00A2686B"/>
     <w:rsid w:val="00A70893"/>
     <w:rsid w:val="00A747D0"/>
     <w:rsid w:val="00A81920"/>
     <w:rsid w:val="00A85822"/>
     <w:rsid w:val="00A97D24"/>
     <w:rsid w:val="00AA34F8"/>
     <w:rsid w:val="00AA4F64"/>
     <w:rsid w:val="00AB266A"/>
     <w:rsid w:val="00AB6493"/>
     <w:rsid w:val="00AE011B"/>
     <w:rsid w:val="00AE1643"/>
     <w:rsid w:val="00AE41F1"/>
     <w:rsid w:val="00AF0A80"/>
     <w:rsid w:val="00AF2623"/>
     <w:rsid w:val="00AF4A94"/>
     <w:rsid w:val="00AF73EE"/>
     <w:rsid w:val="00B0384A"/>
+    <w:rsid w:val="00B04752"/>
     <w:rsid w:val="00B133B9"/>
     <w:rsid w:val="00B15773"/>
     <w:rsid w:val="00B17CD3"/>
     <w:rsid w:val="00B224ED"/>
     <w:rsid w:val="00B32643"/>
     <w:rsid w:val="00B3693A"/>
     <w:rsid w:val="00B3774C"/>
     <w:rsid w:val="00B4617D"/>
     <w:rsid w:val="00B50E09"/>
     <w:rsid w:val="00B80CF0"/>
     <w:rsid w:val="00BB3DF3"/>
     <w:rsid w:val="00BC4CAA"/>
     <w:rsid w:val="00BD0B38"/>
     <w:rsid w:val="00BD2697"/>
     <w:rsid w:val="00BF1F77"/>
     <w:rsid w:val="00BF27B7"/>
     <w:rsid w:val="00BF2FCB"/>
+    <w:rsid w:val="00C01780"/>
     <w:rsid w:val="00C035E9"/>
     <w:rsid w:val="00C060CE"/>
     <w:rsid w:val="00C06CBF"/>
     <w:rsid w:val="00C1218B"/>
     <w:rsid w:val="00C173EC"/>
     <w:rsid w:val="00C23C1B"/>
     <w:rsid w:val="00C40286"/>
     <w:rsid w:val="00C41FDA"/>
     <w:rsid w:val="00C431E2"/>
     <w:rsid w:val="00C46117"/>
     <w:rsid w:val="00C46F56"/>
     <w:rsid w:val="00C4768F"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C61D2E"/>
+    <w:rsid w:val="00C67ED5"/>
     <w:rsid w:val="00C74D52"/>
     <w:rsid w:val="00C77171"/>
     <w:rsid w:val="00C84B40"/>
     <w:rsid w:val="00C8686F"/>
     <w:rsid w:val="00C97E58"/>
     <w:rsid w:val="00C97F33"/>
     <w:rsid w:val="00CA123F"/>
     <w:rsid w:val="00CA337A"/>
     <w:rsid w:val="00CB7D20"/>
     <w:rsid w:val="00CD2264"/>
     <w:rsid w:val="00CD3354"/>
     <w:rsid w:val="00CD3593"/>
     <w:rsid w:val="00CE39F4"/>
     <w:rsid w:val="00CF69A2"/>
     <w:rsid w:val="00D051D4"/>
     <w:rsid w:val="00D21650"/>
     <w:rsid w:val="00D223E7"/>
     <w:rsid w:val="00D2327B"/>
     <w:rsid w:val="00D36E6A"/>
     <w:rsid w:val="00D371CF"/>
     <w:rsid w:val="00D44188"/>
     <w:rsid w:val="00D73EF1"/>
     <w:rsid w:val="00D745F7"/>
     <w:rsid w:val="00D94E86"/>
     <w:rsid w:val="00DB0293"/>
@@ -5939,65 +5831,65 @@
     <w:rsid w:val="432D6F93"/>
     <w:rsid w:val="442386EE"/>
     <w:rsid w:val="47D7C3F2"/>
     <w:rsid w:val="493AC010"/>
     <w:rsid w:val="51278A80"/>
     <w:rsid w:val="617419C1"/>
     <w:rsid w:val="71A20A3F"/>
     <w:rsid w:val="7ED63451"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="62772C28"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7AF71471-0AC4-4413-BD89-029CEEF824B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6652,58 +6544,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007D0A7D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20decret%20sols/ANNEXE11MANDAT.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://environnement.wallonie.be/legis/pe/pe006bisannexe1.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assainissement.sols@spw.wallonie.be?subject=Demande%20de%20d&#233;rogation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://environnement.wallonie.be/cgi/dgrne/aerw/pe/__drup/chx_rub_intro.idc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20AGW/Cadre%20Sols%20CODT%20(Annexe%20VIII%20-%20AGW%20Sols).docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20decret%20sols/ANNEXE11MANDAT.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assainissement.sols@spw.wallonie.be?subject=Demande%20de%20d&#233;rogation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://permis-environnement.spw.wallonie.be/home/ressources/choix-des-rubriques.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20AGW/Cadre%20Sols%20CODT%20(Annexe%20VIII%20-%20AGW%20Sols).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdes.spw.wallonie.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/bdes.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astuces-aide-informatique.info/5624/creation-pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sol.environnement.wallonie.be/files/Document/Formulaires/Formulaires%20AGW/Cadre%20Sols%20CODT%20(Annexe%20VIII%20-%20AGW%20Sols).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lampspw.wallonie.be/dgo4/site_amenagement/index.php/juridique/codt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6978,69 +6870,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032A775C039647F45A75D7B6F0AE37EFC" ma:contentTypeVersion="4" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="0d95aa203afb35f55062ef00bebd4f1d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="120c2686-80fa-464a-b509-2fd59c8e6f91" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d154a1db57a93814de19e2ec5d7341c" ns2:_="">
     <xsd:import namespace="120c2686-80fa-464a-b509-2fd59c8e6f91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="120c2686-80fa-464a-b509-2fd59c8e6f91" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -7142,115 +7028,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0803A16-BFAD-4CAD-A78B-C6E9E5282EEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B81CBC5E-CCDA-4EBF-82F5-FAA9FE9ED58D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AC043B1-0185-4FDA-B53B-C3D2CD7593FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="120c2686-80fa-464a-b509-2fd59c8e6f91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7060D4E6-6C4B-4B30-B506-39136752D170}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1631</Words>
-  <Characters>8975</Characters>
+  <Words>1602</Words>
+  <Characters>8815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10585</CharactersWithSpaces>
+  <CharactersWithSpaces>10397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BONNIVER Isabelle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>