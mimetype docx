--- v0 (2025-10-24)
+++ v1 (2026-04-30)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E4CCC5A" w14:textId="77777777" w:rsidR="00351798" w:rsidRPr="00EC5340" w:rsidRDefault="00351798" w:rsidP="00351798">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="C00000"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715CE76C" w14:textId="77777777" w:rsidR="008D0873" w:rsidRDefault="00351798" w:rsidP="00351798">
       <w:pPr>
         <w:pBdr>
@@ -739,51 +739,51 @@
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="3040BE5C" w14:textId="67F1F961" w:rsidR="006C534F" w:rsidRPr="00601D49" w:rsidRDefault="006C534F">
           <w:pPr>
             <w:pStyle w:val="En-ttedetabledesmatires"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00601D49">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Table des matières</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6CA46E84" w14:textId="3B2D0B3E" w:rsidR="00160CE2" w:rsidRDefault="006C534F">
+        <w:p w14:paraId="6CA46E84" w14:textId="17185997" w:rsidR="00160CE2" w:rsidRDefault="006C534F">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc193813828" w:history="1">
@@ -824,2070 +824,2070 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00160CE2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813828 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00160CE2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00160CE2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00160CE2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B30BE01" w14:textId="2F84D004" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="7B30BE01" w14:textId="2331A7CB" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813829" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Identification</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813829 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17F6168A" w14:textId="48BD5B57" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="17F6168A" w14:textId="2CEEA014" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813830" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’activités final</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813830 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56CB6E71" w14:textId="71BC0903" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="56CB6E71" w14:textId="073C2766" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813831" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813831 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5558DBBC" w14:textId="58F1C2D6" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="5558DBBC" w14:textId="7CDE854F" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813832" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Porteur du projet et partenaires</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813832 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CF2B0B6" w14:textId="618AAF37" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="4CF2B0B6" w14:textId="6A692FC9" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813833" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Déroulement du projet</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813833 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="157201CC" w14:textId="771DE56E" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="157201CC" w14:textId="7A117F69" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813834" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objet du projet</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813834 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51BBB41E" w14:textId="1C2F6E09" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="51BBB41E" w14:textId="49827385" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813835" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Actions à réaliser</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813835 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28F9C7E7" w14:textId="3433D161" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="28F9C7E7" w14:textId="324D0F7A" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813836" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conclusions globales sur le déroulement du projet durant la période concernée</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813836 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1176BD11" w14:textId="44390330" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="1176BD11" w14:textId="0513EBB1" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813837" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conclusions sur l’ensemble du projet</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813837 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="133FE7FB" w14:textId="0A52E1A0" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="133FE7FB" w14:textId="08F9D8C3" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813838" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Impact escompté</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813838 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15B34182" w14:textId="6375D4BC" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="15B34182" w14:textId="239BFA4A" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813839" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Interventions financières</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813839 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18E4C9FB" w14:textId="6E773B13" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="18E4C9FB" w14:textId="65C9146B" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813840" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement durant la deuxième période du projet et par partenaire</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813840 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C256D0A" w14:textId="5DF65C6D" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="1C256D0A" w14:textId="41A4B2A6" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813841" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PROMOTEUR</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813841 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62D4DDB7" w14:textId="24430C60" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="62D4DDB7" w14:textId="0C7767B3" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813842" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE A</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813842 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B4AA174" w14:textId="678B293B" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="1B4AA174" w14:textId="46F492AD" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813843" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE B</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813843 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1920AF2B" w14:textId="56CF3B3D" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="1920AF2B" w14:textId="6BF6E0FE" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813844" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE C</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813844 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15ECB7CD" w14:textId="721DBDC8" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="15ECB7CD" w14:textId="54AF51F2" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813845" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE D</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813845 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3553E946" w14:textId="2A01F4E6" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="3553E946" w14:textId="34F859DA" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813846" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE E</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813846 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F28E5F0" w14:textId="25CFBD68" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="6F28E5F0" w14:textId="1BB8EBCA" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813847" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE F</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813847 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F0A1B48" w14:textId="7BB1AFD3" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="0F0A1B48" w14:textId="0D97479F" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813848" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rapport d’avancement – PARTENAIRE G</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813848 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11C54CA3" w14:textId="1E82B369" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="11C54CA3" w14:textId="48559A55" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813849" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Annexes</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813849 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5919B486" w14:textId="78979E56" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="5919B486" w14:textId="28DDE31A" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813850" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Déclaration sur l'honneur et signature</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813850 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A2F5212" w14:textId="10E7FE8A" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="4A2F5212" w14:textId="5D6BF030" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813851" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Porteur de projet</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813851 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="146C4AC4" w14:textId="4B4BBE89" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="146C4AC4" w14:textId="4E0FB378" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813852" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Partenaire A</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813852 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="197D0CF5" w14:textId="271E4A2E" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="197D0CF5" w14:textId="375F9489" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813853" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Partenaire B</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813853 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D66DEFB" w14:textId="68DE1E94" w:rsidR="00160CE2" w:rsidRDefault="00BA62B2">
+        <w:p w14:paraId="6D66DEFB" w14:textId="7BAC39A7" w:rsidR="00160CE2" w:rsidRDefault="00160CE2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc193813854" w:history="1">
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2" w:rsidRPr="00454F43">
+            <w:r w:rsidRPr="00454F43">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Validation du rapport</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc193813854 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r w:rsidR="00BE1404">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
-            <w:r w:rsidR="00160CE2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="3ED39F72" w14:textId="1E852411" w:rsidR="006C534F" w:rsidRDefault="006C534F">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="58B00666" w14:textId="77777777" w:rsidR="006C534F" w:rsidRDefault="006C534F" w:rsidP="00351798">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
@@ -4836,98 +4836,112 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Hlk193379082"/>
           </w:p>
           <w:p w14:paraId="6784903C" w14:textId="77777777" w:rsidR="002F323F" w:rsidRDefault="002F323F" w:rsidP="002F323F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="023A811C" w14:textId="4E31CCA4" w:rsidR="002F323F" w:rsidRDefault="002F323F" w:rsidP="002F323F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="7FB7AF19" w14:textId="276716BE" w:rsidR="004A3986" w:rsidRDefault="007B51AA" w:rsidP="004A3986">
+    <w:p w14:paraId="7FB7AF19" w14:textId="43B27B76" w:rsidR="004A3986" w:rsidRDefault="007B51AA" w:rsidP="004A3986">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dans le cadre du projet, d</w:t>
       </w:r>
       <w:r w:rsidR="00E36BEE" w:rsidRPr="00E36BEE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">es ressources (outils pédagogiques, vidéos, jeux, etc.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>peuvent-</w:t>
       </w:r>
       <w:r w:rsidR="00131D97">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>elles être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36BEE" w:rsidRPr="00E36BEE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>mutualisées pour être intégrées sur le portail STEAM / Métiers porteurs ?</w:t>
+        <w:t>mutualisées</w:t>
+      </w:r>
+      <w:r w:rsidR="0062030D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36BEE" w:rsidRPr="00E36BEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00E36BEE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B448AC" w:rsidRPr="00B448AC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui, merci d’inclure les liens vers ces ressources ou de les annexer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">à ce rapport. </w:t>
       </w:r>
       <w:r w:rsidR="00B448AC">
         <w:rPr>
           <w:i/>
@@ -5082,66 +5096,240 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B2C0880" w14:textId="77777777" w:rsidR="002F323F" w:rsidRPr="002F323F" w:rsidRDefault="002F323F" w:rsidP="002F323F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF96806" w14:textId="461A305D" w:rsidR="00B07B82" w:rsidRDefault="00B07B82" w:rsidP="00B07B82">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc193813838"/>
       <w:r>
         <w:t>Impact escompté</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFBDEE5" w14:textId="77777777" w:rsidR="009441BC" w:rsidRDefault="009441BC" w:rsidP="009441BC">
-[...14 lines deleted...]
-    <w:p w14:paraId="032F97F0" w14:textId="4A89927D" w:rsidR="001D6E97" w:rsidRPr="001D6E97" w:rsidRDefault="001D6E97" w:rsidP="001D6E97">
+    <w:p w14:paraId="2BB3B25C" w14:textId="77777777" w:rsidR="00C5621D" w:rsidRPr="00C5621D" w:rsidRDefault="00C5621D" w:rsidP="00C5621D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Dans votre dossier de candidature, vous aviez décrit les résultats attendus en lien avec un ou plusieurs objectifs de l’appel à projets, ainsi que la manière de mesurer ces résultats (indicateurs et méthode d’évaluation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1E96F4" w14:textId="27CE319D" w:rsidR="00C5621D" w:rsidRDefault="00C5621D" w:rsidP="00C5621D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez à présent reprendre ces résultats et indicateurs — tels que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>révisés et validés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par l’Administration — dans le tableau ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>dessous. Indiquez pour chacun si le r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sultat a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atteint et dans quelle mesure. Vous pouvez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>galement ajouter d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>autres r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>sultats si n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5621D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>cessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032F97F0" w14:textId="107E6CBF" w:rsidR="001D6E97" w:rsidRPr="001D6E97" w:rsidRDefault="001D6E97" w:rsidP="001D6E97">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6E97">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pour les i</w:t>
       </w:r>
       <w:r w:rsidR="007B51AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ndicateurs</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6E97">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -5788,63 +5976,73 @@
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2358B74A" w14:textId="77777777" w:rsidR="009441BC" w:rsidRPr="00E94461" w:rsidRDefault="009441BC" w:rsidP="00B34722">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D7C6548" w14:textId="77777777" w:rsidR="009441BC" w:rsidRPr="00E94461" w:rsidRDefault="009441BC" w:rsidP="00B34722">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02E7EE9A" w14:textId="473610C8" w:rsidR="00491F2E" w:rsidRPr="006D32BC" w:rsidRDefault="00491F2E" w:rsidP="00491F2E">
+    <w:p w14:paraId="317DFD82" w14:textId="77777777" w:rsidR="00A96509" w:rsidRDefault="00A96509" w:rsidP="00491F2E">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E7EE9A" w14:textId="59F1EF81" w:rsidR="00491F2E" w:rsidRPr="006D32BC" w:rsidRDefault="00491F2E" w:rsidP="00491F2E">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006D32BC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Indiquez comment la dimension du genre a été prise en compte lors de la mise en œuvre du projet </w:t>
       </w:r>
       <w:r w:rsidR="003730A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">par rapport aux </w:t>
       </w:r>
       <w:r w:rsidR="00C42784">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>intentions fixées</w:t>
       </w:r>
       <w:r w:rsidR="003730A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le dossier de candidature </w:t>
       </w:r>
       <w:r w:rsidRPr="006D32BC">
         <w:rPr>
@@ -18593,76 +18791,76 @@
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3262C38F" w14:textId="77777777" w:rsidR="00CE0238" w:rsidRDefault="00CE0238">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AF0E6D3" w14:textId="77777777" w:rsidR="00CE0238" w:rsidRDefault="00CE0238"/>
     <w:p w14:paraId="3105354F" w14:textId="77777777" w:rsidR="0032633B" w:rsidRDefault="0032633B"/>
     <w:sectPr w:rsidR="0032633B">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9967D7" w14:textId="77777777" w:rsidR="00083C75" w:rsidRDefault="00083C75" w:rsidP="00B26E21">
+    <w:p w14:paraId="1722C3DB" w14:textId="77777777" w:rsidR="00FE77D2" w:rsidRDefault="00FE77D2" w:rsidP="00B26E21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B63F33B" w14:textId="77777777" w:rsidR="00083C75" w:rsidRDefault="00083C75" w:rsidP="00B26E21">
+    <w:p w14:paraId="0EC2897F" w14:textId="77777777" w:rsidR="00FE77D2" w:rsidRDefault="00FE77D2" w:rsidP="00B26E21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -18681,74 +18879,79 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
     <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="962770097"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5DA959A5" w14:textId="2073FCAE" w:rsidR="00B26E21" w:rsidRDefault="00B26E21">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
@@ -18807,76 +19010,76 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0D1D6D59" w14:textId="77777777" w:rsidR="00B26E21" w:rsidRDefault="00B26E21">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FD9A724" w14:textId="77777777" w:rsidR="00083C75" w:rsidRDefault="00083C75" w:rsidP="00B26E21">
+    <w:p w14:paraId="141D22CC" w14:textId="77777777" w:rsidR="00FE77D2" w:rsidRDefault="00FE77D2" w:rsidP="00B26E21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B2653BF" w14:textId="77777777" w:rsidR="00083C75" w:rsidRDefault="00083C75" w:rsidP="00B26E21">
+    <w:p w14:paraId="10C292CA" w14:textId="77777777" w:rsidR="00FE77D2" w:rsidRDefault="00FE77D2" w:rsidP="00B26E21">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A9119D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2C618C"/>
     <w:lvl w:ilvl="0" w:tplc="CEE49E40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19160,52 +19363,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1890799116">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="701904688">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="657153782">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00351798"/>
     <w:rsid w:val="00000120"/>
     <w:rsid w:val="00006347"/>
     <w:rsid w:val="000118D5"/>
@@ -19219,123 +19422,126 @@
     <w:rsid w:val="000C552C"/>
     <w:rsid w:val="000D7910"/>
     <w:rsid w:val="000E37F3"/>
     <w:rsid w:val="000F380E"/>
     <w:rsid w:val="00101611"/>
     <w:rsid w:val="0010490D"/>
     <w:rsid w:val="001268CC"/>
     <w:rsid w:val="00131D97"/>
     <w:rsid w:val="00143C33"/>
     <w:rsid w:val="00154A96"/>
     <w:rsid w:val="00160CE2"/>
     <w:rsid w:val="00162ECB"/>
     <w:rsid w:val="0016638B"/>
     <w:rsid w:val="00167B55"/>
     <w:rsid w:val="00187ECD"/>
     <w:rsid w:val="0019470E"/>
     <w:rsid w:val="001A1803"/>
     <w:rsid w:val="001A3E8A"/>
     <w:rsid w:val="001A55D6"/>
     <w:rsid w:val="001A5B20"/>
     <w:rsid w:val="001B1BE3"/>
     <w:rsid w:val="001B1E34"/>
     <w:rsid w:val="001B49A9"/>
     <w:rsid w:val="001B73BE"/>
     <w:rsid w:val="001D6E97"/>
+    <w:rsid w:val="001F1710"/>
     <w:rsid w:val="001F3FD8"/>
     <w:rsid w:val="0020076E"/>
     <w:rsid w:val="00204671"/>
     <w:rsid w:val="002052DA"/>
     <w:rsid w:val="00207D44"/>
     <w:rsid w:val="002254C3"/>
     <w:rsid w:val="00242A3B"/>
     <w:rsid w:val="00257373"/>
     <w:rsid w:val="00267EE1"/>
     <w:rsid w:val="00272AC0"/>
     <w:rsid w:val="002771B5"/>
     <w:rsid w:val="0028356F"/>
     <w:rsid w:val="00294D2D"/>
     <w:rsid w:val="002A4EE5"/>
     <w:rsid w:val="002B00F3"/>
     <w:rsid w:val="002C0B0E"/>
     <w:rsid w:val="002C1354"/>
     <w:rsid w:val="002C7F06"/>
     <w:rsid w:val="002E49F5"/>
     <w:rsid w:val="002F323F"/>
     <w:rsid w:val="003010AE"/>
     <w:rsid w:val="003235FF"/>
     <w:rsid w:val="0032493A"/>
     <w:rsid w:val="0032633B"/>
     <w:rsid w:val="00344655"/>
     <w:rsid w:val="00351798"/>
     <w:rsid w:val="00352460"/>
     <w:rsid w:val="00353A30"/>
     <w:rsid w:val="003540AA"/>
     <w:rsid w:val="003563AA"/>
     <w:rsid w:val="0036280E"/>
     <w:rsid w:val="00372C5A"/>
     <w:rsid w:val="003730A3"/>
     <w:rsid w:val="003774DF"/>
     <w:rsid w:val="003813E0"/>
+    <w:rsid w:val="003817B5"/>
     <w:rsid w:val="003A0ECD"/>
     <w:rsid w:val="003A401D"/>
     <w:rsid w:val="003C0996"/>
     <w:rsid w:val="003C271C"/>
     <w:rsid w:val="003C3131"/>
     <w:rsid w:val="003D21B0"/>
     <w:rsid w:val="003E462A"/>
     <w:rsid w:val="00401CF4"/>
     <w:rsid w:val="00407950"/>
     <w:rsid w:val="0041573A"/>
     <w:rsid w:val="004307EE"/>
     <w:rsid w:val="00434DE5"/>
     <w:rsid w:val="00442F18"/>
     <w:rsid w:val="0045163A"/>
     <w:rsid w:val="00454283"/>
     <w:rsid w:val="00455EEC"/>
     <w:rsid w:val="004673CB"/>
     <w:rsid w:val="00475AE8"/>
     <w:rsid w:val="00491F2E"/>
     <w:rsid w:val="004932B2"/>
     <w:rsid w:val="004960A1"/>
     <w:rsid w:val="004A094B"/>
     <w:rsid w:val="004A3986"/>
     <w:rsid w:val="004C36A6"/>
     <w:rsid w:val="004F43A2"/>
     <w:rsid w:val="005114E9"/>
     <w:rsid w:val="00513FCD"/>
     <w:rsid w:val="00553EAE"/>
     <w:rsid w:val="00557EF4"/>
     <w:rsid w:val="00563A30"/>
     <w:rsid w:val="005858EB"/>
     <w:rsid w:val="00591BD3"/>
     <w:rsid w:val="005C636C"/>
     <w:rsid w:val="005E281C"/>
     <w:rsid w:val="00601D49"/>
     <w:rsid w:val="00610898"/>
     <w:rsid w:val="00610E3A"/>
     <w:rsid w:val="00611C03"/>
+    <w:rsid w:val="0062030D"/>
     <w:rsid w:val="006270C5"/>
     <w:rsid w:val="00634C92"/>
     <w:rsid w:val="00634E98"/>
     <w:rsid w:val="006431B2"/>
     <w:rsid w:val="006510E6"/>
     <w:rsid w:val="00661551"/>
     <w:rsid w:val="00674581"/>
     <w:rsid w:val="00687081"/>
     <w:rsid w:val="006A0192"/>
     <w:rsid w:val="006A46F8"/>
     <w:rsid w:val="006B2F2C"/>
     <w:rsid w:val="006C534F"/>
     <w:rsid w:val="006D1F7A"/>
     <w:rsid w:val="006D32BC"/>
     <w:rsid w:val="006D5605"/>
     <w:rsid w:val="006D7F81"/>
     <w:rsid w:val="006E0DEA"/>
     <w:rsid w:val="006E3D10"/>
     <w:rsid w:val="006F463E"/>
     <w:rsid w:val="007007F5"/>
     <w:rsid w:val="007235BE"/>
     <w:rsid w:val="00724C2C"/>
     <w:rsid w:val="0072695E"/>
     <w:rsid w:val="00732A99"/>
     <w:rsid w:val="00733EFD"/>
@@ -19374,98 +19580,103 @@
     <w:rsid w:val="009768D9"/>
     <w:rsid w:val="009812C2"/>
     <w:rsid w:val="00982519"/>
     <w:rsid w:val="00993279"/>
     <w:rsid w:val="00995844"/>
     <w:rsid w:val="009A35D8"/>
     <w:rsid w:val="009B3E94"/>
     <w:rsid w:val="009B5517"/>
     <w:rsid w:val="009C7CBA"/>
     <w:rsid w:val="009D1230"/>
     <w:rsid w:val="009D6F2F"/>
     <w:rsid w:val="009F0A7B"/>
     <w:rsid w:val="009F370F"/>
     <w:rsid w:val="009F6511"/>
     <w:rsid w:val="00A052CA"/>
     <w:rsid w:val="00A061B9"/>
     <w:rsid w:val="00A10418"/>
     <w:rsid w:val="00A412A1"/>
     <w:rsid w:val="00A42BBC"/>
     <w:rsid w:val="00A469C5"/>
     <w:rsid w:val="00A77559"/>
     <w:rsid w:val="00A8528E"/>
     <w:rsid w:val="00A859B7"/>
     <w:rsid w:val="00A9428A"/>
     <w:rsid w:val="00A957CD"/>
+    <w:rsid w:val="00A96509"/>
     <w:rsid w:val="00A970B6"/>
     <w:rsid w:val="00AB07A3"/>
     <w:rsid w:val="00AC4CA9"/>
     <w:rsid w:val="00AC6939"/>
     <w:rsid w:val="00AE2FF9"/>
     <w:rsid w:val="00AE3C96"/>
     <w:rsid w:val="00AF2524"/>
     <w:rsid w:val="00B01C56"/>
     <w:rsid w:val="00B07B82"/>
     <w:rsid w:val="00B110EF"/>
     <w:rsid w:val="00B15D63"/>
     <w:rsid w:val="00B26E21"/>
     <w:rsid w:val="00B41178"/>
     <w:rsid w:val="00B4455D"/>
     <w:rsid w:val="00B448AC"/>
     <w:rsid w:val="00B459D7"/>
     <w:rsid w:val="00B53622"/>
     <w:rsid w:val="00B7308A"/>
     <w:rsid w:val="00B7326A"/>
     <w:rsid w:val="00B8147D"/>
     <w:rsid w:val="00B825AC"/>
     <w:rsid w:val="00B82725"/>
     <w:rsid w:val="00B860FE"/>
     <w:rsid w:val="00B940CD"/>
     <w:rsid w:val="00BA5868"/>
     <w:rsid w:val="00BA62B2"/>
     <w:rsid w:val="00BA7B2E"/>
     <w:rsid w:val="00BD0036"/>
+    <w:rsid w:val="00BE1404"/>
     <w:rsid w:val="00BF29E7"/>
     <w:rsid w:val="00BF4914"/>
     <w:rsid w:val="00BF5A34"/>
     <w:rsid w:val="00C04ADD"/>
     <w:rsid w:val="00C05154"/>
     <w:rsid w:val="00C05AE4"/>
     <w:rsid w:val="00C355D9"/>
     <w:rsid w:val="00C42784"/>
     <w:rsid w:val="00C42E0E"/>
     <w:rsid w:val="00C45202"/>
     <w:rsid w:val="00C53E40"/>
+    <w:rsid w:val="00C5621D"/>
     <w:rsid w:val="00C860CC"/>
     <w:rsid w:val="00CB2330"/>
     <w:rsid w:val="00CC3D96"/>
     <w:rsid w:val="00CC7FD8"/>
     <w:rsid w:val="00CD2FE8"/>
     <w:rsid w:val="00CD445E"/>
+    <w:rsid w:val="00CD70B0"/>
     <w:rsid w:val="00CE0238"/>
     <w:rsid w:val="00CE4BC5"/>
     <w:rsid w:val="00CE656B"/>
+    <w:rsid w:val="00CF2CB7"/>
     <w:rsid w:val="00D11450"/>
     <w:rsid w:val="00D13EA0"/>
     <w:rsid w:val="00D15079"/>
     <w:rsid w:val="00D4304D"/>
     <w:rsid w:val="00D44577"/>
     <w:rsid w:val="00D6593A"/>
     <w:rsid w:val="00D708AE"/>
     <w:rsid w:val="00D73887"/>
     <w:rsid w:val="00D8209E"/>
     <w:rsid w:val="00D93FF9"/>
     <w:rsid w:val="00D962D0"/>
     <w:rsid w:val="00DB09C5"/>
     <w:rsid w:val="00DB5C7D"/>
     <w:rsid w:val="00DC38D3"/>
     <w:rsid w:val="00DC4700"/>
     <w:rsid w:val="00DD1E28"/>
     <w:rsid w:val="00DE0C5C"/>
     <w:rsid w:val="00E2240A"/>
     <w:rsid w:val="00E23916"/>
     <w:rsid w:val="00E27FB6"/>
     <w:rsid w:val="00E36BEE"/>
     <w:rsid w:val="00E50F1B"/>
     <w:rsid w:val="00E51B0F"/>
     <w:rsid w:val="00E5575C"/>
     <w:rsid w:val="00E57134"/>
@@ -19477,83 +19688,84 @@
     <w:rsid w:val="00E95DFB"/>
     <w:rsid w:val="00EA2F94"/>
     <w:rsid w:val="00EE464D"/>
     <w:rsid w:val="00EF791C"/>
     <w:rsid w:val="00F05F01"/>
     <w:rsid w:val="00F06DA6"/>
     <w:rsid w:val="00F21D14"/>
     <w:rsid w:val="00F23F2E"/>
     <w:rsid w:val="00F437E7"/>
     <w:rsid w:val="00F54B21"/>
     <w:rsid w:val="00F64E72"/>
     <w:rsid w:val="00F66987"/>
     <w:rsid w:val="00F72847"/>
     <w:rsid w:val="00F755F6"/>
     <w:rsid w:val="00F7719A"/>
     <w:rsid w:val="00F80629"/>
     <w:rsid w:val="00F94DF9"/>
     <w:rsid w:val="00F97463"/>
     <w:rsid w:val="00FA101C"/>
     <w:rsid w:val="00FA3200"/>
     <w:rsid w:val="00FB5F0A"/>
     <w:rsid w:val="00FD57FA"/>
     <w:rsid w:val="00FD6A76"/>
     <w:rsid w:val="00FE2A93"/>
     <w:rsid w:val="00FE36FA"/>
+    <w:rsid w:val="00FE77D2"/>
     <w:rsid w:val="00FF5E38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="384A1732"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{342B9411-7775-4D6F-8097-C54E2DC302CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19987,51 +20199,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D962D0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
@@ -20439,51 +20650,107 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="StarSymbol"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00634C92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="StarSymbol"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="357893707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="312029428">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520319313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1821922372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:metiers.porteurs.prw@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -20770,52 +21037,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010055F189ECE6B2B647B12754C752C2CABE" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="c516781c55c88266e5ed4a59b9f696ca">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3eeda033-4da2-48cf-a23b-84e0c8d65e2a" xmlns:ns3="15678cc9-8481-4e46-b363-6bf151b54263" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8fd72e9c3f9d119bc741b2c7735ffbcb" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010055F189ECE6B2B647B12754C752C2CABE" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f24a5f8df824df531dff66068751615">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3eeda033-4da2-48cf-a23b-84e0c8d65e2a" xmlns:ns3="15678cc9-8481-4e46-b363-6bf151b54263" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5eaa9524075cffea76a2711254bc55" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3eeda033-4da2-48cf-a23b-84e0c8d65e2a"/>
     <xsd:import namespace="15678cc9-8481-4e46-b363-6bf151b54263"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Eligible" minOccurs="0"/>
@@ -21048,150 +21315,150 @@
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="15678cc9-8481-4e46-b363-6bf151b54263" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3eeda033-4da2-48cf-a23b-84e0c8d65e2a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Eligible xmlns="3eeda033-4da2-48cf-a23b-84e0c8d65e2a">false</Eligible>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0482063B-A5AC-4570-AA04-1AEE7AED22A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA7D6C79-95D1-4712-B4D5-23F8BF689351}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B9FCBE3-BF5D-4289-BB8E-420A1B32838F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3eeda033-4da2-48cf-a23b-84e0c8d65e2a"/>
     <ds:schemaRef ds:uri="15678cc9-8481-4e46-b363-6bf151b54263"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357DDAAC-3106-4501-9E8B-DB1466AD9399}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABCC57E6-0EF0-4F77-A595-8CB7B94E2525}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="15678cc9-8481-4e46-b363-6bf151b54263"/>
     <ds:schemaRef ds:uri="3eeda033-4da2-48cf-a23b-84e0c8d65e2a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>34</Pages>
-  <Words>4545</Words>
-  <Characters>25000</Characters>
+  <Words>4579</Words>
+  <Characters>25186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>209</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Diffusion restreinte (A.R. 24/03/2000)</vt:lpstr>
       <vt:lpstr>Identification</vt:lpstr>
       <vt:lpstr>    Rapport d’activités final </vt:lpstr>
       <vt:lpstr>    Projet </vt:lpstr>
       <vt:lpstr>    Porteur du projet et partenaires  </vt:lpstr>
       <vt:lpstr>Déroulement du projet </vt:lpstr>
       <vt:lpstr>    Objet du projet </vt:lpstr>
       <vt:lpstr>    Actions à réaliser</vt:lpstr>
       <vt:lpstr>    Conclusions globales sur le déroulement du projet durant la période concernée </vt:lpstr>
       <vt:lpstr>    Conclusions sur l’ensemble du projet </vt:lpstr>
       <vt:lpstr>    Impact escompté </vt:lpstr>
       <vt:lpstr>    Interventions financières </vt:lpstr>
       <vt:lpstr>Rapport d’avancement durant le semestre et par partenaire </vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PROMOTEUR</vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PARTENAIRE A</vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PARTENAIRE B</vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PARTENAIRE C</vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PARTENAIRE D</vt:lpstr>
       <vt:lpstr>    Rapport d’avancement – PARTENAIRE E</vt:lpstr>
       <vt:lpstr>Annexes </vt:lpstr>
       <vt:lpstr>Déclaration sur l'honneur et signature</vt:lpstr>
       <vt:lpstr>    Porteur de projet</vt:lpstr>
       <vt:lpstr>    Partenaire A</vt:lpstr>
       <vt:lpstr>    Partenaire B</vt:lpstr>
       <vt:lpstr>Validation du rapport </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29487</CharactersWithSpaces>
+  <CharactersWithSpaces>29706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PELTIER Elise</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>