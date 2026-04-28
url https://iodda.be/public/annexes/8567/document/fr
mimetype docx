--- v0 (2025-10-24)
+++ v1 (2026-04-28)
@@ -14,51 +14,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18C8A4DD" w14:textId="77777777" w:rsidR="006D431C" w:rsidRDefault="006D431C" w:rsidP="006D431C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64697BB7" w14:textId="77777777" w:rsidR="006D431C" w:rsidRDefault="009552B8" w:rsidP="006D431C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
@@ -437,62 +437,62 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="33C32E99" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="001F5E42" w:rsidP="006D431C">
+                          <w:p w14:paraId="33C32E99" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="006D431C">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="C3082B"/>
                                 <w:position w:val="20"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId9" w:history="1">
-                              <w:r w:rsidR="007F4D12">
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Lienhypertexte"/>
                                   <w:b/>
                                   <w:color w:val="C3082B"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>www.wallonie.be</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="61DF80CB" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="006D431C">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="C3082B"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="C3082B"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
@@ -532,65 +532,65 @@
                             <w:pPr>
                               <w:pBdr>
                                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                               </w:pBdr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="leftMargin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="44BBDBEC" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-35.1pt;margin-top:-289.7pt;width:161.55pt;height:28.35pt;rotation:90;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqQRm3CgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEm37S5R09WqqyKk&#10;BVYsfIDjOImF4zFjt2n/nrFTdQvcEDlYGc/4+b034/X9cTDsoNBrsBUvZjlnykpotO0q/v3b7t0d&#10;Zz4I2wgDVlX8pDy/37x9sx5dqebQg2kUMgKxvhxdxfsQXJllXvZqEH4GTllKtoCDCBRilzUoRkIf&#10;TDbP81U2AjYOQSrvafdxSvJNwm9bJcOXtvUqMFNx4hbSimmt45pt1qLsULheyzMN8Q8sBqEtXXqB&#10;ehRBsD3qv6AGLRE8tGEmYcigbbVUSQOpKfI/1Lz0wqmkhczx7mKT/3+w8vPhGZluqHecWTFQi76S&#10;acJ2RrGbaM/ofElVL+4Zo0DvnkD+8MzCtqcq9YAIY69EQ6SKWJ/9diAGno6yevwEDaGLfYDk1LHF&#10;gSFQR5aLPH5plxxhx9Se06U96hiYpM15vixWd0vOJOVuVnm+WKYLRRmxIjmHPnxQMLD4U3EkJQlV&#10;HJ58iNxeS5IWMLrZaWNSgF29NcgOgkZll74zur8uMzYWW4jHJsS4k0RHnZNf4Vgfz9bV0JxIfhJK&#10;A0hPhYjFdX5L4UiTV3H/cy9QcWY+WnLxfbFYxFFNwWJ5O6cArzP1dUZY2QMNdOBs+t2Gabz3DnXX&#10;02VFssDCAznf6mRD7MpE7Eydpiu5c34JcXyv41T1+l43vwAAAP//AwBQSwMEFAAGAAgAAAAhAIz2&#10;40XhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81ugzAQhO+V+g7WRuolSgykIYFioqpqe+sh&#10;Pw9g8AZo7DXCDqFvX+fUHmdnNPtNsZuMZiMOrrMkIF5GwJBqqzpqBJyOH4stMOclKaktoYAfdLAr&#10;Hx8KmSt7oz2OB9+wUEIulwJa7/ucc1e3aKRb2h4peGc7GOmDHBquBnkL5UbzJIpSbmRH4UMre3xr&#10;sb4crkbAPPlcV9n4xfmzfkd3jvH7VM2FeJpNry/APE7+Lwx3/IAOZWCq7JWUY1pAugpTvIDFJk5S&#10;YPdEnG2AVeG02mZr4GXB/48ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCqQRm3CgIA&#10;APcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCM9uNF&#10;4QAAAAwBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
+              <v:rect w14:anchorId="44BBDBEC" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-35.1pt;margin-top:-289.7pt;width:161.55pt;height:28.35pt;rotation:90;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGRjn59AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4b2ynSe7OinM65ZSq&#10;0vVDuvYHYIxtVMzShcTOv+9CoiRq3071A2JZGGbGw/pxGgw7KPQabMWLWc6ZshIabbuK//yx+3DP&#10;mQ/CNsKAVRU/Ks8fN+/frUdXqjn0YBqFjECsL0dX8T4EV2aZl70ahJ+BU5aaLeAgApXYZQ2KkdAH&#10;k83zfJWNgI1DkMp7Wn0+Nfkm4betkuFb23oVmKk4cQtpxDTWccw2a1F2KFyv5ZmGeAOLQWhLl16g&#10;nkUQbI/6H6hBSwQPbZhJGDJoWy1V0kBqivwvNa+9cCppIXO8u9jk/x+s/Hp4dd8xUvfuBeQvzyxs&#10;e2E79YQIY69EQ9cV0ahsdL68HIiFp6OsHr9AQ79W7AMkD6YWB4ZAXi8XefzSKmllUzL+eDFeTYFJ&#10;Wpzny2J1v+RMUu/jKs8Xy3ShKCNWJOfQh08KBhYnFUf6sQlVHF58iNyuW5IWMLrZaWNSgV29NcgO&#10;gkKwS98Z3d9uMzZuthCPnRDjShIddcZI+TJM9UTNOK2hOZL8JJSiRY+AiMVxfkflSJmquP+9F6g4&#10;M58tufhQLBYxhKlYLO/mVOBtp77tCCt7oKgGzk7TbTgFd+9Qdz1dViQLLDyR861ONlyJnalTbpI7&#10;54zHYN7Wadf1JW7+AAAA//8DAFBLAwQUAAYACAAAACEAjPbjReEAAAAMAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzW6DMBCE75X6DtZG6iVKDKQhgWKiqmp76yE/D2DwBmjsNcIOoW9f59QeZ2c0+02x&#10;m4xmIw6usyQgXkbAkGqrOmoEnI4fiy0w5yUpqS2hgB90sCsfHwqZK3ujPY4H37BQQi6XAlrv+5xz&#10;V7dopFvaHil4ZzsY6YMcGq4GeQvlRvMkilJuZEfhQyt7fGuxvhyuRsA8+VxX2fjF+bN+R3eO8ftU&#10;zYV4mk2vL8A8Tv4vDHf8gA5lYKrslZRjWkC6ClO8gMUmTlJg90ScbYBV4bTaZmvgZcH/jyh/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEZGOfn0AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIz240XhAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
-                    <w:p w14:paraId="33C32E99" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="00797B97" w:rsidP="006D431C">
+                    <w:p w14:paraId="33C32E99" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="006D431C">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="C3082B"/>
                           <w:position w:val="20"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId10" w:history="1">
-                        <w:r w:rsidR="007F4D12">
+                        <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Lienhypertexte"/>
                             <w:b/>
                             <w:color w:val="C3082B"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>www.wallonie.be</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="61DF80CB" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="006D431C">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="C3082B"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="C3082B"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -866,57 +866,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher1"/>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922AB9" w:rsidRPr="008C19DB">
         <w:t>ASBL</w:t>
       </w:r>
     </w:p>
@@ -929,57 +929,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922AB9" w:rsidRPr="008C19DB">
         <w:t>Fondation d’utilité publique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3858D47C" w14:textId="77777777" w:rsidR="00922AB9" w:rsidRPr="008C19DB" w:rsidRDefault="005672AB" w:rsidP="009552B8">
@@ -991,57 +991,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922AB9" w:rsidRPr="008C19DB">
         <w:t>Commune</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DC604E" w14:textId="77777777" w:rsidR="00922AB9" w:rsidRPr="008C19DB" w:rsidRDefault="005672AB" w:rsidP="009552B8">
@@ -1053,57 +1053,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922AB9" w:rsidRPr="008C19DB">
         <w:t>Centre public d’action sociale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B676036" w14:textId="77777777" w:rsidR="00922AB9" w:rsidRPr="008C19DB" w:rsidRDefault="005672AB" w:rsidP="009552B8">
@@ -1115,57 +1115,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001F5E42">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009552B8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C2FD6" w:rsidRPr="008C19DB">
         <w:t>Association</w:t>
       </w:r>
       <w:r w:rsidR="00922AB9" w:rsidRPr="008C19DB">
         <w:t xml:space="preserve"> chapitre XII</w:t>
@@ -2325,188 +2325,163 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F73CA4" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="006D431C" w:rsidRDefault="001C2FD6" w:rsidP="006D431C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45DE21BD" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="001C2FD6" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>s’engage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à informer tout bénéficiaire des dispositifs existant en matière d’insertion socioprofessionnelle, d’insertion sociale et de médiation de dettes ;</w:t>
+        <w:t>s’engage à informer tout bénéficiaire des dispositifs existant en matière d’insertion socioprofessionnelle, d’insertion sociale et de médiation de dettes ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C13868" w14:textId="77777777" w:rsidR="003A5042" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109DEB70" w14:textId="77777777" w:rsidR="001B0E1F" w:rsidRPr="008C19DB" w:rsidRDefault="001B0E1F" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155DF2B2" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="001C2FD6" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>s’engage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à former les travailleurs et les bénévoles dans une optique d’accueil des personnes visées à l’article 49 ;</w:t>
+        <w:t>s’engage à former les travailleurs et les bénévoles dans une optique d’accueil des personnes visées à l’article 49 ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50344352" w14:textId="77777777" w:rsidR="003A5042" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-414" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00078486" w14:textId="77777777" w:rsidR="003A5042" w:rsidRPr="008C19DB" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B73B317" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="001C2FD6" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>s’engage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à informer l’administration de toute modification intervenue dans ses statuts ainsi que dans la composition, les fonctions ou le statut du personnel accomplissant les actions d’accompagnement social ;</w:t>
+        <w:t>s’engage à informer l’administration de toute modification intervenue dans ses statuts ainsi que dans la composition, les fonctions ou le statut du personnel accomplissant les actions d’accompagnement social ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AA4BDA" w14:textId="77777777" w:rsidR="003A5042" w:rsidRPr="008C19DB" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="002CD127" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="005E0BC3" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>s’engage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à favoriser une alimentation saine et équilibrée et les produits de qualité, dans le respect du décret de la Région wallonne du 6 novembre 2008 relatif à la lutte contre certaines formes de discrimination ;</w:t>
+        <w:t>s’engage à favoriser une alimentation saine et équilibrée et les produits de qualité, dans le respect du décret de la Région wallonne du 6 novembre 2008 relatif à la lutte contre certaines formes de discrimination ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5260684F" w14:textId="77777777" w:rsidR="003A5042" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-414" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578E7FCE" w14:textId="77777777" w:rsidR="003A5042" w:rsidRPr="008C19DB" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C9F9A6" w14:textId="77777777" w:rsidR="005E0BC3" w:rsidRDefault="005E0BC3" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>s’engage</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à limiter le gaspillage, notamment alimentaire et limiter l’utilisation de matériaux d’emballage.</w:t>
+        <w:t>s’engage à limiter le gaspillage, notamment alimentaire et limiter l’utilisation de matériaux d’emballage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7B19CA" w14:textId="77777777" w:rsidR="003A5042" w:rsidRPr="008C19DB" w:rsidRDefault="003A5042" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209934F9" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="3091FF16" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="6BF3C588" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="00C25FE1" w:rsidRDefault="001C2FD6" w:rsidP="00C25FE1">
       <w:pPr>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25FE1">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -4560,64 +4535,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C8B577" w14:textId="77777777" w:rsidR="00541D84" w:rsidRDefault="00541D84" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E67B16" w14:textId="77777777" w:rsidR="007C479A" w:rsidRDefault="007C479A" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0CC134" w14:textId="77777777" w:rsidR="00A31455" w:rsidRPr="00541D84" w:rsidRDefault="00A31455" w:rsidP="00A31455">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00541D84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>4.3  Données</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> relatives </w:t>
+        <w:t xml:space="preserve">4.3  Données relatives </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>à la période de 12 mois précédant le mois d’introduction de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5CA2EF" w14:textId="77777777" w:rsidR="005E0BC3" w:rsidRPr="008C19DB" w:rsidRDefault="005E0BC3" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E389C2" w14:textId="77777777" w:rsidR="00A66EF1" w:rsidRDefault="005E0BC3" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:t xml:space="preserve">Horaire d’ouverture </w:t>
       </w:r>
       <w:r w:rsidR="00E8542E" w:rsidRPr="008C19DB">
         <w:t>du service</w:t>
       </w:r>
@@ -4752,65 +4719,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="566D3894" w14:textId="77777777" w:rsidR="005333CB" w:rsidRPr="00C25FE1" w:rsidRDefault="005333CB" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37206407" w14:textId="77777777" w:rsidR="00A66EF1" w:rsidRPr="00C25FE1" w:rsidRDefault="00A66EF1" w:rsidP="00A31455">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25FE1">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Horaire </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> soit l’horaire d’ouverture hebdomadaire valant de manière identique pour chaque semaine et précisant, pour la semaine et jour par jour, les heures où le service est accessible aux bénéficiaires, soit l’horaire d’ouverture mensuelle précisant, pour le mois et jour par jour, les heures où le service est accessible aux bénéficiaires, en cas d’horaire d’ouverture différent d’une semaine à l’autre.</w:t>
+        <w:t>Horaire d’ouverture: soit l’horaire d’ouverture hebdomadaire valant de manière identique pour chaque semaine et précisant, pour la semaine et jour par jour, les heures où le service est accessible aux bénéficiaires, soit l’horaire d’ouverture mensuelle précisant, pour le mois et jour par jour, les heures où le service est accessible aux bénéficiaires, en cas d’horaire d’ouverture différent d’une semaine à l’autre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AA2759" w14:textId="77777777" w:rsidR="00A66EF1" w:rsidRPr="008C19DB" w:rsidRDefault="00A66EF1" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB4741F" w14:textId="77777777" w:rsidR="005333CB" w:rsidRDefault="005E0BC3" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:t>Nombre de bénéficiaires</w:t>
       </w:r>
       <w:r w:rsidR="009322DA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="005672AB">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5000,194 +4953,161 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="4A389474" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="008C19DB" w:rsidRDefault="009322DA" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77A40CDD" w14:textId="77777777" w:rsidR="005E0BC3" w:rsidRPr="008C19DB" w:rsidRDefault="005E0BC3" w:rsidP="00486BE8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8E7B9C" w14:textId="77777777" w:rsidR="005E0BC3" w:rsidRDefault="005E0BC3" w:rsidP="00541D84">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00541D84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00E8542E" w:rsidRPr="00541D84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00541D84">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  Note</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de synthèse </w:t>
+        <w:t xml:space="preserve">  Note de synthèse </w:t>
       </w:r>
       <w:r w:rsidR="00E8542E" w:rsidRPr="00541D84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>établissant comment l’institution entend remplir les engagements suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5428FD4B" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="00541D84" w:rsidRDefault="009322DA" w:rsidP="00541D84">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4389F632" w14:textId="77777777" w:rsidR="00E8542E" w:rsidRPr="008C19DB" w:rsidRDefault="00E8542E" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>accomplir</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> de manière régulière des actions d’accompagnement social</w:t>
+        <w:t>accomplir de manière régulière des actions d’accompagnement social</w:t>
       </w:r>
       <w:r w:rsidR="00A66EF1" w:rsidRPr="008C19DB">
         <w:t> ;</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB6AEBD" w14:textId="77777777" w:rsidR="00E8542E" w:rsidRPr="008C19DB" w:rsidRDefault="00E8542E" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>informer</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> tout bénéficiaire des dispositifs existant en matière d’insertion socioprofessionnelle, d’insertion sociale et de médiation de dettes</w:t>
+        <w:t>informer tout bénéficiaire des dispositifs existant en matière d’insertion socioprofessionnelle, d’insertion sociale et de médiation de dettes</w:t>
       </w:r>
       <w:r w:rsidR="00A66EF1" w:rsidRPr="008C19DB">
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615A4294" w14:textId="77777777" w:rsidR="00E8542E" w:rsidRPr="008C19DB" w:rsidRDefault="00E8542E" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>former</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> les travailleurs et les bénévoles dans une optique d’accueil des personnes</w:t>
+        <w:t>former les travailleurs et les bénévoles dans une optique d’accueil des personnes</w:t>
       </w:r>
       <w:r w:rsidR="00A66EF1" w:rsidRPr="008C19DB">
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB91143" w14:textId="77777777" w:rsidR="00E8542E" w:rsidRPr="008C19DB" w:rsidRDefault="00E8542E" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>favoriser</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> une alimentation saine et équilibrée et les produits de qualité</w:t>
+        <w:t>favoriser une alimentation saine et équilibrée et les produits de qualité</w:t>
       </w:r>
       <w:r w:rsidR="00A66EF1" w:rsidRPr="008C19DB">
         <w:t> ;</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD82DF3" w14:textId="77777777" w:rsidR="00E8542E" w:rsidRDefault="00E8542E" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C19DB">
-        <w:t>limiter</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> le gaspillage, notamment alimentaire et limiter l’utilisation de matériaux d’emballage. </w:t>
+        <w:t xml:space="preserve">limiter le gaspillage, notamment alimentaire et limiter l’utilisation de matériaux d’emballage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C67B1BA" w14:textId="77777777" w:rsidR="009322DA" w:rsidRDefault="009322DA" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0119D629" w14:textId="77777777" w:rsidR="00C25FE1" w:rsidRDefault="00C25FE1" w:rsidP="00C25FE1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="26362948"/>
         <w:placeholder>
           <w:docPart w:val="3A15E2614ADA427EB83C18B3A85173A2"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="57398F1A" w14:textId="77777777" w:rsidR="00C25FE1" w:rsidRDefault="00C25FE1" w:rsidP="00C25FE1">
@@ -5697,57 +5617,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009322DA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009322DA" w14:paraId="1B9E8874" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52CBFE15" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="009322DA" w:rsidRDefault="009322DA" w:rsidP="009322DA">
@@ -5797,57 +5717,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009322DA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009322DA" w14:paraId="27235386" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BE5791F" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="009322DA" w:rsidRDefault="009322DA" w:rsidP="009322DA">
@@ -5897,57 +5817,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009322DA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009322DA" w14:paraId="4ADAB5FB" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1147F48E" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="009322DA" w:rsidRDefault="009322DA" w:rsidP="009322DA">
@@ -5997,57 +5917,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009322DA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009322DA" w14:paraId="100CC627" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="438438EC" w14:textId="77777777" w:rsidR="009322DA" w:rsidRPr="009322DA" w:rsidRDefault="009322DA" w:rsidP="009322DA">
@@ -6097,57 +6017,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009322DA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="2ECEBB0D" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="551A8E06" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6196,57 +6116,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="076EA566" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4BEAB5A4" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6295,57 +6215,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="3588F37F" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3ACBE92F" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6394,57 +6314,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="2C03146E" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61F2277A" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6493,57 +6413,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="47392D74" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D33856C" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6592,57 +6512,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="568012E1" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="779185B1" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6691,57 +6611,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="06A99480" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A612120" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6790,57 +6710,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="5BF218DB" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32B29FD5" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6889,57 +6809,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3ADB" w14:paraId="2668ED5E" w14:textId="77777777" w:rsidTr="00C513F2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71B069B0" w14:textId="77777777" w:rsidR="00CF3ADB" w:rsidRPr="009322DA" w:rsidRDefault="00CF3ADB" w:rsidP="009322DA">
@@ -6988,57 +6908,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00CF3ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001F5E42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2266FDC0" w14:textId="77777777" w:rsidR="009322DA" w:rsidRDefault="009322DA">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="642176FB" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="00541D84" w:rsidRDefault="001C2FD6" w:rsidP="003A5042">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -7285,191 +7205,218 @@
     <w:p w14:paraId="716AFDE9" w14:textId="77777777" w:rsidR="003E0FF9" w:rsidRPr="008C19DB" w:rsidRDefault="003E0FF9" w:rsidP="009322DA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Comptes et bilan de la dernière année civile disponible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309BD2A6" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="00E8542E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64ECFFA5" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="731858DF" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="08164D7D" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="5AA76C3B" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="63EFF9A2" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="0848B2C4" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="67FEC6CB" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
     <w:p w14:paraId="341D3F6D" w14:textId="77777777" w:rsidR="00CB46A4" w:rsidRPr="008C19DB" w:rsidRDefault="00CB46A4" w:rsidP="001C2FD6"/>
-    <w:p w14:paraId="6116FEBB" w14:textId="12A27E18" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="008C19DB">
+    <w:p w14:paraId="6116FEBB" w14:textId="59E5F87D" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="008C19DB">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier à renvoyer </w:t>
       </w:r>
+      <w:r w:rsidR="00BE342A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">par mail </w:t>
+      </w:r>
       <w:r w:rsidR="00797B97">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>au SPW</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0086232F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Intérieur et Action Sociale</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00797B97">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>irection</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'Action Sociale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A37265F" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="008C19DB">
+    <w:p w14:paraId="7B7EC09C" w14:textId="77777777" w:rsidR="00BE342A" w:rsidRDefault="001C2FD6" w:rsidP="008C19DB">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Avenue Gouverneur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bovesse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 100</w:t>
       </w:r>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>B-5100 NAMUR</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C19DB">
+    </w:p>
+    <w:p w14:paraId="4A37265F" w14:textId="361F4345" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="00BE342A" w:rsidP="008C19DB">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006F7D64">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ers.social@spw.wallonie.be</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2FD6" w:rsidRPr="008C19DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C7ED91" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6">
+    <w:p w14:paraId="35525B7E" w14:textId="77777777" w:rsidR="00DD526C" w:rsidRDefault="001C2FD6" w:rsidP="00DD526C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dossier téléchargeable sur le site</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F1B276" w14:textId="72BBC2C1" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6">
+    <w:p w14:paraId="50F1B276" w14:textId="05D0C641" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="00DD526C" w:rsidP="00DD526C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C19DB">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00DD526C">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Epicerie sociale - Action sociale en Wallonie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BE342A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>http://</w:t>
-[...13 lines deleted...]
-        <w:t>.wallonie.be/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63582A16" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48538A4C" w14:textId="20664CC3" w:rsidR="001C2FD6" w:rsidRPr="008C19DB" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C19DB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Personne de contact</w:t>
       </w:r>
       <w:r w:rsidR="00486BE8" w:rsidRPr="008C19DB">
         <w:rPr>
@@ -7560,197 +7507,199 @@
           </w:p>
           <w:p w14:paraId="1E6E33A4" w14:textId="77777777" w:rsidR="00797B97" w:rsidRPr="008C19DB" w:rsidRDefault="00797B97" w:rsidP="00797B97">
             <w:pPr>
               <w:ind w:left="993"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C19DB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>081/327.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>308</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04BFEE21" w14:textId="7417665E" w:rsidR="00797B97" w:rsidRPr="008C19DB" w:rsidRDefault="00797B97" w:rsidP="00797B97">
+          <w:p w14:paraId="04BFEE21" w14:textId="504F5E2D" w:rsidR="00797B97" w:rsidRPr="008C19DB" w:rsidRDefault="00BE342A" w:rsidP="00797B97">
             <w:pPr>
               <w:ind w:left="993"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="006F7D64">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>severine.kirten@spw.wallonie.be</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>ers.social</w:t>
-[...7 lines deleted...]
-              <w:t>@spw.wallonie.be</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BB8B513" w14:textId="77777777" w:rsidR="001C2FD6" w:rsidRDefault="001C2FD6" w:rsidP="001C2FD6"/>
     <w:sectPr w:rsidR="001C2FD6" w:rsidSect="009E1C5F">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="440EE735" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="001C2FD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51746316" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="001C2FD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F61E93F" w14:textId="77777777" w:rsidR="00797B97" w:rsidRDefault="00797B97">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="175C6263" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRPr="00401F93" w:rsidRDefault="007F4D12" w:rsidP="006D431C">
     <w:pPr>
       <w:pStyle w:val="Normale"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A92225"/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Service public de Wallonie </w:t>
     </w:r>
     <w:r w:rsidR="0086232F">
@@ -7943,110 +7892,110 @@
     </w:r>
     <w:r w:rsidR="0086232F">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="005672AB">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BC5AACE" w14:textId="77777777" w:rsidR="00797B97" w:rsidRDefault="00797B97">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="75F0C9B8" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="001C2FD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50B55CB3" w14:textId="77777777" w:rsidR="007F4D12" w:rsidRDefault="007F4D12" w:rsidP="001C2FD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BE030AF" w14:textId="77777777" w:rsidR="00797B97" w:rsidRDefault="00797B97">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F9E3CE6" w14:textId="77777777" w:rsidR="00797B97" w:rsidRDefault="00797B97">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1364F84A" w14:textId="77777777" w:rsidR="00797B97" w:rsidRDefault="00797B97">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09401C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07303064"/>
     <w:lvl w:ilvl="0" w:tplc="E31AE118">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8711,115 +8660,116 @@
     <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1060134522">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1299342484">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="970865923">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1878394108">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1978947471">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="196629490">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1733698662">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00922AB9"/>
     <w:rsid w:val="00000747"/>
     <w:rsid w:val="00014EF6"/>
     <w:rsid w:val="000234D5"/>
     <w:rsid w:val="00051C19"/>
     <w:rsid w:val="00060470"/>
     <w:rsid w:val="0007337C"/>
     <w:rsid w:val="000837D5"/>
     <w:rsid w:val="000A7926"/>
     <w:rsid w:val="000E0879"/>
     <w:rsid w:val="001056CC"/>
     <w:rsid w:val="00111DF6"/>
     <w:rsid w:val="00153216"/>
+    <w:rsid w:val="00167A3B"/>
     <w:rsid w:val="001B0E1F"/>
     <w:rsid w:val="001C295B"/>
     <w:rsid w:val="001C2FD6"/>
     <w:rsid w:val="001E5637"/>
     <w:rsid w:val="001F5E42"/>
     <w:rsid w:val="00226EB3"/>
     <w:rsid w:val="00291935"/>
     <w:rsid w:val="002B5D69"/>
     <w:rsid w:val="002B62B3"/>
     <w:rsid w:val="002C1C38"/>
     <w:rsid w:val="00320344"/>
     <w:rsid w:val="00325457"/>
     <w:rsid w:val="003A5042"/>
     <w:rsid w:val="003B39F9"/>
     <w:rsid w:val="003E0FF9"/>
     <w:rsid w:val="00407452"/>
     <w:rsid w:val="0045627B"/>
     <w:rsid w:val="0046481D"/>
     <w:rsid w:val="00486BE8"/>
     <w:rsid w:val="004A725C"/>
     <w:rsid w:val="004C305A"/>
     <w:rsid w:val="004F0055"/>
     <w:rsid w:val="00502088"/>
     <w:rsid w:val="005333CB"/>
     <w:rsid w:val="00541D84"/>
@@ -8835,116 +8785,121 @@
     <w:rsid w:val="00653D44"/>
     <w:rsid w:val="006B1AAE"/>
     <w:rsid w:val="006D431C"/>
     <w:rsid w:val="00730DC3"/>
     <w:rsid w:val="00742613"/>
     <w:rsid w:val="0075445D"/>
     <w:rsid w:val="007702B4"/>
     <w:rsid w:val="007769C8"/>
     <w:rsid w:val="00797B97"/>
     <w:rsid w:val="007C479A"/>
     <w:rsid w:val="007D25CC"/>
     <w:rsid w:val="007E2E2C"/>
     <w:rsid w:val="007F4D12"/>
     <w:rsid w:val="008237C8"/>
     <w:rsid w:val="008471A7"/>
     <w:rsid w:val="0086232F"/>
     <w:rsid w:val="008801D2"/>
     <w:rsid w:val="008C19DB"/>
     <w:rsid w:val="008E3077"/>
     <w:rsid w:val="00920157"/>
     <w:rsid w:val="00922AB9"/>
     <w:rsid w:val="009322DA"/>
     <w:rsid w:val="009552B8"/>
     <w:rsid w:val="0096489A"/>
     <w:rsid w:val="009E1C5F"/>
+    <w:rsid w:val="009F7EFB"/>
     <w:rsid w:val="00A31455"/>
     <w:rsid w:val="00A3345E"/>
     <w:rsid w:val="00A66EF1"/>
     <w:rsid w:val="00AA7C1F"/>
     <w:rsid w:val="00AE3535"/>
+    <w:rsid w:val="00B31D19"/>
     <w:rsid w:val="00B42FE4"/>
     <w:rsid w:val="00B76AF5"/>
     <w:rsid w:val="00B80548"/>
     <w:rsid w:val="00B97989"/>
     <w:rsid w:val="00BA65DC"/>
     <w:rsid w:val="00BC1BF3"/>
     <w:rsid w:val="00BC59C7"/>
     <w:rsid w:val="00BE1E17"/>
+    <w:rsid w:val="00BE342A"/>
     <w:rsid w:val="00BE3952"/>
     <w:rsid w:val="00C25FE1"/>
     <w:rsid w:val="00C513F2"/>
     <w:rsid w:val="00CB46A4"/>
     <w:rsid w:val="00CC236B"/>
     <w:rsid w:val="00CE7B22"/>
     <w:rsid w:val="00CF3ADB"/>
     <w:rsid w:val="00D231E5"/>
     <w:rsid w:val="00D42716"/>
+    <w:rsid w:val="00DD526C"/>
     <w:rsid w:val="00E2139F"/>
     <w:rsid w:val="00E3651C"/>
     <w:rsid w:val="00E36785"/>
     <w:rsid w:val="00E456EA"/>
     <w:rsid w:val="00E8056C"/>
     <w:rsid w:val="00E8542E"/>
     <w:rsid w:val="00EB1EF8"/>
     <w:rsid w:val="00EC4E43"/>
     <w:rsid w:val="00EE1A11"/>
+    <w:rsid w:val="00EE6B04"/>
     <w:rsid w:val="00F1586B"/>
     <w:rsid w:val="00F33EB1"/>
     <w:rsid w:val="00F479E0"/>
     <w:rsid w:val="00F97FB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2C4FCEBF"/>
   <w15:docId w15:val="{94043D08-D7F9-4C51-A87A-C47518CA1498}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9353,51 +9308,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00730DC3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
@@ -9726,69 +9680,81 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003A5042"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C25FE1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE342A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallonie.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallonie.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:severine.kirten@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actionsociale.wallonie.be/home/vos-demarches/aide-sociale/epicerie-sociale.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ers.social@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallonie.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wallonie.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FC0C2250841B45CDBBDECB94E9905FFF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B3963DA-9200-40DB-8836-B1935E9169A1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00637040" w:rsidRDefault="009B18EF" w:rsidP="009B18EF">
           <w:pPr>
             <w:pStyle w:val="FC0C2250841B45CDBBDECB94E9905FFF1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E7535D">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
@@ -9867,171 +9833,178 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF2ECE8E-E527-4B9F-9363-4CDF9C2D56DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00637040" w:rsidRDefault="009B18EF" w:rsidP="009B18EF">
           <w:pPr>
             <w:pStyle w:val="C9D2701915CD4E688CA2CA671B8FFFA81"/>
           </w:pPr>
           <w:r w:rsidRPr="00E7535D">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00343808"/>
+    <w:rsid w:val="00167A3B"/>
     <w:rsid w:val="00205D82"/>
     <w:rsid w:val="00343808"/>
     <w:rsid w:val="004C4ADA"/>
     <w:rsid w:val="00516A7F"/>
     <w:rsid w:val="00520ACE"/>
     <w:rsid w:val="00637040"/>
     <w:rsid w:val="008A3158"/>
     <w:rsid w:val="009B18EF"/>
+    <w:rsid w:val="00B31D19"/>
     <w:rsid w:val="00C07E37"/>
     <w:rsid w:val="00C26DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="fr-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10423,102 +10396,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B18EF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC0C2250841B45CDBBDECB94E9905FFF">
-[...50 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC0C2250841B45CDBBDECB94E9905FFF1">
     <w:name w:val="FC0C2250841B45CDBBDECB94E9905FFF1"/>
     <w:rsid w:val="009B18EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="1134"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6AA229394F3409F9245FE726FB35DF31">
     <w:name w:val="A6AA229394F3409F9245FE726FB35DF31"/>
     <w:rsid w:val="009B18EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="1134"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -10531,51 +10452,51 @@
       <w:ind w:left="720" w:hanging="1134"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9D2701915CD4E688CA2CA671B8FFFA81">
     <w:name w:val="C9D2701915CD4E688CA2CA671B8FFFA81"/>
     <w:rsid w:val="009B18EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="1134"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -10840,75 +10761,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9097539-1CC5-4FC5-A259-7C0C058E11FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>876</Words>
-  <Characters>4818</Characters>
+  <Words>916</Words>
+  <Characters>5040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5683</CharactersWithSpaces>
+  <CharactersWithSpaces>5945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>DGO5-BARTHOLOME Isabelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_SiteId">
     <vt:lpwstr>1f816a84-7aa6-4a56-b22a-7b3452fa8681</vt:lpwstr>
   </property>