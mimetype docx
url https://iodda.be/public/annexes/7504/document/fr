--- v0 (2025-10-22)
+++ v1 (2026-08-24)
@@ -1,52 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62C3E73A" w14:textId="3536B4C1" w:rsidR="000A5E50" w:rsidRPr="000A5E50" w:rsidRDefault="000A5E50" w:rsidP="000A5E50">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5E50">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -166,111 +169,158 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pouvant engager l’association ………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>indiquez</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> le nom de l’association</w:t>
+        <w:t>indiquez le nom de l’association</w:t>
       </w:r>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5942A8C5" w14:textId="77777777" w:rsidR="000A5E50" w:rsidRPr="00210190" w:rsidRDefault="000A5E50" w:rsidP="000A5E50">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="120" w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8057C6" w14:textId="77777777" w:rsidR="000A5E50" w:rsidRPr="00210190" w:rsidRDefault="000A5E50" w:rsidP="000A5E50">
+    <w:p w14:paraId="3A903E6D" w14:textId="77777777" w:rsidR="00CB6712" w:rsidRDefault="000A5E50" w:rsidP="009939BB">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="120" w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="125"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210190">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Déclare sur l'honneur que les renseignements mentionnés dans le présent formulaire sont exacts et complets</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6712" w:rsidRPr="00CB6712">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6712" w:rsidRPr="00CB6712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et que la subvention perçue ne fera pas l’objet d’un double subventionnement</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6712">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EAD016" w14:textId="77777777" w:rsidR="00E82585" w:rsidRDefault="00E82585" w:rsidP="009939BB">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="120" w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="125"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8057C6" w14:textId="4735AC5A" w:rsidR="000A5E50" w:rsidRPr="00210190" w:rsidRDefault="00CB6712" w:rsidP="000A5E50">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="120" w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="125" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00210190">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Déclare sur l'honneur que les renseignements mentionnés dans le présent formulaire sont exacts et complets et que l’association (art. D28-5) : </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déclare </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5E50" w:rsidRPr="00210190">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que l’association (art. D28-5) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B07327" w14:textId="4AD1856A" w:rsidR="000A5E50" w:rsidRPr="00210190" w:rsidRDefault="000A5E50" w:rsidP="000A5E50">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -554,74 +604,94 @@
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456B7D3E" w14:textId="18C85FD6" w:rsidR="003A228B" w:rsidRPr="00210190" w:rsidRDefault="000A5E50" w:rsidP="000A5E50">
       <w:pPr>
         <w:ind w:left="438" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210190">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature électronique ou manuelle</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A228B" w:rsidRPr="00210190">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0D97AE5B" w14:textId="77777777" w:rsidR="00EE0DA9" w:rsidRDefault="00EE0DA9" w:rsidP="002F15D6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="56B38D8D" w14:textId="77777777" w:rsidR="00EE0DA9" w:rsidRDefault="00EE0DA9" w:rsidP="002F15D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
@@ -630,52 +700,119 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova Cond">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D4CAF8D" w14:textId="145E4DF4" w:rsidR="002F15D6" w:rsidRPr="002F15D6" w:rsidRDefault="002F15D6" w:rsidP="002F15D6">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002F15D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version : </w:t>
+    </w:r>
+    <w:r w:rsidR="00D37366">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Juillet</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002F15D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova Cond" w:hAnsi="Arial Nova Cond"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="46AC9D17" w14:textId="77777777" w:rsidR="00EE0DA9" w:rsidRDefault="00EE0DA9" w:rsidP="002F15D6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6B50B57D" w14:textId="77777777" w:rsidR="00EE0DA9" w:rsidRDefault="00EE0DA9" w:rsidP="002F15D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14EE1B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="642A060A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="588"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="486" w:hanging="360"/>
       </w:pPr>
@@ -876,104 +1013,121 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1511024205">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1590121985">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A5E50"/>
     <w:rsid w:val="000A5E50"/>
     <w:rsid w:val="00210190"/>
+    <w:rsid w:val="002F15D6"/>
     <w:rsid w:val="003875DC"/>
     <w:rsid w:val="003A228B"/>
     <w:rsid w:val="008449C8"/>
     <w:rsid w:val="00887067"/>
+    <w:rsid w:val="009939BB"/>
+    <w:rsid w:val="00B86836"/>
+    <w:rsid w:val="00B9468D"/>
+    <w:rsid w:val="00CB6712"/>
+    <w:rsid w:val="00D37366"/>
+    <w:rsid w:val="00E82585"/>
+    <w:rsid w:val="00EE0DA9"/>
+    <w:rsid w:val="00F53017"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C6DEBF9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{97011312-045C-4520-9014-98AB128C090F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1448,62 +1602,116 @@
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpsdetexte"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000A5E50"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000A5E50"/>
     <w:pPr>
       <w:spacing w:before="2"/>
       <w:ind w:left="467" w:hanging="341"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F15D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F15D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F15D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F15D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1770,80 +1978,103 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100559A65A2DD5DF44A80A654981849549B" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="faa4f64881bf4a91cf11e38713d86afe">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c1a3df3e-33cb-4260-8132-609fc1ecef07" xmlns:ns3="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b49439676181930ca0fccb3d0041516" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c1a3df3e-33cb-4260-8132-609fc1ecef07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Remarques xmlns="c1a3df3e-33cb-4260-8132-609fc1ecef07" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100559A65A2DD5DF44A80A654981849549B" ma:contentTypeVersion="21" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="feae6ff37df97af9f5ffdc1c04f1902d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c1a3df3e-33cb-4260-8132-609fc1ecef07" xmlns:ns3="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b34568838773a40b2b46d5e48ca9ac4a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
     <xsd:import namespace="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Remarques" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1a3df3e-33cb-4260-8132-609fc1ecef07" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -1903,50 +2134,55 @@
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Remarques" ma:index="21" nillable="true" ma:displayName="Remarques" ma:format="Dropdown" ma:internalName="Remarques">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cc4018d8-b214-4a48-af45-02710e18d619" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2037,126 +2273,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{698046C1-BA2E-4832-A4B9-59830D68F3B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{619DE8A4-8751-429D-90AA-25C07F9F5B16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23660928-B18D-460A-ADA1-76B0D1586E42}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA12FF6E-88E7-40FA-871F-5DBFAB1393EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
     <ds:schemaRef ds:uri="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1573</Characters>
+  <Words>298</Words>
+  <Characters>1645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1856</CharactersWithSpaces>
+  <CharactersWithSpaces>1940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VARLET Amélie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>