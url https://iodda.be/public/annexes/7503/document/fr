--- v0 (2025-10-22)
+++ v1 (2026-08-24)
@@ -3,321 +3,332 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://walloniegov.sharepoint.com/sites/CSE/Documents partages/Décret reconnaissance/Communication-Décret/Demande de reconnaissance/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://walloniegov.sharepoint.com/sites/CSE/Documents partages/SAMPO - MON ESPACE/MON ESPACE/ARNE-007 Reconnaissance/Documents 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="125" documentId="8_{5CDDCFC6-85D0-4A3E-8E71-A37747180048}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9DF218EE-8EDE-49EE-856F-D5C80F748304}"/>
+  <xr:revisionPtr revIDLastSave="172" documentId="8_{5CDDCFC6-85D0-4A3E-8E71-A37747180048}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3D8A6ED0-C344-40E1-83E9-A21A5B354BF1}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{091B6925-273B-47D5-9912-4DB71CC18A2F}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{091B6925-273B-47D5-9912-4DB71CC18A2F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Annexe-recettes et dépenses" sheetId="1" r:id="rId1"/>
+    <sheet name="Bilan financier" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D51" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="D52" i="1"/>
+  <c r="D52" i="1" l="1"/>
+  <c r="D36" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D21" i="1" s="1"/>
+  <c r="D20" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="D37" i="1" l="1"/>
+  <c r="D53" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="26">
   <si>
     <t>RECETTES (totales asbl)</t>
   </si>
   <si>
     <t>DEPENSES (totales asbl)</t>
   </si>
   <si>
     <t>Postes</t>
   </si>
   <si>
     <t>Montants</t>
   </si>
   <si>
-    <t>Dépenses réalisées</t>
-[...1 lines deleted...]
-  <si>
     <t>Subventions SPW ARNE</t>
   </si>
   <si>
     <t>Subvention 1 "titre"</t>
   </si>
   <si>
     <t>Poste 1 : Frais de personnel</t>
   </si>
   <si>
     <t>Subvention 2 "titre"</t>
   </si>
   <si>
     <t>Poste 2 : Frais de fonctionnement</t>
   </si>
   <si>
     <t>Poste 3 : frais d'investissement</t>
   </si>
   <si>
     <t>Total subvention</t>
   </si>
   <si>
     <t>Total des dépenses</t>
   </si>
   <si>
-    <t>Recettes grace aux activités</t>
-[...1 lines deleted...]
-  <si>
     <t>Formation, animation, évènement …</t>
   </si>
   <si>
     <t xml:space="preserve">Autres recettes de l'asbl </t>
   </si>
   <si>
-    <t>Subventions APE</t>
-[...4 lines deleted...]
-  <si>
     <t>Autres recettes</t>
   </si>
   <si>
     <t xml:space="preserve">Total des recettes </t>
   </si>
   <si>
     <t>Total général des recettes</t>
+  </si>
+  <si>
+    <t>Année : ….</t>
+  </si>
+  <si>
+    <t>Année: ….</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Année: …. : version provisoire des comptes au 31/12/... si non passé en AG </t>
+  </si>
+  <si>
+    <t>Bilan financier</t>
   </si>
   <si>
     <r>
       <rPr>
-        <i/>
         <u/>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial Nova Cond"/>
         <family val="2"/>
       </rPr>
-      <t>Remarque préalable</t>
+      <t>Remarque préalable à l'encodage</t>
     </r>
     <r>
       <rPr>
-        <i/>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial Nova Cond"/>
         <family val="2"/>
       </rPr>
-      <t>: Ces bilans doivent être remplis pour les 3 années précédant l'année de demande de reconnaissance - Merci d'indiquer l'année de référence dans le titre en rouge</t>
+      <t xml:space="preserve">
+Ces bilans doivent être remplis pour les 3 années précédant l'année de demande de reconnaissance - Merci d'indiquer l'année concernée dans le titre en rouge.</t>
     </r>
   </si>
   <si>
-    <t>Le bilan financier reprenant un compte des recettes et dépenses par poste des trois dernières années</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Année: …. : version provisoire des comptes au 31/12/... si non passé en AG </t>
+    <t>Recettes réalisées grâce aux activités</t>
+  </si>
+  <si>
+    <t>Autres subventions (détailler à côté du tableau si plusieurs)</t>
+  </si>
+  <si>
+    <t>Aides à l'emploi (subventions APE, Maribel, …)</t>
+  </si>
+  <si>
+    <t>Version : Juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial Nova Cond"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial Nova Cond"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
       <color theme="1"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <u/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial Nova Cond"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -378,142 +389,148 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
@@ -797,752 +814,741 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{534C3AF8-72C3-48C3-8CB1-BD919A0D2996}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:G52"/>
+  <dimension ref="B1:G53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="21.5546875" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" customWidth="1"/>
     <col min="3" max="3" width="45.6640625" customWidth="1"/>
     <col min="4" max="4" width="17.33203125" customWidth="1"/>
     <col min="5" max="5" width="3.33203125" customWidth="1"/>
-    <col min="6" max="6" width="43" customWidth="1"/>
-    <col min="7" max="7" width="20.88671875" customWidth="1"/>
+    <col min="6" max="6" width="45.6640625" customWidth="1"/>
+    <col min="7" max="7" width="23.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="G2" s="21"/>
+    <row r="1" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="G1" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="2:7" ht="25.2" x14ac:dyDescent="0.45">
+      <c r="B2" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
     </row>
     <row r="3" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="24"/>
-[...32 lines deleted...]
-      <c r="B8" s="22" t="s">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+    </row>
+    <row r="5" spans="2:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+    </row>
+    <row r="6" spans="2:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+    </row>
+    <row r="7" spans="2:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="33"/>
+    </row>
+    <row r="8" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+    </row>
+    <row r="9" spans="2:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="B9" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="22"/>
-[...2 lines deleted...]
-      <c r="F8" s="23" t="s">
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="G8" s="23"/>
-[...9 lines deleted...]
-    <row r="10" spans="2:7" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G9" s="22"/>
+    </row>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B10" s="1"/>
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B11" s="1"/>
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="1"/>
-      <c r="F10" s="2" t="s">
+      <c r="E11" s="1"/>
+      <c r="F11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="G11" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B12" s="23" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="25" t="s">
+      <c r="C12" s="4" t="s">
         <v>5</v>
-      </c>
-[...13 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D12" s="14"/>
       <c r="E12" s="1"/>
       <c r="F12" s="5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G12" s="13"/>
     </row>
     <row r="13" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B13" s="26"/>
+      <c r="B13" s="24"/>
       <c r="C13" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D13" s="14"/>
       <c r="E13" s="1"/>
       <c r="F13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13" s="13"/>
+    </row>
+    <row r="14" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B14" s="24"/>
+      <c r="C14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="14"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="13"/>
+    </row>
+    <row r="15" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B15" s="25"/>
+      <c r="C15" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="13"/>
-[...3 lines deleted...]
-      <c r="C14" s="6" t="s">
+      <c r="D15" s="14">
+        <f>SUM(D12:D14)</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="14">
-        <f>SUM(D11:D13)</f>
+      <c r="G15" s="13">
+        <f>SUM(G12:G14)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="1"/>
-      <c r="F14" s="7" t="s">
+    </row>
+    <row r="16" spans="2:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G14" s="13">
-[...5 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="D16" s="15"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+    </row>
+    <row r="17" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B17" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B17" s="29"/>
       <c r="C17" s="9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D17" s="16"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="1"/>
+      <c r="F17" s="10"/>
       <c r="G17" s="1"/>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>18</v>
+    <row r="18" spans="2:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B18" s="27"/>
+      <c r="C18" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="D18" s="16"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B19" s="31" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="B19" s="28"/>
+      <c r="C19" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="16"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="31"/>
+      <c r="B20" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="29"/>
       <c r="D20" s="17">
-        <f>D14+D19</f>
+        <f>SUM(D16:D19)</f>
         <v>0</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
     </row>
-    <row r="21" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...19 lines deleted...]
-      <c r="B24" s="22" t="s">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B21" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="29"/>
+      <c r="D21" s="17">
+        <f>D15+D20</f>
         <v>0</v>
       </c>
-      <c r="C24" s="22"/>
-      <c r="D24" s="22"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="23" spans="2:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="33"/>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="23" t="s">
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+    </row>
+    <row r="25" spans="2:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="B25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="G24" s="23"/>
-[...7 lines deleted...]
-      <c r="G25" s="1"/>
+      <c r="G25" s="22"/>
     </row>
     <row r="26" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B26" s="1"/>
-      <c r="C26" s="2" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+    </row>
+    <row r="27" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B27" s="1"/>
+      <c r="C27" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D27" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E26" s="1"/>
-      <c r="F26" s="2" t="s">
+      <c r="E27" s="1"/>
+      <c r="F27" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G26" s="3" t="s">
+      <c r="G27" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="23" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="25" t="s">
+      <c r="C28" s="4" t="s">
         <v>5</v>
-      </c>
-[...13 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D28" s="14"/>
       <c r="E28" s="1"/>
       <c r="F28" s="5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G28" s="13"/>
     </row>
     <row r="29" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B29" s="26"/>
+      <c r="B29" s="24"/>
       <c r="C29" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D29" s="14"/>
       <c r="E29" s="1"/>
       <c r="F29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="13"/>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B30" s="24"/>
+      <c r="C30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="14"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="13"/>
+    </row>
+    <row r="31" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B31" s="25"/>
+      <c r="C31" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G29" s="13"/>
-[...3 lines deleted...]
-      <c r="C30" s="6" t="s">
+      <c r="D31" s="14">
+        <f>SUM(D28:D30)</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="14">
-        <f>SUM(D27:D29)</f>
+      <c r="G31" s="13">
+        <f>SUM(G28:G30)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="1"/>
-      <c r="F30" s="7" t="s">
+    </row>
+    <row r="32" spans="2:7" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G30" s="13">
-[...5 lines deleted...]
-      <c r="B31" s="12" t="s">
+      <c r="D32" s="15"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+    </row>
+    <row r="33" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="C31" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B33" s="29"/>
       <c r="C33" s="9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D33" s="16"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="1"/>
+      <c r="F33" s="10"/>
       <c r="G33" s="1"/>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>18</v>
+    <row r="34" spans="2:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B34" s="27"/>
+      <c r="C34" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
     </row>
     <row r="35" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B35" s="31" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="16"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
     </row>
     <row r="36" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B36" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="31"/>
+      <c r="B36" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="29"/>
       <c r="D36" s="17">
-        <f>D30+D35</f>
+        <f>SUM(D32:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
     </row>
-    <row r="37" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...19 lines deleted...]
-      <c r="B40" s="22" t="s">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B37" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="29"/>
+      <c r="D37" s="17">
+        <f>D31+D36</f>
         <v>0</v>
       </c>
-      <c r="C40" s="22"/>
-      <c r="D40" s="22"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+    </row>
+    <row r="38" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="2:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="33"/>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
       <c r="E40" s="1"/>
-      <c r="F40" s="23" t="s">
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+    </row>
+    <row r="41" spans="2:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="B41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="G40" s="23"/>
-[...7 lines deleted...]
-      <c r="G41" s="1"/>
+      <c r="G41" s="22"/>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B42" s="1"/>
-      <c r="C42" s="2" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B43" s="1"/>
+      <c r="C43" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D43" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E42" s="1"/>
-      <c r="F42" s="2" t="s">
+      <c r="E43" s="1"/>
+      <c r="F43" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G42" s="3" t="s">
+      <c r="G43" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="23" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" s="25" t="s">
+      <c r="C44" s="4" t="s">
         <v>5</v>
-      </c>
-[...13 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D44" s="14"/>
       <c r="E44" s="1"/>
       <c r="F44" s="5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G44" s="13"/>
     </row>
     <row r="45" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B45" s="26"/>
+      <c r="B45" s="24"/>
       <c r="C45" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D45" s="14"/>
       <c r="E45" s="1"/>
       <c r="F45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="13"/>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B46" s="24"/>
+      <c r="C46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="14"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="13"/>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B47" s="25"/>
+      <c r="C47" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G45" s="13"/>
-[...3 lines deleted...]
-      <c r="C46" s="6" t="s">
+      <c r="D47" s="14">
+        <f>SUM(D44:D46)</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D46" s="14">
-        <f>SUM(D43:D45)</f>
+      <c r="G47" s="13">
+        <f>SUM(G44:G46)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="1"/>
-      <c r="F46" s="7" t="s">
+    </row>
+    <row r="48" spans="2:7" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C48" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G46" s="13">
-[...5 lines deleted...]
-      <c r="B47" s="12" t="s">
+      <c r="D48" s="15"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+    </row>
+    <row r="49" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="C47" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B49" s="29"/>
       <c r="C49" s="9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D49" s="16"/>
       <c r="E49" s="1"/>
-      <c r="F49" s="1"/>
+      <c r="F49" s="10"/>
       <c r="G49" s="1"/>
     </row>
-    <row r="50" spans="2:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>18</v>
+    <row r="50" spans="2:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B50" s="27"/>
+      <c r="C50" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="D50" s="16"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
     </row>
     <row r="51" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B51" s="31" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="16"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
     </row>
     <row r="52" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B52" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="31"/>
+      <c r="B52" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="29"/>
       <c r="D52" s="17">
-        <f>D46+D51</f>
+        <f>SUM(D48:D51)</f>
         <v>0</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
     </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B53" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="29"/>
+      <c r="D53" s="17">
+        <f>D47+D52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="B49:B51"/>
     <mergeCell ref="B52:C52"/>
-    <mergeCell ref="B43:B46"/>
-[...3 lines deleted...]
-    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B23:G23"/>
     <mergeCell ref="B36:C36"/>
-    <mergeCell ref="B6:G6"/>
-    <mergeCell ref="B38:G38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B39:G39"/>
     <mergeCell ref="B2:G2"/>
-    <mergeCell ref="B40:D40"/>
-[...10 lines deleted...]
-    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="B28:B31"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B17:B19"/>
     <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B12:B15"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B4:G5"/>
+    <mergeCell ref="B7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...23 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c1a3df3e-33cb-4260-8132-609fc1ecef07" xmlns:ns3="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b49439676181930ca0fccb3d0041516" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100559A65A2DD5DF44A80A654981849549B" ma:contentTypeVersion="21" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="feae6ff37df97af9f5ffdc1c04f1902d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c1a3df3e-33cb-4260-8132-609fc1ecef07" xmlns:ns3="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b34568838773a40b2b46d5e48ca9ac4a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
     <xsd:import namespace="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Remarques" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1a3df3e-33cb-4260-8132-609fc1ecef07" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -1602,50 +1608,55 @@
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Remarques" ma:index="21" nillable="true" ma:displayName="Remarques" ma:format="Dropdown" ma:internalName="Remarques">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cc4018d8-b214-4a48-af45-02710e18d619" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1736,108 +1747,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c1a3df3e-33cb-4260-8132-609fc1ecef07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Remarques xmlns="c1a3df3e-33cb-4260-8132-609fc1ecef07" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b">
+      <UserInfo>
+        <DisplayName>Sylvie Meekers</DisplayName>
+        <AccountId>515</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>VEESCHKENS Christine</DisplayName>
+        <AccountId>7</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69FE03E9-EF8E-4BAB-9FF1-00CDA3338EC7}">
-[...10 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{296E5B77-F399-4E69-A0B2-451DE467BAD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CDA9257-472A-4097-9AD7-18949EF42522}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB6E38-5E36-45EB-AE46-3E5E3A51CA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
     <ds:schemaRef ds:uri="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69FE03E9-EF8E-4BAB-9FF1-00CDA3338EC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
+    <ds:schemaRef ds:uri="db7435c9-3aa2-4ddd-a3fd-7413ce4a853b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Annexe-recettes et dépenses</vt:lpstr>
+      <vt:lpstr>Bilan financier</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VEESCHKENS Christine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>