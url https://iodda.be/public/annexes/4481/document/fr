--- v0 (2026-02-13)
+++ v1 (2026-05-23)
@@ -383,90 +383,88 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">engage : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677AB4C8" w14:textId="77777777" w:rsidR="00380748" w:rsidRDefault="00380748" w:rsidP="00380748">
+    <w:p w14:paraId="677AB4C8" w14:textId="4CD10D82" w:rsidR="00380748" w:rsidRDefault="00380748" w:rsidP="00380748">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> suivre les modules de formation organis</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r>
         <w:t>s par l</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>Administration ou son mandataire couvrant le domaine de compétences qui m’est propre (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00605924">
-        <w:t>techniques d’assainissement</w:t>
+      <w:r w:rsidR="008C51B6">
+        <w:t>études de risques</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69763DE9" w14:textId="77777777" w:rsidR="00380748" w:rsidRDefault="00380748" w:rsidP="00380748">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78320B01" w14:textId="77777777" w:rsidR="00380748" w:rsidRDefault="00380748" w:rsidP="00380748">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -838,90 +836,96 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">engage : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114B35BC" w14:textId="77777777" w:rsidR="00BF054D" w:rsidRDefault="00BF054D" w:rsidP="00BF054D">
+    <w:p w14:paraId="114B35BC" w14:textId="04336DF4" w:rsidR="00BF054D" w:rsidRDefault="00BF054D" w:rsidP="00BF054D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> suivre les modules de formation organis</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r>
         <w:t>s par l</w:t>
       </w:r>
       <w:r w:rsidRPr="00694263">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>Administration ou son mandataire couvrant le domaine de compétences qui m’est propre (</w:t>
       </w:r>
       <w:r w:rsidRPr="00605924">
-        <w:t>techniques d’assainissement</w:t>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:r w:rsidR="008C51B6">
+        <w:t xml:space="preserve"> et suivi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605924">
+        <w:t xml:space="preserve"> d’assainissement</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5916BC" w14:textId="77777777" w:rsidR="00BF054D" w:rsidRDefault="00BF054D" w:rsidP="00BF054D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DC9EEEF" w14:textId="77777777" w:rsidR="00BF054D" w:rsidRDefault="00BF054D" w:rsidP="00BF054D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1559,51 +1563,54 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C22EE8"/>
     <w:rsid w:val="001321BE"/>
     <w:rsid w:val="0016704C"/>
     <w:rsid w:val="002957A9"/>
     <w:rsid w:val="00380748"/>
     <w:rsid w:val="004B57BF"/>
     <w:rsid w:val="005F4F47"/>
     <w:rsid w:val="006229C0"/>
     <w:rsid w:val="00684F14"/>
+    <w:rsid w:val="00691088"/>
     <w:rsid w:val="007F09B5"/>
+    <w:rsid w:val="008A1F1A"/>
+    <w:rsid w:val="008C51B6"/>
     <w:rsid w:val="00A442C4"/>
     <w:rsid w:val="00B8525D"/>
     <w:rsid w:val="00BF054D"/>
     <w:rsid w:val="00C22EE8"/>
     <w:rsid w:val="00EB63E4"/>
     <w:rsid w:val="00FA1107"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -2353,59 +2360,59 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>410</Words>
-  <Characters>2261</Characters>
+  <Characters>2260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2666</CharactersWithSpaces>
+  <CharactersWithSpaces>2665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CARTE Meggie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>