--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F0F9DC7" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRPr="008A28DA" w:rsidRDefault="004C15B0" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Fiche projet</w:t>
       </w:r>
@@ -243,52 +243,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> les coordonnées </w:t>
       </w:r>
       <w:r w:rsidR="00332B77" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mentionnées dans la fiche d’admissibilité :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00332B77" w:rsidRPr="008A28DA" w14:paraId="25F5EE66" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="413D3EA1" w14:textId="77777777" w:rsidR="00332B77" w:rsidRPr="008A28DA" w:rsidRDefault="00332B77" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom du local</w:t>
@@ -603,52 +603,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">faire un </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« copier - coller » du tableau ci-après, à la suite de celui-ci).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00332B77" w:rsidRPr="008A28DA" w14:paraId="0D3344EF" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63C01712" w14:textId="77777777" w:rsidR="00332B77" w:rsidRPr="008A28DA" w:rsidRDefault="00E97817" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1006,51 +1006,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="006376FF" w:rsidSect="008515A0">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="422581B7" w14:textId="77777777" w:rsidTr="008515A0">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6AFAD5" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1259,51 +1259,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Veuillez indiquer si le projet s'inscrit dans une démarche soutenue par les pouvoirs publics communaux, intercommunaux, provinciaux ou autres. Précisez le cas échéant les moyens mis à disp</w:t>
       </w:r>
       <w:r w:rsidR="00F426F4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>osition à travers ces démarches (maximum 600 caractères, annexes possibles) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="6EE9CD58" w14:textId="77777777" w:rsidTr="00C503F4">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="208A263E" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1482,52 +1482,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2794"/>
+        <w:gridCol w:w="5732"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="1084735A" w14:textId="77777777" w:rsidTr="00C24798">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2300C779" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2151,52 +2151,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">parrainage, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>etc.) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="5729"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E5CF6" w:rsidRPr="008A28DA" w14:paraId="57509137" w14:textId="77777777" w:rsidTr="00E70C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BE48C0D" w14:textId="77777777" w:rsidR="003E5CF6" w:rsidRPr="008A28DA" w:rsidRDefault="003E5CF6" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Age minimum</w:t>
@@ -2693,52 +2693,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2794"/>
+        <w:gridCol w:w="5732"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA7B71" w:rsidRPr="008A28DA" w14:paraId="28AC390A" w14:textId="77777777" w:rsidTr="00C15EC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="096B8C31" w14:textId="77777777" w:rsidR="00BA7B71" w:rsidRPr="008A28DA" w:rsidRDefault="00BA7B71" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3042,52 +3042,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="003525E5" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5952"/>
-        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="5804"/>
+        <w:gridCol w:w="2722"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C503F4" w:rsidRPr="008A28DA" w14:paraId="65C7C8D9" w14:textId="77777777" w:rsidTr="003525E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6242B131" w14:textId="77777777" w:rsidR="00C503F4" w:rsidRPr="008A28DA" w:rsidRDefault="00C503F4" w:rsidP="00361F4B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nombre de participants</w:t>
@@ -3827,52 +3827,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur quel laps de temps s'inscrit la formation</w:t>
       </w:r>
       <w:r w:rsidR="0096111B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
-        <w:gridCol w:w="5244"/>
+        <w:gridCol w:w="3363"/>
+        <w:gridCol w:w="5163"/>
       </w:tblGrid>
       <w:tr w:rsidR="00361F4B" w:rsidRPr="008A28DA" w14:paraId="7C6325FF" w14:textId="77777777" w:rsidTr="00207637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D502B67" w14:textId="77777777" w:rsidR="00361F4B" w:rsidRPr="008A28DA" w:rsidRDefault="00207637" w:rsidP="0096111B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Période</w:t>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> en quoi ce cours répond aux besoins du public cible ou du secteur apicole dans le territoire visé</w:t>
       </w:r>
       <w:r w:rsidR="0006496C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maximum 600 caractères) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006496C" w:rsidRPr="008A28DA" w14:paraId="7C21972B" w14:textId="77777777" w:rsidTr="00535073">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09437664" w14:textId="77777777" w:rsidR="0006496C" w:rsidRPr="008A28DA" w:rsidRDefault="0006496C" w:rsidP="0006496C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -5531,51 +5531,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006496C" w:rsidRPr="008A28DA" w14:paraId="1A664016" w14:textId="77777777" w:rsidTr="00C24798">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA23F60" w14:textId="77777777" w:rsidR="0006496C" w:rsidRPr="008A28DA" w:rsidRDefault="00024B8C" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -5977,51 +5977,51 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>pressenti</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour dispenser les leçons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030E56D4" w14:textId="4E36259F" w:rsidR="00ED6B2C" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="00F278E7">
+    <w:p w14:paraId="030E56D4" w14:textId="5B6D6EA8" w:rsidR="00ED6B2C" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="00F278E7">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6089,59 +6089,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00E9231D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F231F6">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6180,59 +6180,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>téléchargeable</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00F231F6" w:rsidRPr="007F1EA7">
+        <w:r w:rsidR="00D53C29" w:rsidRPr="00754EBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6868,51 +6868,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Compétences des </w:t>
       </w:r>
       <w:r w:rsidR="00F95EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>formateurs théorique</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423A36D8" w14:textId="42381DFC" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
+    <w:p w14:paraId="423A36D8" w14:textId="4A4BC8D8" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6971,59 +6971,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">auxquels il est prévu de faire appel </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(voir point 18, fichier Excel « 20</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F231F6">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -7159,51 +7159,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mmjj</w:t>
       </w:r>
       <w:r w:rsidR="00841E03" w:rsidRPr="00EF63DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.xlsx)</w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E56E538" w14:textId="78C1741E" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
+    <w:p w14:paraId="4E56E538" w14:textId="31C1BEFF" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’appel à un </w:t>
       </w:r>
       <w:r w:rsidR="00F95EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -7395,111 +7395,111 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, en utilisant le canevas fourni : mini-CV individuel axé sur l'apiculture, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>fichier Word « 20</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F231F6">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_CV</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> apicole</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">_x.docx » téléchargeable à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00F231F6" w:rsidRPr="007F1EA7">
+        <w:r w:rsidR="00D53C29" w:rsidRPr="00754EBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>https://agriculture.wallonie.be/formation-en-apiculture-</w:t>
         </w:r>
-        <w:r w:rsidR="00F231F6" w:rsidRPr="007F1EA7">
+        <w:r w:rsidR="00D53C29" w:rsidRPr="00754EBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
-          <w:t>2025</w:t>
+          <w:t>2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>. Veuillez faire apparaître le nom de la personne dans le nom du fichier : remplacer le « x » du nom du fichier-type par le nom de la personne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A46CA2" w14:textId="77777777" w:rsidR="00A841C1" w:rsidRPr="008A28DA" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -9295,51 +9295,51 @@
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Compétences des formateurs pratiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3E4901" w14:textId="1D661678" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
+    <w:p w14:paraId="2D3E4901" w14:textId="2E1B313F" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9358,59 +9358,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NOM, prénom) dans le tableau ci-dessous les formateurs pratiques auxquels il est prévu de faire appel </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(voir point 18, fichier Excel « 20</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F231F6">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9531,51 +9531,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mmjj</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67" w:rsidRPr="00EF63DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.xlsx)</w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49837AC9" w14:textId="3238EEA8" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
+    <w:p w14:paraId="49837AC9" w14:textId="2FDE94C1" w:rsidR="00A841C1" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’appel à un formateur pratique </w:t>
       </w:r>
       <w:r w:rsidRPr="00196F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9726,100 +9726,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, en utilisant le canevas fourni : mini-CV individuel axé sur l'apiculture, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>fichier Word « 20</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F231F6">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_CV</w:t>
       </w:r>
       <w:r w:rsidR="00E70C67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> apicole</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">_x.docx » téléchargeable à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00F231F6" w:rsidRPr="007F1EA7">
+        <w:r w:rsidR="00D53C29" w:rsidRPr="00754EBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>. Veuillez faire apparaître le nom de la personne dans le nom du fichier : remplacer le « x » du nom du fichier-type par le nom de la personne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540A5F8A" w14:textId="77777777" w:rsidR="00A841C1" w:rsidRPr="008A28DA" w:rsidRDefault="00A841C1" w:rsidP="00A841C1">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -10864,51 +10864,51 @@
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Coût de l'activité de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE983F2" w14:textId="5EEBD60D" w:rsidR="00E93258" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="000C26D4">
+    <w:p w14:paraId="2BE983F2" w14:textId="45DAC330" w:rsidR="00E93258" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Veillez e</w:t>
       </w:r>
       <w:r w:rsidR="00B820CB" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -10997,59 +10997,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00A841C1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidR="00E70C67">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F231F6">
+        <w:r w:rsidR="00D53C29">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00E70C67">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>Calcul</w:t>
         </w:r>
         <w:r w:rsidR="00E70C67">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
@@ -11119,59 +11119,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00164781" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">téléchargeable à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00F231F6" w:rsidRPr="007F1EA7">
+        <w:r w:rsidR="00D53C29" w:rsidRPr="00754EBF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00164781" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">: introduisez les </w:t>
       </w:r>
       <w:r w:rsidR="00A93313">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -11579,52 +11579,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour le paiement de la subvention.</w:t>
       </w:r>
       <w:r w:rsidR="00A841C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6803"/>
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="6636"/>
+        <w:gridCol w:w="1890"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A67FA4" w:rsidRPr="008A28DA" w14:paraId="08E49BAC" w14:textId="77777777" w:rsidTr="00C752C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D4CDDC4" w14:textId="77777777" w:rsidR="00A67FA4" w:rsidRPr="008A28DA" w:rsidRDefault="00A67FA4" w:rsidP="00A67FA4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
@@ -13589,52 +13589,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Dans ce cas, a</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>ucune justification de l’utilisation du minerval n’est demandée.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6803"/>
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="6634"/>
+        <w:gridCol w:w="1892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B820CB" w:rsidRPr="008A28DA" w14:paraId="3B87F6D5" w14:textId="77777777" w:rsidTr="00BF76F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3711A8DD" w14:textId="77777777" w:rsidR="00B820CB" w:rsidRPr="008A28DA" w:rsidRDefault="00B820CB" w:rsidP="00BF76F1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
@@ -14168,51 +14168,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8861"/>
+        <w:gridCol w:w="8635"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A22E35" w:rsidRPr="008A28DA" w14:paraId="2D16370A" w14:textId="77777777" w:rsidTr="00B86D8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EF2A0F9" w14:textId="77777777" w:rsidR="00A22E35" w:rsidRPr="008A28DA" w:rsidRDefault="00A22E35" w:rsidP="00B86D8C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Observations, remarques, commentaires</w:t>
             </w:r>
@@ -14375,76 +14375,76 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58C99F51" w14:textId="77777777" w:rsidR="00583FFF" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="0097683F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00583FFF" w:rsidRPr="008A28DA" w:rsidSect="008515A0">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30FA40C0" w14:textId="77777777" w:rsidR="00750842" w:rsidRDefault="00750842" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A3710F2" w14:textId="77777777" w:rsidR="00750842" w:rsidRDefault="00750842" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14454,51 +14454,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49EFABFD" w14:textId="77777777" w:rsidR="00075130" w:rsidRPr="00332B77" w:rsidRDefault="00075130" w:rsidP="00075130">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier de candidature </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
@@ -14619,51 +14619,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidR="00E70C67">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="18ED31F1" w14:textId="77777777" w:rsidR="00075130" w:rsidRPr="00075130" w:rsidRDefault="00075130" w:rsidP="00075130">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="49F1C163" w14:textId="77777777" w:rsidR="00750842" w:rsidRDefault="00750842" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C72EAA0" w14:textId="77777777" w:rsidR="00750842" w:rsidRDefault="00750842" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="76231F0D" w14:textId="77777777" w:rsidR="00E02322" w:rsidRPr="00E02322" w:rsidRDefault="00E02322" w:rsidP="00E02322">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
@@ -14854,273 +14854,387 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ou du</w:t>
       </w:r>
       <w:r w:rsidRPr="00B559ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cadre et écrire ; placer un tiret en cas d’absence de réponse.</w:t>
       </w:r>
       <w:r w:rsidRPr="00386A64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6CDCAED4" w14:textId="64D5CF0C" w:rsidR="00C752C7" w:rsidRPr="00C752C7" w:rsidRDefault="00C752C7" w:rsidP="00B94884">
+    <w:p w14:paraId="6CDCAED4" w14:textId="2C7D40C0" w:rsidR="00C752C7" w:rsidRPr="00C752C7" w:rsidRDefault="00C752C7" w:rsidP="00B94884">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C752C7">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00B94884">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E9231D">
+      <w:r w:rsidR="00D53C29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A partir du 01/0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F231F6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9231D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C752C7">
+        <w:t>u 01/0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F231F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A841C1">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C752C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB3A2A">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A841C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F231F6">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3A2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C752C7">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53C29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> : 0,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB6D92">
+        <w:t>6 au 31/03/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C752C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F06B44">
+        <w:t> : 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6D92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F231F6">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53C29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>90</w:t>
+        <w:t>326</w:t>
       </w:r>
       <w:r w:rsidRPr="00C752C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> € / km.</w:t>
       </w:r>
       <w:r w:rsidR="00B94884">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indemnité revue trimestriellement au niveau fédéral : voir </w:t>
+        <w:t xml:space="preserve"> Indemnité revue </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94884" w:rsidRPr="00D53C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trimestriellement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94884">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au niveau fédéral : voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00B94884" w:rsidRPr="008547CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://bosa.belgium.be/fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B94884">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (recherche sur « indemnité kilométrique 202x » (x = année)).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B7A6FB5" w14:textId="74EA0ED2" w:rsidR="008515A0" w:rsidRPr="006376FF" w:rsidRDefault="00F231F6" w:rsidP="008515A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B7A6FB5" w14:textId="486C4BF6" w:rsidR="008515A0" w:rsidRPr="006376FF" w:rsidRDefault="00D53C29" w:rsidP="008515A0">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:pict w14:anchorId="3E826A78">
-[...31 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E826A78" wp14:editId="0FB907C8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-323215</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>251460</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2632710" cy="217170"/>
+              <wp:effectExtent l="635" t="3810" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="39400923" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2632710" cy="217170"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="566B6F6F" w14:textId="77777777" w:rsidR="00361FB2" w:rsidRPr="00005443" w:rsidRDefault="00361FB2" w:rsidP="00361FB2">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00005443">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3E826A78" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.45pt;margin-top:19.8pt;width:207.3pt;height:17.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARoxmw8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE0oW4iarpauipCW&#10;BWnhAxzHSSwcjxm7TZavZ+x0u9VyQ+RgeTz2m3lvXjbX02DYUaHXYCueL5acKSuh0bar+I/v+zfv&#10;OfNB2EYYsKrij8rz6+3rV5vRlaqAHkyjkBGI9eXoKt6H4Mos87JXg/ALcMpSsgUcRKAQu6xBMRL6&#10;YLJiubzKRsDGIUjlPZ3ezkm+Tfhtq2T42rZeBWYqTr2FtGJa67hm240oOxSu1/LUhviHLgahLRU9&#10;Q92KINgB9V9Qg5YIHtqwkDBk0LZaqsSB2OTLF2weeuFU4kLieHeWyf8/WHl/fHDfkIXpI0w0wETC&#10;uzuQPz2zsOuF7dQNIoy9Eg0VzqNk2eh8eXoapfaljyD1+AUaGrI4BEhAU4tDVIV4MkKnATyeRVdT&#10;YJIOi6u3xTqnlKRcka/zdZpKJsqn1w59+KRgYHFTcaShJnRxvPMhdiPKpyuxmAejm702JgXY1TuD&#10;7CjIAPv0JQIvrhkbL1uIz2bEeJJoRmYzxzDVEyUj3RqaRyKMMBuKfgDa9IC/ORvJTBX3vw4CFWfm&#10;syXRPuSrVXRfClbv1gUFeJmpLzPCSoKqeOBs3u7C7NiDQ931VGkek4UbErrVSYPnrk59k2GSNCdz&#10;R0dexunW8y+4/QMAAP//AwBQSwMEFAAGAAgAAAAhAD3DL/veAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj9FOg0AQRd9N/IfNmPhi2kWxUChLoyYaX1v7AQM7BVJ2lrDbQv/e9ck+Tu7JvWeK7Wx6&#10;caHRdZYVPC8jEMS11R03Cg4/n4s1COeRNfaWScGVHGzL+7sCc20n3tFl7xsRStjlqKD1fsildHVL&#10;Bt3SDsQhO9rRoA/n2Eg94hTKTS9foiiRBjsOCy0O9NFSfdqfjYLj9/S0yqbqyx/S3Wvyjl1a2atS&#10;jw/z2waEp9n/w/CnH9ShDE6VPbN2olewWEVZQBXEWQIiAHESpyAqBWm8BlkW8vaD8hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQARoxmw8gEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9wy/73gAAAAkBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="566B6F6F" w14:textId="77777777" w:rsidR="00361FB2" w:rsidRPr="00005443" w:rsidRDefault="00361FB2" w:rsidP="00361FB2">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00005443">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00361FB2" w:rsidRPr="006376FF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C3B53FD" wp14:editId="7B11D4F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-557530</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-250190</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="485775"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
@@ -15195,98 +15309,98 @@
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00E70C67">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C8CBD5B" w14:textId="01388182" w:rsidR="006376FF" w:rsidRPr="006376FF" w:rsidRDefault="006376FF" w:rsidP="008515A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C8CBD5B" w14:textId="488D5382" w:rsidR="006376FF" w:rsidRPr="006376FF" w:rsidRDefault="006376FF" w:rsidP="008515A0">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006376FF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>Appel à projets « Formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="00E70C67">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00F231F6">
+    <w:r w:rsidR="00D53C29">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34223CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69A67CEC"/>
     <w:lvl w:ilvl="0" w:tplc="3E3A8D84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15647,73 +15761,73 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1649358456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1516534155">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="821041136">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1089546895">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="25603"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C26D4"/>
     <w:rsid w:val="000202B3"/>
     <w:rsid w:val="00024B8C"/>
     <w:rsid w:val="00043DCC"/>
     <w:rsid w:val="00044B69"/>
     <w:rsid w:val="0006496C"/>
     <w:rsid w:val="00073B69"/>
     <w:rsid w:val="00075130"/>
     <w:rsid w:val="000A74AA"/>
     <w:rsid w:val="000B1F16"/>
     <w:rsid w:val="000C26D4"/>
     <w:rsid w:val="000C379C"/>
     <w:rsid w:val="000F4376"/>
     <w:rsid w:val="000F483F"/>
     <w:rsid w:val="00106286"/>
     <w:rsid w:val="001242FA"/>
     <w:rsid w:val="00155BD5"/>
     <w:rsid w:val="001563A0"/>
     <w:rsid w:val="00161DE0"/>
     <w:rsid w:val="00164781"/>
     <w:rsid w:val="001778E4"/>
     <w:rsid w:val="001D1543"/>
     <w:rsid w:val="001D4593"/>
@@ -15731,50 +15845,51 @@
     <w:rsid w:val="002C7CF8"/>
     <w:rsid w:val="002D5B08"/>
     <w:rsid w:val="00332B77"/>
     <w:rsid w:val="00336550"/>
     <w:rsid w:val="00346C9E"/>
     <w:rsid w:val="00347F24"/>
     <w:rsid w:val="00347F44"/>
     <w:rsid w:val="003525E5"/>
     <w:rsid w:val="00355415"/>
     <w:rsid w:val="00361F4B"/>
     <w:rsid w:val="00361FB2"/>
     <w:rsid w:val="00386A64"/>
     <w:rsid w:val="003B37ED"/>
     <w:rsid w:val="003C7E59"/>
     <w:rsid w:val="003E5CF6"/>
     <w:rsid w:val="00416353"/>
     <w:rsid w:val="004422E2"/>
     <w:rsid w:val="00455C48"/>
     <w:rsid w:val="00474166"/>
     <w:rsid w:val="00496D41"/>
     <w:rsid w:val="004A2540"/>
     <w:rsid w:val="004B1A8E"/>
     <w:rsid w:val="004B255C"/>
     <w:rsid w:val="004C15B0"/>
     <w:rsid w:val="0050420F"/>
+    <w:rsid w:val="005068C6"/>
     <w:rsid w:val="00521E0A"/>
     <w:rsid w:val="00530960"/>
     <w:rsid w:val="00535073"/>
     <w:rsid w:val="00535557"/>
     <w:rsid w:val="00551895"/>
     <w:rsid w:val="0056458A"/>
     <w:rsid w:val="0057095F"/>
     <w:rsid w:val="00572BE2"/>
     <w:rsid w:val="005765BC"/>
     <w:rsid w:val="00583FFF"/>
     <w:rsid w:val="005C218B"/>
     <w:rsid w:val="005F2BC7"/>
     <w:rsid w:val="00603DD4"/>
     <w:rsid w:val="006376FF"/>
     <w:rsid w:val="006D0B49"/>
     <w:rsid w:val="006F0393"/>
     <w:rsid w:val="00721B3B"/>
     <w:rsid w:val="0073795F"/>
     <w:rsid w:val="00741F9F"/>
     <w:rsid w:val="00750842"/>
     <w:rsid w:val="00762C8B"/>
     <w:rsid w:val="0079676E"/>
     <w:rsid w:val="007C3D57"/>
     <w:rsid w:val="007F6651"/>
     <w:rsid w:val="00802762"/>
@@ -15783,72 +15898,74 @@
     <w:rsid w:val="0089234D"/>
     <w:rsid w:val="008A28DA"/>
     <w:rsid w:val="008F592D"/>
     <w:rsid w:val="009364FA"/>
     <w:rsid w:val="0096111B"/>
     <w:rsid w:val="00974C91"/>
     <w:rsid w:val="0097683F"/>
     <w:rsid w:val="00985ABB"/>
     <w:rsid w:val="009F0F8C"/>
     <w:rsid w:val="009F5C3E"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22E35"/>
     <w:rsid w:val="00A67FA4"/>
     <w:rsid w:val="00A841C1"/>
     <w:rsid w:val="00A90FD2"/>
     <w:rsid w:val="00A921EB"/>
     <w:rsid w:val="00A93313"/>
     <w:rsid w:val="00AB067B"/>
     <w:rsid w:val="00AB3672"/>
     <w:rsid w:val="00B421D0"/>
     <w:rsid w:val="00B47198"/>
     <w:rsid w:val="00B54424"/>
     <w:rsid w:val="00B559ED"/>
     <w:rsid w:val="00B820CB"/>
     <w:rsid w:val="00B82CAD"/>
+    <w:rsid w:val="00B90D79"/>
     <w:rsid w:val="00B94884"/>
     <w:rsid w:val="00BA7B71"/>
     <w:rsid w:val="00BB6D92"/>
     <w:rsid w:val="00BE3D54"/>
     <w:rsid w:val="00C15EC5"/>
     <w:rsid w:val="00C24798"/>
     <w:rsid w:val="00C272C5"/>
     <w:rsid w:val="00C31866"/>
     <w:rsid w:val="00C503F4"/>
     <w:rsid w:val="00C5322D"/>
     <w:rsid w:val="00C541D7"/>
     <w:rsid w:val="00C752C7"/>
     <w:rsid w:val="00C76F9D"/>
     <w:rsid w:val="00C92F10"/>
     <w:rsid w:val="00CA130C"/>
     <w:rsid w:val="00CB3A2A"/>
     <w:rsid w:val="00CB45AE"/>
     <w:rsid w:val="00CB798E"/>
     <w:rsid w:val="00CC2BAF"/>
     <w:rsid w:val="00CE5A5A"/>
     <w:rsid w:val="00D34025"/>
     <w:rsid w:val="00D5209D"/>
+    <w:rsid w:val="00D53C29"/>
     <w:rsid w:val="00D5565C"/>
     <w:rsid w:val="00D65249"/>
     <w:rsid w:val="00D90584"/>
     <w:rsid w:val="00D91912"/>
     <w:rsid w:val="00D9723C"/>
     <w:rsid w:val="00DF0317"/>
     <w:rsid w:val="00DF4578"/>
     <w:rsid w:val="00E02322"/>
     <w:rsid w:val="00E04E37"/>
     <w:rsid w:val="00E35BF5"/>
     <w:rsid w:val="00E411F1"/>
     <w:rsid w:val="00E70C67"/>
     <w:rsid w:val="00E745B1"/>
     <w:rsid w:val="00E85267"/>
     <w:rsid w:val="00E9231D"/>
     <w:rsid w:val="00E93258"/>
     <w:rsid w:val="00E974A1"/>
     <w:rsid w:val="00E97817"/>
     <w:rsid w:val="00EB1C20"/>
     <w:rsid w:val="00EC4D60"/>
     <w:rsid w:val="00ED3AB1"/>
     <w:rsid w:val="00ED6B2C"/>
     <w:rsid w:val="00EF23EC"/>
     <w:rsid w:val="00F06B44"/>
     <w:rsid w:val="00F231F6"/>
@@ -15867,56 +15984,55 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="25603"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="664F7692"/>
-  <w15:docId w15:val="{3CB03413-C077-4CBD-AE07-898B7B8E8F64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16565,59 +16681,59 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009364FA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA6E0A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.wallonie.be/apiculture/2016-Calcul-subvention-maximale.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.wallonie.be/apiculture/2016-Calcul-subvention-maximale.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bosa.belgium.be/fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>