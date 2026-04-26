--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BE0041E" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRPr="008A28DA" w:rsidRDefault="004C15B0" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Fiche projet</w:t>
       </w:r>
@@ -198,52 +198,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> les coordonnées </w:t>
       </w:r>
       <w:r w:rsidR="00332B77" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mentionnées dans la fiche d’admissibilité :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00332B77" w:rsidRPr="008A28DA" w14:paraId="3C3C83FC" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352CC9E4" w14:textId="77777777" w:rsidR="00332B77" w:rsidRPr="008A28DA" w:rsidRDefault="00332B77" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom du local</w:t>
@@ -453,52 +453,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Veuillez reprendre les coordonnées mentionnées dans la fiche d’admissibilité :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00332B77" w:rsidRPr="008A28DA" w14:paraId="4D9142CD" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7308AD8C" w14:textId="77777777" w:rsidR="00332B77" w:rsidRPr="008A28DA" w:rsidRDefault="00332B77" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom du lieu / local</w:t>
@@ -791,52 +791,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">faire un </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« copier - coller » du tableau ci-après, à la suite de celui-ci).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00332B77" w:rsidRPr="008A28DA" w14:paraId="16BFA2E9" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="578362AE" w14:textId="77777777" w:rsidR="00332B77" w:rsidRPr="008A28DA" w:rsidRDefault="00E97817" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1280,51 +1280,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>, etc. (</w:t>
       </w:r>
       <w:r w:rsidR="00F426F4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>maximum 600 caractères) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="5CDF3867" w14:textId="77777777" w:rsidTr="008515A0">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E817A0" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1522,51 +1522,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Veuillez indiquer si le projet s'inscrit dans une démarche soutenue par les pouvoirs publics communaux, intercommunaux, provinciaux ou autres. Précisez le cas échéant les moyens mis à disp</w:t>
       </w:r>
       <w:r w:rsidR="00F426F4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>osition à travers ces démarches (maximum 600 caractères, annexes possibles) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="28586A0E" w14:textId="77777777" w:rsidTr="00C503F4">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D6CBE3" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1737,52 +1737,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2794"/>
+        <w:gridCol w:w="5732"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F426F4" w:rsidRPr="008A28DA" w14:paraId="28D85D4E" w14:textId="77777777" w:rsidTr="00C24798">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3649F42F" w14:textId="77777777" w:rsidR="00F426F4" w:rsidRPr="008A28DA" w:rsidRDefault="00F426F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -2396,52 +2396,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">parrainage, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>etc.) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="5729"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E5CF6" w:rsidRPr="008A28DA" w14:paraId="1718AF0A" w14:textId="77777777" w:rsidTr="007A1049">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509446BF" w14:textId="77777777" w:rsidR="003E5CF6" w:rsidRPr="008A28DA" w:rsidRDefault="003E5CF6" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Age minimum</w:t>
@@ -3006,52 +3006,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mentionner les avantages éventuellement associés au minerval (affiliation, matériel, etc.) ou les possibilités réservées aux personnes défavorisées économiquement :</w:t>
       </w:r>
       <w:r w:rsidR="00B83688">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2793"/>
+        <w:gridCol w:w="5733"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA7B71" w:rsidRPr="008A28DA" w14:paraId="092D1A74" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F694D8" w14:textId="77777777" w:rsidR="00BA7B71" w:rsidRPr="008A28DA" w:rsidRDefault="00BA7B71" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3383,52 +3383,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">(en référence à l’expérience des années antérieures) </w:t>
       </w:r>
       <w:r w:rsidR="003525E5" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5952"/>
-        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="5804"/>
+        <w:gridCol w:w="2722"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C503F4" w:rsidRPr="008A28DA" w14:paraId="57C5B59F" w14:textId="77777777" w:rsidTr="003525E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F20429" w14:textId="77777777" w:rsidR="00C503F4" w:rsidRPr="008A28DA" w:rsidRDefault="00C503F4" w:rsidP="00361F4B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nombre de participants</w:t>
@@ -4046,52 +4046,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">(préciser) </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="5634"/>
+        <w:gridCol w:w="3067"/>
+        <w:gridCol w:w="5459"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C503F4" w:rsidRPr="008A28DA" w14:paraId="27CD52CB" w14:textId="77777777" w:rsidTr="00024B8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0576D36B" w14:textId="77777777" w:rsidR="00C503F4" w:rsidRPr="008A28DA" w:rsidRDefault="00C503F4" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation </w:t>
@@ -4232,51 +4232,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75C10067" w14:textId="77777777" w:rsidR="00C503F4" w:rsidRPr="008A28DA" w:rsidRDefault="00C503F4" w:rsidP="00C503F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B48BD72" w14:textId="04B74551" w:rsidR="00B83688" w:rsidRDefault="0022222C" w:rsidP="00B83688">
+    <w:p w14:paraId="1B48BD72" w14:textId="3E48474B" w:rsidR="00B83688" w:rsidRDefault="0022222C" w:rsidP="00B83688">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="0050420F" w:rsidRPr="008A28DA">
@@ -4404,60 +4404,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B14096">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B0047C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...8 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BA7B71" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347F44" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>CI_</w:t>
       </w:r>
       <w:r w:rsidR="004A7E5C">
         <w:rPr>
@@ -4931,52 +4931,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur quel laps de temps s'inscrit la formation (en mois)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> et détailler les périodes relatives aux deux années de cours :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2834"/>
-        <w:gridCol w:w="5918"/>
+        <w:gridCol w:w="2773"/>
+        <w:gridCol w:w="5753"/>
       </w:tblGrid>
       <w:tr w:rsidR="00361F4B" w:rsidRPr="008A28DA" w14:paraId="62EC5EAA" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C016B7F" w14:textId="77777777" w:rsidR="00361F4B" w:rsidRPr="008A28DA" w:rsidRDefault="00361F4B" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Durée globale</w:t>
@@ -5060,96 +5060,68 @@
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00EF23EC" w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> jjmmaa </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF23EC" w:rsidRPr="008A28DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t>jjmmaa</w:t>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> jjmmaa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00361F4B" w:rsidRPr="008A28DA" w14:paraId="3E64A306" w14:textId="77777777" w:rsidTr="00535073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E0B981" w14:textId="77777777" w:rsidR="00361F4B" w:rsidRPr="008A28DA" w:rsidRDefault="00361F4B" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
@@ -5191,96 +5163,68 @@
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00EF23EC" w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> jjmmaa </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF23EC" w:rsidRPr="008A28DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t>jjmmaa</w:t>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> jjmmaa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35CEFEF6" w14:textId="77777777" w:rsidR="00361F4B" w:rsidRPr="008A28DA" w:rsidRDefault="00361F4B" w:rsidP="00EF23EC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6117FEC7" w14:textId="77777777" w:rsidR="001D4593" w:rsidRPr="009B4093" w:rsidRDefault="001D4593" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -5493,54 +5437,54 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidR="00361F4B" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> année :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2375"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2233"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="2072"/>
+        <w:gridCol w:w="2076"/>
+        <w:gridCol w:w="2161"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF23EC" w:rsidRPr="008A28DA" w14:paraId="61A2FFA8" w14:textId="77777777" w:rsidTr="00EF23EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D682A0A" w14:textId="77777777" w:rsidR="00EF23EC" w:rsidRPr="008A28DA" w:rsidRDefault="00EF23EC" w:rsidP="00EF23EC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5021C475" w14:textId="77777777" w:rsidR="00EF23EC" w:rsidRPr="008A28DA" w:rsidRDefault="00EF23EC" w:rsidP="00EF23EC">
             <w:pPr>
@@ -6507,71 +6451,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F592D" w:rsidRPr="008A28DA" w14:paraId="07159749" w14:textId="77777777" w:rsidTr="008F592D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56818BC5" w14:textId="77777777" w:rsidR="008F592D" w:rsidRPr="008A28DA" w:rsidRDefault="008F592D" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nb </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> par ruche simultanément</w:t>
+              <w:t>Nb élèves par ruche simultanément</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42DBD8B6" w14:textId="77777777" w:rsidR="008F592D" w:rsidRPr="008A28DA" w:rsidRDefault="008F592D" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="625984D7" w14:textId="77777777" w:rsidR="008F592D" w:rsidRPr="008A28DA" w:rsidRDefault="008F592D" w:rsidP="008F592D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
@@ -6704,51 +6628,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> en quoi ce cours répond aux besoins du public cible ou du secteur apicole dans le territoire visé</w:t>
       </w:r>
       <w:r w:rsidR="0006496C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maximum 600 caractères) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006496C" w:rsidRPr="008A28DA" w14:paraId="42F9ED86" w14:textId="77777777" w:rsidTr="00535073">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DF34D0" w14:textId="77777777" w:rsidR="0006496C" w:rsidRPr="008A28DA" w:rsidRDefault="0006496C" w:rsidP="0006496C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -7602,51 +7526,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8752"/>
+        <w:gridCol w:w="8526"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006496C" w:rsidRPr="008A28DA" w14:paraId="085C564D" w14:textId="77777777" w:rsidTr="00C24798">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7534DF02" w14:textId="77777777" w:rsidR="0006496C" w:rsidRPr="008A28DA" w:rsidRDefault="00024B8C" w:rsidP="00535073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -8009,51 +7933,51 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>pressenti</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour dispenser les leçons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78986D81" w14:textId="39C0CE07" w:rsidR="00ED6B2C" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="00F278E7">
+    <w:p w14:paraId="78986D81" w14:textId="69049B7E" w:rsidR="00ED6B2C" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="00F278E7">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -8111,59 +8035,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Excel </w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« 20</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="004A7E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -8202,59 +8126,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>téléchargeable</w:t>
       </w:r>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00E02E40" w:rsidRPr="004C2E88">
+        <w:r w:rsidR="00C637E1" w:rsidRPr="00721AD2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED6B2C" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F278E7" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9198,51 +9122,51 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>formateur</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00634571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> théoriques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3572B0A9" w14:textId="681BAA43" w:rsidR="00114795" w:rsidRDefault="00114795" w:rsidP="000C26D4">
+    <w:p w14:paraId="3572B0A9" w14:textId="747FE3C1" w:rsidR="00114795" w:rsidRDefault="00114795" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9341,59 +9265,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">auxquels il est prévu de faire appel </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(voir point 18, fichier Excel « 20</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="004A7E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9540,51 +9464,51 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mmjj</w:t>
       </w:r>
       <w:r w:rsidR="00EF63DF" w:rsidRPr="00EF63DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.xlsx)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF63DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF015E5" w14:textId="1B606EE1" w:rsidR="0078345E" w:rsidRDefault="00114795" w:rsidP="000C26D4">
+    <w:p w14:paraId="0BF015E5" w14:textId="0133D88E" w:rsidR="0078345E" w:rsidRDefault="00114795" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’appel à un </w:t>
       </w:r>
       <w:r w:rsidR="002B621A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -9856,100 +9780,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> : mini-CV individuel axé sur l'apiculture, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>fichier Word « 20</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_CV</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> apicole</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">_x.docx » téléchargeable à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00E02E40" w:rsidRPr="004C2E88">
+        <w:r w:rsidR="00C637E1" w:rsidRPr="00721AD2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>. Veuillez faire apparaître le nom de la personne dans le nom du fichier : remplacer le « x » du nom du fichier-type par le nom de la personne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1484A525" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRPr="008A28DA" w:rsidRDefault="00535073" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -11854,51 +11778,51 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Compétences des formateurs pratiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620EDC5A" w14:textId="545B8858" w:rsidR="004054E8" w:rsidRDefault="004054E8" w:rsidP="004054E8">
+    <w:p w14:paraId="620EDC5A" w14:textId="60E36949" w:rsidR="004054E8" w:rsidRDefault="004054E8" w:rsidP="004054E8">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -11957,59 +11881,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">auxquels il est prévu de faire appel </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>(voir point 18, fichier Excel « 20</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_Programme cours_</w:t>
       </w:r>
       <w:r w:rsidR="00107044">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -12113,51 +12037,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mmjj</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D" w:rsidRPr="00EF63DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.xlsx)</w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F28550A" w14:textId="12B59C7C" w:rsidR="004054E8" w:rsidRDefault="004054E8" w:rsidP="004054E8">
+    <w:p w14:paraId="6F28550A" w14:textId="7080D385" w:rsidR="004054E8" w:rsidRDefault="004054E8" w:rsidP="004054E8">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’appel à un formateur pratique </w:t>
       </w:r>
       <w:r w:rsidRPr="00196F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -12319,100 +12243,100 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">l'apiculture, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>fichier Word « 20</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E02E40">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_CV</w:t>
       </w:r>
       <w:r w:rsidR="00024A2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> apicole</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">_x.docx » téléchargeable à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00E02E40" w:rsidRPr="004C2E88">
+        <w:r w:rsidR="00C637E1" w:rsidRPr="00721AD2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>. Veuillez faire apparaître le nom de la personne dans le nom du fichier : remplacer le « x » du nom du fichier-type par le nom de la personne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7953537F" w14:textId="77777777" w:rsidR="004054E8" w:rsidRPr="008A28DA" w:rsidRDefault="004054E8" w:rsidP="004054E8">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -13405,51 +13329,51 @@
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Coût de l'activité de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0532F6D9" w14:textId="0C69AFFE" w:rsidR="00E93258" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="000C26D4">
+    <w:p w14:paraId="0532F6D9" w14:textId="5CCECBEE" w:rsidR="00E93258" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Ve</w:t>
       </w:r>
       <w:r w:rsidR="00987382">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -13538,69 +13462,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidR="00024A2D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E02E40">
+        <w:r w:rsidR="00C637E1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...9 lines deleted...]
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00024A2D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00535073" w:rsidRPr="008A28DA">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>Calcul</w:t>
         </w:r>
         <w:r w:rsidR="00024A2D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
@@ -13670,59 +13584,59 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00164781" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">téléchargeable à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00E02E40" w:rsidRPr="004C2E88">
+        <w:r w:rsidR="00C637E1" w:rsidRPr="00721AD2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00164781" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>: introduisez les 4 nombres surlignés en jaune qui correspondent à votre situation</w:t>
       </w:r>
       <w:r w:rsidR="00ED3AB1" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -14220,52 +14134,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>eules les dépenses exposées et effectivement réalisées seront prises en compte</w:t>
       </w:r>
       <w:r w:rsidR="00572BE2" w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour le paiement de la subvention.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6803"/>
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="6638"/>
+        <w:gridCol w:w="1888"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A67FA4" w:rsidRPr="008A28DA" w14:paraId="172DCA52" w14:textId="77777777" w:rsidTr="00B421D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00D219A0" w14:textId="77777777" w:rsidR="00A67FA4" w:rsidRPr="008A28DA" w:rsidRDefault="00A67FA4" w:rsidP="00A67FA4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
@@ -15313,75 +15227,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">de </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> aux ruches du rucher pédagogique ;</w:t>
+        <w:t>de fonctionnement liés aux ruches du rucher pédagogique ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4309689B" w14:textId="77777777" w:rsidR="00C4692B" w:rsidRPr="008A28DA" w:rsidRDefault="00C4692B" w:rsidP="00C4692B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
@@ -15603,96 +15493,83 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Le montant de la subvention octroyé pour couvrir les frais de fonctionnement mentionnés à l’alinéa </w:t>
       </w:r>
       <w:r w:rsidR="009B4093">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B4093" w:rsidRPr="009B4093">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="009B4093">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 2°, est plafonné à 1.250 euros par projet. Un forfait de 15 euros par heure de cours dépassant les cent heures peut venir s’ajouter à ce plafond. » (AM, art. 19).</w:t>
+        <w:t>, 2°, est plafonné à 1.250 euros par projet. Un forfait de 15 euros par heure de cours dépassant les cent heures peut venir s’ajouter à ce plafond. » (AM, art. 19).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535F4742" w14:textId="77777777" w:rsidR="00C4692B" w:rsidRPr="008A28DA" w:rsidRDefault="00C4692B" w:rsidP="00C4692B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="093DA3A5" w14:textId="77777777" w:rsidR="00C4692B" w:rsidRDefault="00C4692B" w:rsidP="00C4692B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -16318,52 +16195,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6803"/>
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="6634"/>
+        <w:gridCol w:w="1892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B820CB" w:rsidRPr="008A28DA" w14:paraId="04A823A2" w14:textId="77777777" w:rsidTr="004054E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8754" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66812CFF" w14:textId="77777777" w:rsidR="00B820CB" w:rsidRPr="008A28DA" w:rsidRDefault="00B820CB" w:rsidP="004054E8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
@@ -17021,51 +16898,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8861"/>
+        <w:gridCol w:w="8635"/>
       </w:tblGrid>
       <w:tr w:rsidR="0097683F" w:rsidRPr="008A28DA" w14:paraId="67F48344" w14:textId="77777777" w:rsidTr="004054E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27F11D0F" w14:textId="77777777" w:rsidR="0097683F" w:rsidRPr="008A28DA" w:rsidRDefault="0097683F" w:rsidP="004054E8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A28DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Observations, remarques, commentaires</w:t>
             </w:r>
@@ -17102,76 +16979,76 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="127C485A" w14:textId="77777777" w:rsidR="00583FFF" w:rsidRPr="008A28DA" w:rsidRDefault="00583FFF" w:rsidP="0097683F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00583FFF" w:rsidRPr="008A28DA" w:rsidSect="008515A0">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E26D610" w14:textId="77777777" w:rsidR="00AF3832" w:rsidRDefault="00AF3832" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="77268E96" w14:textId="77777777" w:rsidR="00AF3832" w:rsidRDefault="00AF3832" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17181,51 +17058,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B80A876" w14:textId="77777777" w:rsidR="004054E8" w:rsidRPr="00332B77" w:rsidRDefault="004054E8" w:rsidP="000C26D4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier de candidature </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
@@ -17339,51 +17216,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidR="00107044">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B558C16" w14:textId="77777777" w:rsidR="004054E8" w:rsidRDefault="004054E8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44F0583F" w14:textId="77777777" w:rsidR="00AF3832" w:rsidRDefault="00AF3832" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7ABCAD4F" w14:textId="77777777" w:rsidR="00AF3832" w:rsidRDefault="00AF3832" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="749DE4E3" w14:textId="77777777" w:rsidR="004054E8" w:rsidRPr="008515A0" w:rsidRDefault="004054E8" w:rsidP="00D5209D">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
@@ -17480,224 +17357,355 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ou du</w:t>
       </w:r>
       <w:r w:rsidRPr="00B559ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cadre et écrire ; placer un tiret en cas d’absence de réponse.</w:t>
       </w:r>
       <w:r w:rsidRPr="00386A64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="327271A1" w14:textId="7E2E94E7" w:rsidR="004054E8" w:rsidRPr="005A6937" w:rsidRDefault="004054E8" w:rsidP="005A6937">
+    <w:p w14:paraId="327271A1" w14:textId="1AF538A1" w:rsidR="004054E8" w:rsidRPr="005A6937" w:rsidRDefault="004054E8" w:rsidP="005A6937">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6937">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
       <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>A partir du 01/0</w:t>
+        <w:t>u 01/0</w:t>
       </w:r>
       <w:r w:rsidR="00E02E40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>6 au 31/03/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t> : 0,4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>326</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> € / km. Indemnité revue </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6937" w:rsidRPr="00C637E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>trimestriellement</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au niveau fédéral : </w:t>
+      </w:r>
       <w:r w:rsidR="00E02E40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
+        <w:t>à partir du 01/04/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C637E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t> : 0,42</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E02E40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>90</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">à partir du 01/04/2025, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
           </w:rPr>
           <w:t>https://bosa.belgium.be/fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A6937" w:rsidRPr="005A6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (recherche sur « indemnité kilométrique 202x » (x = année)).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13DE25D4" w14:textId="377BF480" w:rsidR="004054E8" w:rsidRPr="008515A0" w:rsidRDefault="00E02E40" w:rsidP="008515A0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13DE25D4" w14:textId="5029DD08" w:rsidR="004054E8" w:rsidRPr="008515A0" w:rsidRDefault="004A409F" w:rsidP="008515A0">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:pict w14:anchorId="2CAEA975">
-[...31 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CAEA975" wp14:editId="2EDF8624">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-323215</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>251460</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2632710" cy="217170"/>
+              <wp:effectExtent l="635" t="3810" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1420062077" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2632710" cy="217170"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5AB5ACAA" w14:textId="77777777" w:rsidR="00813ADF" w:rsidRPr="00005443" w:rsidRDefault="00813ADF" w:rsidP="00813ADF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00005443">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2CAEA975" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.45pt;margin-top:19.8pt;width:207.3pt;height:17.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARoxmw8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE0oW4iarpauipCW&#10;BWnhAxzHSSwcjxm7TZavZ+x0u9VyQ+RgeTz2m3lvXjbX02DYUaHXYCueL5acKSuh0bar+I/v+zfv&#10;OfNB2EYYsKrij8rz6+3rV5vRlaqAHkyjkBGI9eXoKt6H4Mos87JXg/ALcMpSsgUcRKAQu6xBMRL6&#10;YLJiubzKRsDGIUjlPZ3ezkm+Tfhtq2T42rZeBWYqTr2FtGJa67hm240oOxSu1/LUhviHLgahLRU9&#10;Q92KINgB9V9Qg5YIHtqwkDBk0LZaqsSB2OTLF2weeuFU4kLieHeWyf8/WHl/fHDfkIXpI0w0wETC&#10;uzuQPz2zsOuF7dQNIoy9Eg0VzqNk2eh8eXoapfaljyD1+AUaGrI4BEhAU4tDVIV4MkKnATyeRVdT&#10;YJIOi6u3xTqnlKRcka/zdZpKJsqn1w59+KRgYHFTcaShJnRxvPMhdiPKpyuxmAejm702JgXY1TuD&#10;7CjIAPv0JQIvrhkbL1uIz2bEeJJoRmYzxzDVEyUj3RqaRyKMMBuKfgDa9IC/ORvJTBX3vw4CFWfm&#10;syXRPuSrVXRfClbv1gUFeJmpLzPCSoKqeOBs3u7C7NiDQ931VGkek4UbErrVSYPnrk59k2GSNCdz&#10;R0dexunW8y+4/QMAAP//AwBQSwMEFAAGAAgAAAAhAD3DL/veAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj9FOg0AQRd9N/IfNmPhi2kWxUChLoyYaX1v7AQM7BVJ2lrDbQv/e9ck+Tu7JvWeK7Wx6&#10;caHRdZYVPC8jEMS11R03Cg4/n4s1COeRNfaWScGVHGzL+7sCc20n3tFl7xsRStjlqKD1fsildHVL&#10;Bt3SDsQhO9rRoA/n2Eg94hTKTS9foiiRBjsOCy0O9NFSfdqfjYLj9/S0yqbqyx/S3Wvyjl1a2atS&#10;jw/z2waEp9n/w/CnH9ShDE6VPbN2olewWEVZQBXEWQIiAHESpyAqBWm8BlkW8vaD8hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQARoxmw8gEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9wy/73gAAAAkBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5AB5ACAA" w14:textId="77777777" w:rsidR="00813ADF" w:rsidRPr="00005443" w:rsidRDefault="00813ADF" w:rsidP="00813ADF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00005443">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00813ADF" w:rsidRPr="00813ADF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43A7C8C4" wp14:editId="16CDEA30">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-557530</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-250190</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="485775"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
@@ -17763,115 +17771,115 @@
       </w:rPr>
       <w:t xml:space="preserve">Appel à projets </w:t>
     </w:r>
     <w:r w:rsidR="004054E8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>« Formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="007A1049">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C637E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49E83B70" w14:textId="537926FF" w:rsidR="00B14096" w:rsidRPr="008515A0" w:rsidRDefault="004054E8" w:rsidP="00B14096">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49E83B70" w14:textId="69A3CAAA" w:rsidR="00B14096" w:rsidRPr="008515A0" w:rsidRDefault="004054E8" w:rsidP="00B14096">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008515A0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t xml:space="preserve">Appel à projets « Formation en apiculture » </w:t>
     </w:r>
     <w:r w:rsidR="00623144">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="007A1049">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00E02E40">
+    <w:r w:rsidR="00C637E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34223CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69A67CEC"/>
     <w:lvl w:ilvl="0" w:tplc="3E3A8D84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18232,209 +18240,214 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1056008824">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1077216462">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="547305077">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="817647253">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="25603"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C26D4"/>
     <w:rsid w:val="00024A2D"/>
     <w:rsid w:val="00024B8C"/>
     <w:rsid w:val="00044B69"/>
     <w:rsid w:val="0006496C"/>
     <w:rsid w:val="00073B69"/>
     <w:rsid w:val="000B1F16"/>
     <w:rsid w:val="000C26D4"/>
     <w:rsid w:val="000C379C"/>
     <w:rsid w:val="000F4376"/>
     <w:rsid w:val="000F483F"/>
     <w:rsid w:val="00107044"/>
     <w:rsid w:val="00114795"/>
     <w:rsid w:val="001242FA"/>
     <w:rsid w:val="00155BD5"/>
     <w:rsid w:val="001563A0"/>
     <w:rsid w:val="00164781"/>
     <w:rsid w:val="001778E4"/>
     <w:rsid w:val="00196F74"/>
     <w:rsid w:val="001A72D6"/>
     <w:rsid w:val="001B4F96"/>
     <w:rsid w:val="001D1543"/>
     <w:rsid w:val="001D4593"/>
+    <w:rsid w:val="001F3083"/>
     <w:rsid w:val="00201EE6"/>
     <w:rsid w:val="002040D8"/>
     <w:rsid w:val="00204FC0"/>
     <w:rsid w:val="0022222C"/>
     <w:rsid w:val="00226655"/>
     <w:rsid w:val="0029414C"/>
     <w:rsid w:val="002A1968"/>
     <w:rsid w:val="002A7544"/>
     <w:rsid w:val="002B3F93"/>
     <w:rsid w:val="002B566C"/>
     <w:rsid w:val="002B621A"/>
     <w:rsid w:val="002C29D7"/>
     <w:rsid w:val="002C7CF8"/>
     <w:rsid w:val="002D5B08"/>
     <w:rsid w:val="00313575"/>
     <w:rsid w:val="00332B77"/>
     <w:rsid w:val="00336550"/>
     <w:rsid w:val="00347F44"/>
     <w:rsid w:val="003525E5"/>
     <w:rsid w:val="00355415"/>
     <w:rsid w:val="00360864"/>
     <w:rsid w:val="00361F4B"/>
     <w:rsid w:val="00367972"/>
     <w:rsid w:val="00386A64"/>
+    <w:rsid w:val="0039308D"/>
     <w:rsid w:val="00397041"/>
     <w:rsid w:val="003B37ED"/>
     <w:rsid w:val="003C7E59"/>
     <w:rsid w:val="003E5CF6"/>
     <w:rsid w:val="00402289"/>
     <w:rsid w:val="004054E8"/>
     <w:rsid w:val="00455C48"/>
     <w:rsid w:val="00474166"/>
     <w:rsid w:val="00487830"/>
     <w:rsid w:val="00491E54"/>
     <w:rsid w:val="00496D41"/>
+    <w:rsid w:val="004A409F"/>
     <w:rsid w:val="004A5F1F"/>
     <w:rsid w:val="004A7E5C"/>
     <w:rsid w:val="004B1A8E"/>
     <w:rsid w:val="004B255C"/>
     <w:rsid w:val="004C15B0"/>
     <w:rsid w:val="004C6B69"/>
     <w:rsid w:val="0050420F"/>
     <w:rsid w:val="00521E0A"/>
     <w:rsid w:val="00530960"/>
     <w:rsid w:val="00535073"/>
     <w:rsid w:val="00535557"/>
     <w:rsid w:val="0056458A"/>
     <w:rsid w:val="00572BE2"/>
     <w:rsid w:val="005765BC"/>
     <w:rsid w:val="00583FFF"/>
     <w:rsid w:val="005A6937"/>
     <w:rsid w:val="005B057E"/>
     <w:rsid w:val="005C218B"/>
     <w:rsid w:val="005F2BC7"/>
     <w:rsid w:val="00603DD4"/>
     <w:rsid w:val="00615B16"/>
     <w:rsid w:val="00623144"/>
     <w:rsid w:val="00634571"/>
     <w:rsid w:val="006A6AE3"/>
     <w:rsid w:val="006F0393"/>
     <w:rsid w:val="00720B80"/>
     <w:rsid w:val="0073795F"/>
     <w:rsid w:val="00741F9F"/>
     <w:rsid w:val="00762C8B"/>
     <w:rsid w:val="0078345E"/>
     <w:rsid w:val="0079676E"/>
     <w:rsid w:val="007A1049"/>
     <w:rsid w:val="007F6651"/>
     <w:rsid w:val="00802762"/>
     <w:rsid w:val="00813ADF"/>
     <w:rsid w:val="008515A0"/>
     <w:rsid w:val="00872634"/>
     <w:rsid w:val="008845C8"/>
     <w:rsid w:val="00885025"/>
     <w:rsid w:val="0089234D"/>
     <w:rsid w:val="008A28DA"/>
     <w:rsid w:val="008E7988"/>
     <w:rsid w:val="008F592D"/>
+    <w:rsid w:val="0091308B"/>
     <w:rsid w:val="009364FA"/>
     <w:rsid w:val="00974C91"/>
     <w:rsid w:val="0097683F"/>
     <w:rsid w:val="00985ABB"/>
     <w:rsid w:val="00987382"/>
     <w:rsid w:val="009B4093"/>
     <w:rsid w:val="009F5C3E"/>
     <w:rsid w:val="00A01B4B"/>
     <w:rsid w:val="00A475CA"/>
     <w:rsid w:val="00A67FA4"/>
     <w:rsid w:val="00A774D8"/>
     <w:rsid w:val="00A90FD2"/>
     <w:rsid w:val="00A921EB"/>
     <w:rsid w:val="00AA5ED9"/>
     <w:rsid w:val="00AF3832"/>
     <w:rsid w:val="00B0047C"/>
     <w:rsid w:val="00B10B10"/>
     <w:rsid w:val="00B14096"/>
     <w:rsid w:val="00B421D0"/>
     <w:rsid w:val="00B44B52"/>
     <w:rsid w:val="00B47198"/>
     <w:rsid w:val="00B559ED"/>
     <w:rsid w:val="00B820CB"/>
     <w:rsid w:val="00B83688"/>
     <w:rsid w:val="00BA7B71"/>
     <w:rsid w:val="00BE3D54"/>
     <w:rsid w:val="00BE4C3A"/>
     <w:rsid w:val="00C24798"/>
     <w:rsid w:val="00C272C5"/>
     <w:rsid w:val="00C42237"/>
     <w:rsid w:val="00C4692B"/>
     <w:rsid w:val="00C503F4"/>
     <w:rsid w:val="00C541D7"/>
+    <w:rsid w:val="00C637E1"/>
     <w:rsid w:val="00C76F9D"/>
     <w:rsid w:val="00C92F10"/>
     <w:rsid w:val="00CA6C7F"/>
     <w:rsid w:val="00CB45AE"/>
     <w:rsid w:val="00CC2BAF"/>
     <w:rsid w:val="00CE5A5A"/>
     <w:rsid w:val="00D34025"/>
     <w:rsid w:val="00D5209D"/>
     <w:rsid w:val="00D5565C"/>
     <w:rsid w:val="00D57A39"/>
     <w:rsid w:val="00D65249"/>
     <w:rsid w:val="00D90584"/>
     <w:rsid w:val="00D91912"/>
     <w:rsid w:val="00D9723C"/>
     <w:rsid w:val="00DD269F"/>
     <w:rsid w:val="00DE1BFC"/>
     <w:rsid w:val="00DF4578"/>
     <w:rsid w:val="00E02E40"/>
     <w:rsid w:val="00E745B1"/>
     <w:rsid w:val="00E85267"/>
     <w:rsid w:val="00E93258"/>
     <w:rsid w:val="00E974A1"/>
     <w:rsid w:val="00E97817"/>
     <w:rsid w:val="00EC4D60"/>
     <w:rsid w:val="00EC75B4"/>
@@ -18454,56 +18467,55 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="25603"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A1D4168"/>
-  <w15:docId w15:val="{F6E79676-A24B-4820-ABC2-69C73929DF22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19152,59 +19164,59 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009364FA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00885025"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.wallonie.be/apiculture/2016-Calcul-subvention-maximale.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.wallonie.be/apiculture/2016-Calcul-subvention-maximale.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bosa.belgium.be/fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -19476,74 +19488,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2E71BDB-13AE-41DD-90F8-0FBEF3BFB94F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
   <Words>3283</Words>
-  <Characters>18062</Characters>
+  <Characters>18061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>150</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21303</CharactersWithSpaces>
+  <CharactersWithSpaces>21302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JMC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SetDate">
     <vt:lpwstr>2022-02-21T18:49:53Z</vt:lpwstr>
   </property>