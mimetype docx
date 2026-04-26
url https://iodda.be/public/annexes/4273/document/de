--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="563D601D" w14:textId="77777777" w:rsidR="002861F4" w:rsidRPr="00E36703" w:rsidRDefault="00FA071D" w:rsidP="002861F4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiche </w:t>
       </w:r>
@@ -556,52 +556,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>du centre de formation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et sa nature juridique :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="5731"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D643B" w:rsidRPr="00E36703" w14:paraId="2B3B7A3D" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43074152" w14:textId="77777777" w:rsidR="008D643B" w:rsidRPr="00E36703" w:rsidRDefault="008D643B" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
@@ -1104,52 +1104,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>centre de formation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2793"/>
+        <w:gridCol w:w="5735"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D643B" w:rsidRPr="00E36703" w14:paraId="6110D13D" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC83BFE" w14:textId="77777777" w:rsidR="008D643B" w:rsidRPr="00E36703" w:rsidRDefault="008D643B" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -1547,52 +1547,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2793"/>
+        <w:gridCol w:w="5735"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D643B" w:rsidRPr="00E36703" w14:paraId="439A5BAA" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63962FEB" w14:textId="77777777" w:rsidR="008D643B" w:rsidRPr="00E36703" w:rsidRDefault="008D643B" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -2111,52 +2111,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Cours de base</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5742"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D643B" w:rsidRPr="00E36703" w14:paraId="6027F567" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="040B4051" w14:textId="77777777" w:rsidR="008D643B" w:rsidRPr="00E36703" w:rsidRDefault="008D643B" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -2489,52 +2489,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Cours d’initiation</w:t>
       </w:r>
       <w:r w:rsidR="00536F31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisé seul (hors cours de base)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5742"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC1163" w:rsidRPr="00E36703" w14:paraId="5BAB9950" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60334933" w14:textId="77777777" w:rsidR="00CC1163" w:rsidRPr="00E36703" w:rsidRDefault="00CC1163" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -2883,52 +2883,52 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.4.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Cours de spécialisation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5742"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC1163" w:rsidRPr="00E36703" w14:paraId="3E886046" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="262E2DA8" w14:textId="77777777" w:rsidR="00CC1163" w:rsidRPr="00E36703" w:rsidRDefault="00CC1163" w:rsidP="00374A70">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -3701,52 +3701,52 @@
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0485CEA8" w14:textId="77777777" w:rsidR="001153EC" w:rsidRPr="00E36703" w:rsidRDefault="001153EC" w:rsidP="00B374F2">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2791"/>
+        <w:gridCol w:w="5737"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B374F2" w:rsidRPr="00E36703" w14:paraId="2725F6F8" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C55C592" w14:textId="77777777" w:rsidR="00B374F2" w:rsidRPr="00E36703" w:rsidRDefault="00B374F2" w:rsidP="00792BC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4207,73 +4207,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">(autres que celles qui se déroulent au rucher) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">se dérouleront. Indiquez également si le </w:t>
       </w:r>
       <w:r w:rsidR="000F3F58" w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">lieu </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> le </w:t>
+        <w:t xml:space="preserve">lieu ou le </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">local est propriété de la section ou du demandeur, loué ou prêté par une institution publique, une personne morale ou une personne privée. Mentionnez enfin les coûts liés à l'occupation de ce </w:t>
       </w:r>
       <w:r w:rsidR="000F3F58" w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">lieu / </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -4310,52 +4288,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">et donnez une estimation des coûts (hors travail) liés à l’organisation des activités qui s’y déroulent </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2791"/>
+        <w:gridCol w:w="5737"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B374F2" w:rsidRPr="00E36703" w14:paraId="6304E8BF" w14:textId="77777777" w:rsidTr="00374A70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6B6A4D" w14:textId="77777777" w:rsidR="00B374F2" w:rsidRPr="00E36703" w:rsidRDefault="00B374F2" w:rsidP="00792BC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom du lieu / local</w:t>
@@ -4848,52 +4826,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">(hors travail) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>liés à leur fonctionnement (entretien du matériel, des colonies, amortissement du matériel) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2778"/>
+        <w:gridCol w:w="5750"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F3F58" w:rsidRPr="00E36703" w14:paraId="2E6E2EBE" w14:textId="77777777" w:rsidTr="0019092D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35D3AFA6" w14:textId="77777777" w:rsidR="000F3F58" w:rsidRPr="00E36703" w:rsidRDefault="000F3F58" w:rsidP="00792BC5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -5646,51 +5624,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez détailler la composition de l'équipe pédagogique permanente affectée </w:t>
       </w:r>
       <w:r w:rsidR="00F93443" w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>à la structure opérationnelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9D3C77" w14:textId="14A2F906" w:rsidR="00132FA0" w:rsidRPr="00E36703" w:rsidRDefault="00132FA0" w:rsidP="00536F31">
+    <w:p w14:paraId="1D9D3C77" w14:textId="08EA5DEA" w:rsidR="00132FA0" w:rsidRPr="00E36703" w:rsidRDefault="00132FA0" w:rsidP="00536F31">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidRPr="00114795">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5818,92 +5796,92 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">dans un classeur Excel nommé </w:t>
       </w:r>
       <w:r w:rsidR="00FE03EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00FE03EE" w:rsidRPr="00FE03EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Liste formateurs apiculture reconnus RW_2</w:t>
       </w:r>
-      <w:r w:rsidR="008D3CDF">
-[...7 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00010D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00244F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>mmjj</w:t>
       </w:r>
       <w:r w:rsidR="00FE03EE" w:rsidRPr="00FE03EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.xlsx »</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE03EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34256F28" w14:textId="53AAF083" w:rsidR="00132FA0" w:rsidRDefault="00132FA0" w:rsidP="00132FA0">
+    <w:p w14:paraId="34256F28" w14:textId="11D45FB4" w:rsidR="00132FA0" w:rsidRDefault="00132FA0" w:rsidP="00132FA0">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour toute </w:t>
       </w:r>
       <w:r w:rsidRPr="00132FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6134,100 +6112,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, en utilisant le canevas fourni : mini-CV individuel axé sur l'apiculture, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>fichier Word « 20</w:t>
       </w:r>
       <w:r w:rsidR="00244F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D64B7E">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00010D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>_CV</w:t>
       </w:r>
       <w:r w:rsidR="00244F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> apicole</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">_x.docx » téléchargeable à l'adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D64B7E" w:rsidRPr="00582C54">
+        <w:r w:rsidR="00010D4F" w:rsidRPr="004C3A94">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A28DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>. Veuillez faire apparaître le nom de la personne dans le nom du fichier : remplacer le « x » du nom du fichier-type par le nom de la personne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2627C7" w14:textId="77777777" w:rsidR="00536F31" w:rsidRDefault="00132FA0" w:rsidP="00132FA0">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
@@ -7358,51 +7336,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8437"/>
+        <w:gridCol w:w="8211"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB595E" w:rsidRPr="00E36703" w14:paraId="05A56F7F" w14:textId="77777777" w:rsidTr="00536F31">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8437" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4408189F" w14:textId="77777777" w:rsidR="00FB595E" w:rsidRPr="00E36703" w:rsidRDefault="00FB595E" w:rsidP="00FB595E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -7505,52 +7483,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Veuillez indiquer le nom, la qualité (dans la structure) et les qualifications de la ou des personnes qui assureront la gestion des activités de formation. Cette exigence n’est pas excluante. Elle permet de vérifier essentiellement si la gestion administrative des activités de formation sera assurée par une ou plusieurs personnes bien identifiées possédant</w:t>
       </w:r>
       <w:r w:rsidR="008402FB" w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> des qualifications suffisantes :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5742"/>
       </w:tblGrid>
       <w:tr w:rsidR="008402FB" w:rsidRPr="00E36703" w14:paraId="7CA7CF9F" w14:textId="77777777" w:rsidTr="00C95CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F132E4" w14:textId="77777777" w:rsidR="008402FB" w:rsidRPr="00E36703" w:rsidRDefault="008402FB" w:rsidP="00C95CCE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -8856,51 +8834,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36703">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8863"/>
+        <w:gridCol w:w="8637"/>
       </w:tblGrid>
       <w:tr w:rsidR="00252755" w:rsidRPr="00E36703" w14:paraId="0CF67172" w14:textId="77777777" w:rsidTr="00C95CCE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6825CB55" w14:textId="77777777" w:rsidR="00252755" w:rsidRPr="00E36703" w:rsidRDefault="00252755" w:rsidP="00C95CCE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36703">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Observations, remarques, commentaires</w:t>
             </w:r>
@@ -8939,117 +8917,117 @@
     <w:p w14:paraId="39649872" w14:textId="77777777" w:rsidR="00252755" w:rsidRPr="00E36703" w:rsidRDefault="00252755" w:rsidP="00252755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00252755" w:rsidRPr="00E36703" w:rsidSect="00F50406">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09E0F76D" w14:textId="77777777" w:rsidR="00D82CFA" w:rsidRDefault="00D82CFA" w:rsidP="002861F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="64426655" w14:textId="77777777" w:rsidR="00D82CFA" w:rsidRDefault="00D82CFA" w:rsidP="002861F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DF66D80" w14:textId="77777777" w:rsidR="00C95CCE" w:rsidRPr="00E36703" w:rsidRDefault="00C95CCE" w:rsidP="002861F4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E36703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier de candidature </w:t>
     </w:r>
     <w:r w:rsidR="00E36703">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00E36703">
       <w:rPr>
@@ -9158,51 +9136,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00244F97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53F49DE5" w14:textId="77777777" w:rsidR="00C95CCE" w:rsidRDefault="00C95CCE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="633923BB" w14:textId="77777777" w:rsidR="00D82CFA" w:rsidRDefault="00D82CFA" w:rsidP="002861F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F40EB0C" w14:textId="77777777" w:rsidR="00D82CFA" w:rsidRDefault="00D82CFA" w:rsidP="002861F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4F9F4775" w14:textId="77777777" w:rsidR="00C95CCE" w:rsidRPr="001153EC" w:rsidRDefault="00C95CCE" w:rsidP="001153EC">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
@@ -9251,120 +9229,214 @@
       <w:r w:rsidRPr="001153EC">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001153EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le cas échéant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6281C035" w14:textId="4049E1D4" w:rsidR="00C95CCE" w:rsidRPr="008D643B" w:rsidRDefault="00D64B7E" w:rsidP="00C95CCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6281C035" w14:textId="7C44CD9A" w:rsidR="00C95CCE" w:rsidRPr="008D643B" w:rsidRDefault="00010D4F" w:rsidP="00C95CCE">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:pict w14:anchorId="54DB1656">
-[...31 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54DB1656" wp14:editId="1BED5E3B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-322580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>244475</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2632710" cy="217170"/>
+              <wp:effectExtent l="1270" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1813571891" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2632710" cy="217170"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3328B065" w14:textId="77777777" w:rsidR="00A60E59" w:rsidRPr="00005443" w:rsidRDefault="00A60E59" w:rsidP="00A60E59">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00005443">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="54DB1656" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.4pt;margin-top:19.25pt;width:207.3pt;height:17.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARoxmw8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE0oW4iarpauipCW&#10;BWnhAxzHSSwcjxm7TZavZ+x0u9VyQ+RgeTz2m3lvXjbX02DYUaHXYCueL5acKSuh0bar+I/v+zfv&#10;OfNB2EYYsKrij8rz6+3rV5vRlaqAHkyjkBGI9eXoKt6H4Mos87JXg/ALcMpSsgUcRKAQu6xBMRL6&#10;YLJiubzKRsDGIUjlPZ3ezkm+Tfhtq2T42rZeBWYqTr2FtGJa67hm240oOxSu1/LUhviHLgahLRU9&#10;Q92KINgB9V9Qg5YIHtqwkDBk0LZaqsSB2OTLF2weeuFU4kLieHeWyf8/WHl/fHDfkIXpI0w0wETC&#10;uzuQPz2zsOuF7dQNIoy9Eg0VzqNk2eh8eXoapfaljyD1+AUaGrI4BEhAU4tDVIV4MkKnATyeRVdT&#10;YJIOi6u3xTqnlKRcka/zdZpKJsqn1w59+KRgYHFTcaShJnRxvPMhdiPKpyuxmAejm702JgXY1TuD&#10;7CjIAPv0JQIvrhkbL1uIz2bEeJJoRmYzxzDVEyUj3RqaRyKMMBuKfgDa9IC/ORvJTBX3vw4CFWfm&#10;syXRPuSrVXRfClbv1gUFeJmpLzPCSoKqeOBs3u7C7NiDQ931VGkek4UbErrVSYPnrk59k2GSNCdz&#10;R0dexunW8y+4/QMAAP//AwBQSwMEFAAGAAgAAAAhADqquAPeAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ69CQpIRsKkACcW3pB2zibRIR21HsNunf457a486OZt4Um1n3&#10;4sSj66xBeF5GINjUVnWmQdj/fi3WIJwno6i3hhHO7GBT3t8VlCs7mS2fdr4RIcS4nBBa74dcSle3&#10;rMkt7cAm/A521OTDOTZSjTSFcN3LVRSlUlNnQkNLA3+2XP/tjhrh8DM9Ja9T9e332fYl/aAuq+wZ&#10;8fFhfn8D4Xn2VzNc8AM6lIGpskejnOgRFkkU0D1CvE5ABEOcxkGoELJVBrIs5O2C8h8AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQARoxmw8gEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6qrgD3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3328B065" w14:textId="77777777" w:rsidR="00A60E59" w:rsidRPr="00005443" w:rsidRDefault="00A60E59" w:rsidP="00A60E59">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00005443">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001E205D" w:rsidRPr="001E205D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F4BF20" wp14:editId="0F551F52">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F4BF20" wp14:editId="0F551F52">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-556895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-249555</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="485775"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
               <wp:lineTo x="-354" y="8471"/>
               <wp:lineTo x="1062" y="13553"/>
               <wp:lineTo x="5311" y="21176"/>
               <wp:lineTo x="5666" y="21176"/>
               <wp:lineTo x="13456" y="21176"/>
               <wp:lineTo x="13810" y="21176"/>
               <wp:lineTo x="21246" y="13553"/>
               <wp:lineTo x="21600" y="11859"/>
               <wp:lineTo x="21600" y="7624"/>
               <wp:lineTo x="16997" y="0"/>
               <wp:lineTo x="1062" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
@@ -9437,111 +9509,111 @@
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00244F97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C5853F1" w14:textId="7BB8FCB6" w:rsidR="00C95CCE" w:rsidRPr="00C95CCE" w:rsidRDefault="00C95CCE" w:rsidP="00C95CCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C5853F1" w14:textId="71655A5E" w:rsidR="00C95CCE" w:rsidRPr="00C95CCE" w:rsidRDefault="00C95CCE" w:rsidP="00C95CCE">
     <w:pPr>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C95CCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t xml:space="preserve">Appel à projets « Formation en apiculture » </w:t>
     </w:r>
     <w:r w:rsidR="00132FA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00244F97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00D64B7E">
+    <w:r w:rsidR="00010D4F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33990DAF" w14:textId="77777777" w:rsidR="00C95CCE" w:rsidRDefault="00C95CCE">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068F5ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48567538"/>
     <w:lvl w:ilvl="0" w:tplc="080C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9690,79 +9762,81 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5823" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6543" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="710109449">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1445034039">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="7171"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002861F4"/>
     <w:rsid w:val="00010798"/>
+    <w:rsid w:val="00010D4F"/>
     <w:rsid w:val="00013290"/>
     <w:rsid w:val="00056183"/>
+    <w:rsid w:val="00071310"/>
     <w:rsid w:val="000853C8"/>
     <w:rsid w:val="000F3F58"/>
     <w:rsid w:val="00104B48"/>
     <w:rsid w:val="001153EC"/>
     <w:rsid w:val="001232F1"/>
     <w:rsid w:val="00132FA0"/>
     <w:rsid w:val="0019092D"/>
     <w:rsid w:val="001B50F7"/>
     <w:rsid w:val="001D1543"/>
     <w:rsid w:val="001E205D"/>
     <w:rsid w:val="00222494"/>
     <w:rsid w:val="00244F97"/>
     <w:rsid w:val="00252755"/>
     <w:rsid w:val="002861F4"/>
     <w:rsid w:val="002A1012"/>
     <w:rsid w:val="00312CC0"/>
     <w:rsid w:val="00333CFC"/>
     <w:rsid w:val="00374A70"/>
     <w:rsid w:val="00380585"/>
     <w:rsid w:val="003C1B80"/>
     <w:rsid w:val="003F0BB4"/>
     <w:rsid w:val="004565C4"/>
     <w:rsid w:val="00477FAE"/>
     <w:rsid w:val="004F2B46"/>
     <w:rsid w:val="005126A4"/>
@@ -9806,88 +9880,88 @@
     <w:rsid w:val="00AB18E8"/>
     <w:rsid w:val="00B044A7"/>
     <w:rsid w:val="00B374F2"/>
     <w:rsid w:val="00B6204A"/>
     <w:rsid w:val="00B772E6"/>
     <w:rsid w:val="00C017EE"/>
     <w:rsid w:val="00C337CE"/>
     <w:rsid w:val="00C95CCE"/>
     <w:rsid w:val="00CC1163"/>
     <w:rsid w:val="00CC1D0E"/>
     <w:rsid w:val="00CF138E"/>
     <w:rsid w:val="00D04D82"/>
     <w:rsid w:val="00D124DE"/>
     <w:rsid w:val="00D220CE"/>
     <w:rsid w:val="00D64B7E"/>
     <w:rsid w:val="00D708E4"/>
     <w:rsid w:val="00D82CFA"/>
     <w:rsid w:val="00D837CC"/>
     <w:rsid w:val="00DD61F9"/>
     <w:rsid w:val="00DE2B59"/>
     <w:rsid w:val="00DF029A"/>
     <w:rsid w:val="00E20C79"/>
     <w:rsid w:val="00E36703"/>
     <w:rsid w:val="00EF1473"/>
     <w:rsid w:val="00F259A7"/>
+    <w:rsid w:val="00F46716"/>
     <w:rsid w:val="00F50406"/>
     <w:rsid w:val="00F93443"/>
     <w:rsid w:val="00FA071D"/>
     <w:rsid w:val="00FA3350"/>
     <w:rsid w:val="00FB595E"/>
     <w:rsid w:val="00FD0A32"/>
     <w:rsid w:val="00FE03EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="7171"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32B6479A"/>
-  <w15:docId w15:val="{6F8F8B4D-36F5-49E4-A52E-03C883455618}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10536,59 +10610,59 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D3CDF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E20C79"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>