--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21A0789B" w14:textId="77777777" w:rsidR="00D836A2" w:rsidRDefault="00D836A2" w:rsidP="003B214F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="243FA6C1" w14:textId="77777777" w:rsidR="0023143A" w:rsidRPr="00D836A2" w:rsidRDefault="00D20FD3" w:rsidP="003B214F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -817,160 +817,160 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003B214F" w:rsidRPr="00C50CA1">
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D836A2" w:rsidRPr="00D836A2" w:rsidSect="0023143A">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46CEDBA4" w14:textId="77777777" w:rsidR="00A13283" w:rsidRDefault="00A13283" w:rsidP="00D836A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C247939" w14:textId="77777777" w:rsidR="00A13283" w:rsidRDefault="00A13283" w:rsidP="00D836A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4E83F7EA" w14:textId="77777777" w:rsidR="00A13283" w:rsidRDefault="00A13283" w:rsidP="00D836A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="73FE8ADD" w14:textId="77777777" w:rsidR="00A13283" w:rsidRDefault="00A13283" w:rsidP="00D836A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="44FA1420" w14:textId="77777777" w:rsidR="00D836A2" w:rsidRDefault="00D836A2">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12292">
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>A joindre, sous peine de nullité, au dossier de demande de subvention.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="695F236D" w14:textId="3388AD74" w:rsidR="00D836A2" w:rsidRDefault="00DE5AFA" w:rsidP="00D836A2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="695F236D" w14:textId="2EFE53F7" w:rsidR="00D836A2" w:rsidRDefault="00DE5AFA" w:rsidP="00D836A2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE5AFA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03A4BC6D" wp14:editId="61DD5E70">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-556106</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-249386</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1160472" cy="486959"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
               <wp:lineTo x="-354" y="8471"/>
               <wp:lineTo x="1062" y="13553"/>
               <wp:lineTo x="5311" y="21176"/>
@@ -1006,219 +1006,222 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1162050" cy="485775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00D836A2">
       <w:t>Appel à projets « formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="0069378A">
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00A04440">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00352B71">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="01DEEE9C" w14:textId="77777777" w:rsidR="00D836A2" w:rsidRDefault="00A04440">
+  <w:p w14:paraId="01DEEE9C" w14:textId="77777777" w:rsidR="00D836A2" w:rsidRDefault="00352B71">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:pict w14:anchorId="047CDB6A">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:-25.4pt;margin-top:5.45pt;width:219.65pt;height:17.1pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s2050">
             <w:txbxContent>
               <w:p w14:paraId="43AA9156" w14:textId="77777777" w:rsidR="00DE5AFA" w:rsidRPr="00005443" w:rsidRDefault="00DE5AFA" w:rsidP="00DE5AFA">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="92D050"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00005443">
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="92D050"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Direction de la Qualité et du Bien-être animal</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B214F"/>
     <w:rsid w:val="00001D50"/>
     <w:rsid w:val="00015AB3"/>
     <w:rsid w:val="000C3ED0"/>
     <w:rsid w:val="00181DD0"/>
     <w:rsid w:val="001A0F62"/>
     <w:rsid w:val="001E3FA2"/>
     <w:rsid w:val="001F7765"/>
     <w:rsid w:val="0023143A"/>
     <w:rsid w:val="00275B38"/>
     <w:rsid w:val="002A4AB2"/>
     <w:rsid w:val="002F7E6B"/>
     <w:rsid w:val="0034591B"/>
+    <w:rsid w:val="00352B71"/>
     <w:rsid w:val="003572FD"/>
     <w:rsid w:val="00394E2F"/>
     <w:rsid w:val="003A7F1C"/>
     <w:rsid w:val="003B214F"/>
     <w:rsid w:val="004064EF"/>
     <w:rsid w:val="0041682B"/>
     <w:rsid w:val="0042604E"/>
     <w:rsid w:val="00445184"/>
     <w:rsid w:val="004C33DB"/>
     <w:rsid w:val="004E4C39"/>
     <w:rsid w:val="0069378A"/>
     <w:rsid w:val="006C5040"/>
     <w:rsid w:val="006F2A63"/>
     <w:rsid w:val="0074768A"/>
     <w:rsid w:val="00752A04"/>
     <w:rsid w:val="00775013"/>
     <w:rsid w:val="00784EB6"/>
     <w:rsid w:val="00794DC6"/>
     <w:rsid w:val="007C72D4"/>
     <w:rsid w:val="0084153F"/>
     <w:rsid w:val="00894666"/>
+    <w:rsid w:val="008E5FB3"/>
     <w:rsid w:val="009522D0"/>
     <w:rsid w:val="009679CF"/>
     <w:rsid w:val="009945BA"/>
     <w:rsid w:val="009B2387"/>
     <w:rsid w:val="009D4545"/>
     <w:rsid w:val="00A04440"/>
     <w:rsid w:val="00A13283"/>
     <w:rsid w:val="00A76E90"/>
     <w:rsid w:val="00A87B53"/>
     <w:rsid w:val="00BB23D0"/>
     <w:rsid w:val="00BC66F6"/>
     <w:rsid w:val="00BE2D1B"/>
     <w:rsid w:val="00C12292"/>
     <w:rsid w:val="00C36CE0"/>
     <w:rsid w:val="00C50CA1"/>
     <w:rsid w:val="00C7038E"/>
     <w:rsid w:val="00C76BDC"/>
+    <w:rsid w:val="00C878A7"/>
     <w:rsid w:val="00D159C9"/>
     <w:rsid w:val="00D20FD3"/>
     <w:rsid w:val="00D27C13"/>
     <w:rsid w:val="00D836A2"/>
     <w:rsid w:val="00DA2D60"/>
     <w:rsid w:val="00DC7B3C"/>
     <w:rsid w:val="00DE5AFA"/>
     <w:rsid w:val="00E13A3B"/>
     <w:rsid w:val="00E16479"/>
     <w:rsid w:val="00E64EFE"/>
     <w:rsid w:val="00FA3C59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FFC8DB6"/>
   <w15:docId w15:val="{1BC203E4-3EF5-45F6-84AD-6D6FDEA3A1EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-BE" w:eastAsia="fr-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1998,51 +2001,51 @@
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D836A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="15"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D836A2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>