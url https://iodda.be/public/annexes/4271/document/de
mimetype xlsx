--- v0 (2025-10-26)
+++ v1 (2026-04-28)
@@ -1,133 +1,280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.template.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\PUB-O3060600\!Data\D32_CHEVAL\Formation en apiculture\Appels à projets\Appel à projets Formation apicole 2025\Documents AP 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\PUB-O3060600\!Data\D32_CHEVAL\Formation en apiculture\Appels à projets\Appel à projets Formation apicole 2026\Documents AP 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{343F1CC0-329D-4C93-BABF-EBEB6AE1E652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{963DF1EF-300C-49CB-ABF3-C2E163895C60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Récapitulatif Fédération_Union" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemple" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Exemple!$A$1:$F$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Récapitulatif Fédération_Union'!$A$1:$F$81</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="43">
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">Fédération ou union : </t>
   </si>
   <si>
     <t>Intitulé de la conférence</t>
   </si>
   <si>
-    <t>Lieu (salle, coordonnées postales)</t>
-[...1 lines deleted...]
-  <si>
     <t>Date estimée (jjmmaa)</t>
   </si>
   <si>
-    <t>Conférencier envisagé (nom, prénom)</t>
-[...1 lines deleted...]
-  <si>
     <t>Association apicole organisatrice</t>
-  </si>
-[...1 lines deleted...]
-    <t>Appel à projets 2025 - Projets de conférences pour la période 01/09/2025 - 31/08/2026</t>
   </si>
   <si>
     <t>Formation en apiculture - Conférences supervisées par une union ou une fédération apicole</t>
   </si>
   <si>
     <t>Direction de la Qualité et du Bien-être animal</t>
   </si>
   <si>
     <t>Page : 2/2</t>
   </si>
   <si>
     <t>Page : 1/2</t>
   </si>
+  <si>
+    <t>Appel à projets 2026 - Projets de conférences pour la période 01/09/2026 - 31/08/2027</t>
+  </si>
+  <si>
+    <t>Conférencier envisagé (NOM, prénom)</t>
+  </si>
+  <si>
+    <t>Lieu (code postal - commune)</t>
+  </si>
+  <si>
+    <t>Abeille de Namur</t>
+  </si>
+  <si>
+    <t>Le pollen</t>
+  </si>
+  <si>
+    <t>5000 - Namur</t>
+  </si>
+  <si>
+    <t>DUPONT, Antoine</t>
+  </si>
+  <si>
+    <t>Le miel</t>
+  </si>
+  <si>
+    <t>La cire</t>
+  </si>
+  <si>
+    <t>La propolis</t>
+  </si>
+  <si>
+    <t>La gelée royale</t>
+  </si>
+  <si>
+    <t>Le pain d'abeille</t>
+  </si>
+  <si>
+    <t>Abeille de Gembloux</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Date estimée (jj-mm-aa)</t>
+  </si>
+  <si>
+    <t>5030 - Gembloux</t>
+  </si>
+  <si>
+    <t>DUCHENE, Marie</t>
+  </si>
+  <si>
+    <t>DURIEUX, Henry</t>
+  </si>
+  <si>
+    <t>Le Varroa</t>
+  </si>
+  <si>
+    <t>Le frelon asiatique</t>
+  </si>
+  <si>
+    <t>La loque européenne</t>
+  </si>
+  <si>
+    <t>5100 - Jambes</t>
+  </si>
+  <si>
+    <t>5032 - Mazy</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Attention : cette feuille constitue un </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exemple</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> de remplissage. Il est tout à fait </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>fictif</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et n’est </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>pas représentatif</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> de ce qui devrait figurer dans un bon programme de conférences</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/mm/yy;@"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -135,50 +282,71 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF92D050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -213,105 +381,145 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="6"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>36830</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>34290</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1603536</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>34290</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C566C52-26D8-739C-D339-9685E607517F}"/>
             </a:ext>
@@ -359,50 +567,150 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AEEFDDE-8F8B-4A06-90F5-66F08225E625}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="36830" y="34290"/>
+          <a:ext cx="1566706" cy="666750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>36830</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>34290</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1603536</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>34290</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E148AFC6-A977-470B-957A-0C695CC57396}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="36830" y="34290"/>
+          <a:ext cx="1566706" cy="666750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>36830</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>34290</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1566706" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F716486-DC77-4FDF-A72F-B6D384BD209C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="36830" y="8638540"/>
           <a:ext cx="1566706" cy="666750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -660,3129 +968,6276 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F370"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q10" sqref="Q10"/>
+      <selection activeCell="C55" sqref="C55"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="51.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="63.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34" style="1" customWidth="1"/>
+    <col min="6" max="6" width="34.5546875" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A1" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+    </row>
+    <row r="2" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+    </row>
+    <row r="4" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="15"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+    </row>
+    <row r="6" spans="1:6" s="23" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="21"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="17"/>
+      <c r="B9" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+    </row>
+    <row r="10" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+    </row>
+    <row r="11" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="17"/>
+      <c r="B11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+    </row>
+    <row r="12" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="17"/>
+      <c r="B12" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="17"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+    </row>
+    <row r="13" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="17"/>
+      <c r="B13" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="17"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="17"/>
+    </row>
+    <row r="14" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="17"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+    </row>
+    <row r="15" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+    </row>
+    <row r="16" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="17"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+    </row>
+    <row r="17" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="17"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+    </row>
+    <row r="18" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+    </row>
+    <row r="20" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+    </row>
+    <row r="21" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="17"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+    </row>
+    <row r="22" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="17"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="17"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+    </row>
+    <row r="24" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="17"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+    </row>
+    <row r="25" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="17"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+    </row>
+    <row r="26" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="17"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+    </row>
+    <row r="27" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="17"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+    </row>
+    <row r="28" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="17"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+    </row>
+    <row r="29" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="17"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+    </row>
+    <row r="30" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="17"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+    </row>
+    <row r="31" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="17"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+    </row>
+    <row r="32" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="17"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+    </row>
+    <row r="33" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="17"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17"/>
+    </row>
+    <row r="34" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="17"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+    </row>
+    <row r="35" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="17"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+    </row>
+    <row r="36" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="17"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+    </row>
+    <row r="37" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="17"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+    </row>
+    <row r="38" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="17"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+    </row>
+    <row r="39" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="17"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+    </row>
+    <row r="40" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="17"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+    </row>
+    <row r="42" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="27"/>
+      <c r="F42" s="27"/>
+    </row>
+    <row r="43" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A44" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+    </row>
+    <row r="45" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A46" s="8"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" s="23" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A47" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="21"/>
+      <c r="C47" s="22"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+    </row>
+    <row r="48" spans="1:6" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+    </row>
+    <row r="49" spans="1:6" s="2" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="25"/>
+      <c r="D49" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="17"/>
+      <c r="B50" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="17"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+    </row>
+    <row r="51" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="17"/>
+      <c r="B51" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="17"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+    </row>
+    <row r="52" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="17"/>
+      <c r="B52" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="17"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+    </row>
+    <row r="53" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="17"/>
+      <c r="B53" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="17"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="17"/>
+    </row>
+    <row r="54" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="17"/>
+      <c r="B54" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" s="17"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="17"/>
+      <c r="F54" s="17"/>
+    </row>
+    <row r="55" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="17"/>
+      <c r="B55" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" s="17"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17"/>
+    </row>
+    <row r="56" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="17"/>
+      <c r="B56" s="28"/>
+      <c r="C56" s="17"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="17"/>
+    </row>
+    <row r="57" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="17"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="17"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="17"/>
+    </row>
+    <row r="58" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="17"/>
+      <c r="B58" s="28"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="17"/>
+    </row>
+    <row r="59" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="17"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+    </row>
+    <row r="60" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="17"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+    </row>
+    <row r="61" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="17"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17"/>
+    </row>
+    <row r="62" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="17"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="17"/>
+      <c r="D62" s="18"/>
+      <c r="E62" s="17"/>
+      <c r="F62" s="17"/>
+    </row>
+    <row r="63" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="17"/>
+      <c r="B63" s="28"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17"/>
+    </row>
+    <row r="64" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="17"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+    </row>
+    <row r="65" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="17"/>
+      <c r="B65" s="28"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17"/>
+    </row>
+    <row r="66" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="17"/>
+      <c r="B66" s="28"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+    </row>
+    <row r="67" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="17"/>
+      <c r="B67" s="28"/>
+      <c r="C67" s="17"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="17"/>
+      <c r="F67" s="17"/>
+    </row>
+    <row r="68" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="17"/>
+      <c r="B68" s="28"/>
+      <c r="C68" s="17"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="17"/>
+      <c r="F68" s="17"/>
+    </row>
+    <row r="69" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="17"/>
+      <c r="B69" s="28"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="17"/>
+      <c r="F69" s="17"/>
+    </row>
+    <row r="70" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="17"/>
+      <c r="B70" s="28"/>
+      <c r="C70" s="17"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="17"/>
+      <c r="F70" s="17"/>
+    </row>
+    <row r="71" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="17"/>
+      <c r="B71" s="28"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="17"/>
+      <c r="F71" s="17"/>
+    </row>
+    <row r="72" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="17"/>
+      <c r="B72" s="28"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="17"/>
+    </row>
+    <row r="73" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="17"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+    </row>
+    <row r="74" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="17"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="17"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="17"/>
+    </row>
+    <row r="75" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="17"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="17"/>
+      <c r="D75" s="18"/>
+      <c r="E75" s="17"/>
+      <c r="F75" s="17"/>
+    </row>
+    <row r="76" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="17"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="17"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="17"/>
+      <c r="F76" s="17"/>
+    </row>
+    <row r="77" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="17"/>
+      <c r="B77" s="28"/>
+      <c r="C77" s="17"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="17"/>
+    </row>
+    <row r="78" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="17"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="17"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="17"/>
+      <c r="F78" s="17"/>
+    </row>
+    <row r="79" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="17"/>
+      <c r="B79" s="28"/>
+      <c r="C79" s="17"/>
+      <c r="D79" s="18"/>
+      <c r="E79" s="17"/>
+      <c r="F79" s="17"/>
+    </row>
+    <row r="80" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A80" s="17"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="17"/>
+      <c r="D80" s="18"/>
+      <c r="E80" s="17"/>
+      <c r="F80" s="17"/>
+    </row>
+    <row r="81" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A81" s="17"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="17"/>
+      <c r="D81" s="18"/>
+      <c r="E81" s="17"/>
+      <c r="F81" s="17"/>
+    </row>
+    <row r="82" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="10"/>
+      <c r="B82" s="10"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="10"/>
+      <c r="E82" s="10"/>
+      <c r="F82" s="10"/>
+    </row>
+    <row r="83" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="10"/>
+      <c r="B83" s="10"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+    </row>
+    <row r="84" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A84" s="10"/>
+      <c r="B84" s="10"/>
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10"/>
+    </row>
+    <row r="85" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A85" s="10"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+    </row>
+    <row r="86" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A86" s="10"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A87" s="10"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10"/>
+    </row>
+    <row r="88" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="10"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10"/>
+    </row>
+    <row r="89" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+      <c r="E89" s="10"/>
+      <c r="F89" s="10"/>
+    </row>
+    <row r="90" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="10"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="10"/>
+    </row>
+    <row r="91" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A91" s="10"/>
+      <c r="B91" s="10"/>
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+      <c r="E91" s="10"/>
+      <c r="F91" s="10"/>
+    </row>
+    <row r="92" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A92" s="10"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+      <c r="E92" s="10"/>
+      <c r="F92" s="10"/>
+    </row>
+    <row r="93" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A93" s="10"/>
+      <c r="B93" s="10"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+      <c r="E93" s="10"/>
+      <c r="F93" s="10"/>
+    </row>
+    <row r="94" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A94" s="10"/>
+      <c r="B94" s="10"/>
+      <c r="C94" s="10"/>
+      <c r="D94" s="10"/>
+      <c r="E94" s="10"/>
+      <c r="F94" s="10"/>
+    </row>
+    <row r="95" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A95" s="10"/>
+      <c r="B95" s="10"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="10"/>
+    </row>
+    <row r="96" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A96" s="10"/>
+      <c r="B96" s="10"/>
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+      <c r="E96" s="10"/>
+      <c r="F96" s="10"/>
+    </row>
+    <row r="97" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A97" s="10"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+      <c r="E97" s="10"/>
+      <c r="F97" s="10"/>
+    </row>
+    <row r="98" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="10"/>
+      <c r="B98" s="10"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+      <c r="E98" s="10"/>
+      <c r="F98" s="10"/>
+    </row>
+    <row r="99" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A99" s="10"/>
+      <c r="B99" s="10"/>
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+      <c r="E99" s="10"/>
+      <c r="F99" s="10"/>
+    </row>
+    <row r="100" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A100" s="10"/>
+      <c r="B100" s="10"/>
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+      <c r="E100" s="10"/>
+      <c r="F100" s="10"/>
+    </row>
+    <row r="101" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A101" s="10"/>
+      <c r="B101" s="10"/>
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10"/>
+    </row>
+    <row r="102" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A102" s="10"/>
+      <c r="B102" s="10"/>
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+      <c r="E102" s="10"/>
+      <c r="F102" s="10"/>
+    </row>
+    <row r="103" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A103" s="10"/>
+      <c r="B103" s="10"/>
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
+      <c r="E103" s="10"/>
+      <c r="F103" s="10"/>
+    </row>
+    <row r="104" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A104" s="10"/>
+      <c r="B104" s="10"/>
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+      <c r="E104" s="10"/>
+      <c r="F104" s="10"/>
+    </row>
+    <row r="105" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A105" s="10"/>
+      <c r="B105" s="10"/>
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+      <c r="E105" s="10"/>
+      <c r="F105" s="10"/>
+    </row>
+    <row r="106" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A106" s="10"/>
+      <c r="B106" s="10"/>
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+      <c r="E106" s="10"/>
+      <c r="F106" s="10"/>
+    </row>
+    <row r="107" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A107" s="10"/>
+      <c r="B107" s="10"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+      <c r="E107" s="10"/>
+      <c r="F107" s="10"/>
+    </row>
+    <row r="108" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="10"/>
+      <c r="B108" s="10"/>
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+      <c r="E108" s="10"/>
+      <c r="F108" s="10"/>
+    </row>
+    <row r="109" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A109" s="10"/>
+      <c r="B109" s="10"/>
+      <c r="C109" s="10"/>
+      <c r="D109" s="10"/>
+      <c r="E109" s="10"/>
+      <c r="F109" s="10"/>
+    </row>
+    <row r="110" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A110" s="10"/>
+      <c r="B110" s="10"/>
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+      <c r="E110" s="10"/>
+      <c r="F110" s="10"/>
+    </row>
+    <row r="111" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A111" s="10"/>
+      <c r="B111" s="10"/>
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+      <c r="E111" s="10"/>
+      <c r="F111" s="10"/>
+    </row>
+    <row r="112" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A112" s="10"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+      <c r="E112" s="10"/>
+      <c r="F112" s="10"/>
+    </row>
+    <row r="113" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A113" s="10"/>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+    </row>
+    <row r="114" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A114" s="10"/>
+      <c r="B114" s="10"/>
+      <c r="C114" s="10"/>
+      <c r="D114" s="10"/>
+      <c r="E114" s="10"/>
+      <c r="F114" s="10"/>
+    </row>
+    <row r="115" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A115" s="10"/>
+      <c r="B115" s="10"/>
+      <c r="C115" s="10"/>
+      <c r="D115" s="10"/>
+      <c r="E115" s="10"/>
+      <c r="F115" s="10"/>
+    </row>
+    <row r="116" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A116" s="10"/>
+      <c r="B116" s="10"/>
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10"/>
+    </row>
+    <row r="117" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A117" s="10"/>
+      <c r="B117" s="10"/>
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+      <c r="E117" s="10"/>
+      <c r="F117" s="10"/>
+    </row>
+    <row r="118" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A118" s="10"/>
+      <c r="B118" s="10"/>
+      <c r="C118" s="10"/>
+      <c r="D118" s="10"/>
+      <c r="E118" s="10"/>
+      <c r="F118" s="10"/>
+    </row>
+    <row r="119" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A119" s="10"/>
+      <c r="B119" s="10"/>
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+    </row>
+    <row r="120" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A120" s="10"/>
+      <c r="B120" s="10"/>
+      <c r="C120" s="10"/>
+      <c r="D120" s="10"/>
+      <c r="E120" s="10"/>
+      <c r="F120" s="10"/>
+    </row>
+    <row r="121" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A121" s="10"/>
+      <c r="B121" s="10"/>
+      <c r="C121" s="10"/>
+      <c r="D121" s="10"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A122" s="10"/>
+      <c r="B122" s="10"/>
+      <c r="C122" s="10"/>
+      <c r="D122" s="10"/>
+      <c r="E122" s="10"/>
+      <c r="F122" s="10"/>
+    </row>
+    <row r="123" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A123" s="10"/>
+      <c r="B123" s="10"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+      <c r="E123" s="10"/>
+      <c r="F123" s="10"/>
+    </row>
+    <row r="124" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A124" s="10"/>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
+      <c r="F124" s="10"/>
+    </row>
+    <row r="125" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A125" s="10"/>
+      <c r="B125" s="10"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+      <c r="E125" s="10"/>
+      <c r="F125" s="10"/>
+    </row>
+    <row r="126" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A126" s="10"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+      <c r="E126" s="10"/>
+      <c r="F126" s="10"/>
+    </row>
+    <row r="127" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A127" s="10"/>
+      <c r="B127" s="10"/>
+      <c r="C127" s="10"/>
+      <c r="D127" s="10"/>
+      <c r="E127" s="10"/>
+      <c r="F127" s="10"/>
+    </row>
+    <row r="128" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A128" s="10"/>
+      <c r="B128" s="10"/>
+      <c r="C128" s="10"/>
+      <c r="D128" s="10"/>
+      <c r="E128" s="10"/>
+      <c r="F128" s="10"/>
+    </row>
+    <row r="129" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A129" s="10"/>
+      <c r="B129" s="10"/>
+      <c r="C129" s="10"/>
+      <c r="D129" s="10"/>
+      <c r="E129" s="10"/>
+      <c r="F129" s="10"/>
+    </row>
+    <row r="130" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A130" s="10"/>
+      <c r="B130" s="10"/>
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+      <c r="E130" s="10"/>
+      <c r="F130" s="10"/>
+    </row>
+    <row r="131" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A131" s="10"/>
+      <c r="B131" s="10"/>
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+      <c r="E131" s="10"/>
+      <c r="F131" s="10"/>
+    </row>
+    <row r="132" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A132" s="10"/>
+      <c r="B132" s="10"/>
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+      <c r="E132" s="10"/>
+      <c r="F132" s="10"/>
+    </row>
+    <row r="133" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A133" s="10"/>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
+    </row>
+    <row r="134" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A134" s="10"/>
+      <c r="B134" s="10"/>
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+      <c r="E134" s="10"/>
+      <c r="F134" s="10"/>
+    </row>
+    <row r="135" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A135" s="10"/>
+      <c r="B135" s="10"/>
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+      <c r="E135" s="10"/>
+      <c r="F135" s="10"/>
+    </row>
+    <row r="136" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A136" s="10"/>
+      <c r="B136" s="10"/>
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+      <c r="E136" s="10"/>
+      <c r="F136" s="10"/>
+    </row>
+    <row r="137" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A137" s="10"/>
+      <c r="B137" s="10"/>
+      <c r="C137" s="10"/>
+      <c r="D137" s="10"/>
+      <c r="E137" s="10"/>
+      <c r="F137" s="10"/>
+    </row>
+    <row r="138" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A138" s="10"/>
+      <c r="B138" s="10"/>
+      <c r="C138" s="10"/>
+      <c r="D138" s="10"/>
+      <c r="E138" s="10"/>
+      <c r="F138" s="10"/>
+    </row>
+    <row r="139" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A139" s="10"/>
+      <c r="B139" s="10"/>
+      <c r="C139" s="10"/>
+      <c r="D139" s="10"/>
+      <c r="E139" s="10"/>
+      <c r="F139" s="10"/>
+    </row>
+    <row r="140" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A140" s="10"/>
+      <c r="B140" s="10"/>
+      <c r="C140" s="10"/>
+      <c r="D140" s="10"/>
+      <c r="E140" s="10"/>
+      <c r="F140" s="10"/>
+    </row>
+    <row r="141" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A141" s="10"/>
+      <c r="B141" s="10"/>
+      <c r="C141" s="10"/>
+      <c r="D141" s="10"/>
+      <c r="E141" s="10"/>
+      <c r="F141" s="10"/>
+    </row>
+    <row r="142" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A142" s="10"/>
+      <c r="B142" s="10"/>
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+      <c r="E142" s="10"/>
+      <c r="F142" s="10"/>
+    </row>
+    <row r="143" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A143" s="10"/>
+      <c r="B143" s="10"/>
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+      <c r="E143" s="10"/>
+      <c r="F143" s="10"/>
+    </row>
+    <row r="144" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A144" s="10"/>
+      <c r="B144" s="10"/>
+      <c r="C144" s="10"/>
+      <c r="D144" s="10"/>
+      <c r="E144" s="10"/>
+      <c r="F144" s="10"/>
+    </row>
+    <row r="145" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A145" s="10"/>
+      <c r="B145" s="10"/>
+      <c r="C145" s="10"/>
+      <c r="D145" s="10"/>
+      <c r="E145" s="10"/>
+      <c r="F145" s="10"/>
+    </row>
+    <row r="146" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A146" s="10"/>
+      <c r="B146" s="10"/>
+      <c r="C146" s="10"/>
+      <c r="D146" s="10"/>
+      <c r="E146" s="10"/>
+      <c r="F146" s="10"/>
+    </row>
+    <row r="147" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A147" s="10"/>
+      <c r="B147" s="10"/>
+      <c r="C147" s="10"/>
+      <c r="D147" s="10"/>
+      <c r="E147" s="10"/>
+      <c r="F147" s="10"/>
+    </row>
+    <row r="148" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A148" s="10"/>
+      <c r="B148" s="10"/>
+      <c r="C148" s="10"/>
+      <c r="D148" s="10"/>
+      <c r="E148" s="10"/>
+      <c r="F148" s="10"/>
+    </row>
+    <row r="149" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A149" s="10"/>
+      <c r="B149" s="10"/>
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+      <c r="E149" s="10"/>
+      <c r="F149" s="10"/>
+    </row>
+    <row r="150" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A150" s="10"/>
+      <c r="B150" s="10"/>
+      <c r="C150" s="10"/>
+      <c r="D150" s="10"/>
+      <c r="E150" s="10"/>
+      <c r="F150" s="10"/>
+    </row>
+    <row r="151" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A151" s="10"/>
+      <c r="B151" s="10"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+      <c r="E151" s="10"/>
+      <c r="F151" s="10"/>
+    </row>
+    <row r="152" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A152" s="10"/>
+      <c r="B152" s="10"/>
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+      <c r="E152" s="10"/>
+      <c r="F152" s="10"/>
+    </row>
+    <row r="153" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A153" s="10"/>
+      <c r="B153" s="10"/>
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+      <c r="E153" s="10"/>
+      <c r="F153" s="10"/>
+    </row>
+    <row r="154" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A154" s="10"/>
+      <c r="B154" s="10"/>
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+      <c r="E154" s="10"/>
+      <c r="F154" s="10"/>
+    </row>
+    <row r="155" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A155" s="10"/>
+      <c r="B155" s="10"/>
+      <c r="C155" s="10"/>
+      <c r="D155" s="10"/>
+      <c r="E155" s="10"/>
+      <c r="F155" s="10"/>
+    </row>
+    <row r="156" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A156" s="10"/>
+      <c r="B156" s="10"/>
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+      <c r="E156" s="10"/>
+      <c r="F156" s="10"/>
+    </row>
+    <row r="157" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A157" s="10"/>
+      <c r="B157" s="10"/>
+      <c r="C157" s="10"/>
+      <c r="D157" s="10"/>
+      <c r="E157" s="10"/>
+      <c r="F157" s="10"/>
+    </row>
+    <row r="158" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A158" s="10"/>
+      <c r="B158" s="10"/>
+      <c r="C158" s="10"/>
+      <c r="D158" s="10"/>
+      <c r="E158" s="10"/>
+      <c r="F158" s="10"/>
+    </row>
+    <row r="159" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A159" s="10"/>
+      <c r="B159" s="10"/>
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+      <c r="E159" s="10"/>
+      <c r="F159" s="10"/>
+    </row>
+    <row r="160" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A160" s="10"/>
+      <c r="B160" s="10"/>
+      <c r="C160" s="10"/>
+      <c r="D160" s="10"/>
+      <c r="E160" s="10"/>
+      <c r="F160" s="10"/>
+    </row>
+    <row r="161" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A161" s="10"/>
+      <c r="B161" s="10"/>
+      <c r="C161" s="10"/>
+      <c r="D161" s="10"/>
+      <c r="E161" s="10"/>
+      <c r="F161" s="10"/>
+    </row>
+    <row r="162" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A162" s="10"/>
+      <c r="B162" s="10"/>
+      <c r="C162" s="10"/>
+      <c r="D162" s="10"/>
+      <c r="E162" s="10"/>
+      <c r="F162" s="10"/>
+    </row>
+    <row r="163" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A163" s="10"/>
+      <c r="B163" s="10"/>
+      <c r="C163" s="10"/>
+      <c r="D163" s="10"/>
+      <c r="E163" s="10"/>
+      <c r="F163" s="10"/>
+    </row>
+    <row r="164" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A164" s="10"/>
+      <c r="B164" s="10"/>
+      <c r="C164" s="10"/>
+      <c r="D164" s="10"/>
+      <c r="E164" s="10"/>
+      <c r="F164" s="10"/>
+    </row>
+    <row r="165" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A165" s="10"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+      <c r="E165" s="10"/>
+      <c r="F165" s="10"/>
+    </row>
+    <row r="166" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A166" s="10"/>
+      <c r="B166" s="10"/>
+      <c r="C166" s="10"/>
+      <c r="D166" s="10"/>
+      <c r="E166" s="10"/>
+      <c r="F166" s="10"/>
+    </row>
+    <row r="167" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A167" s="10"/>
+      <c r="B167" s="10"/>
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+      <c r="E167" s="10"/>
+      <c r="F167" s="10"/>
+    </row>
+    <row r="168" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A168" s="10"/>
+      <c r="B168" s="10"/>
+      <c r="C168" s="10"/>
+      <c r="D168" s="10"/>
+      <c r="E168" s="10"/>
+      <c r="F168" s="10"/>
+    </row>
+    <row r="169" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A169" s="10"/>
+      <c r="B169" s="10"/>
+      <c r="C169" s="10"/>
+      <c r="D169" s="10"/>
+      <c r="E169" s="10"/>
+      <c r="F169" s="10"/>
+    </row>
+    <row r="170" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A170" s="10"/>
+      <c r="B170" s="10"/>
+      <c r="C170" s="10"/>
+      <c r="D170" s="10"/>
+      <c r="E170" s="10"/>
+      <c r="F170" s="10"/>
+    </row>
+    <row r="171" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A171" s="10"/>
+      <c r="B171" s="10"/>
+      <c r="C171" s="10"/>
+      <c r="D171" s="10"/>
+      <c r="E171" s="10"/>
+      <c r="F171" s="10"/>
+    </row>
+    <row r="172" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A172" s="10"/>
+      <c r="B172" s="10"/>
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+      <c r="E172" s="10"/>
+      <c r="F172" s="10"/>
+    </row>
+    <row r="173" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A173" s="10"/>
+      <c r="B173" s="10"/>
+      <c r="C173" s="10"/>
+      <c r="D173" s="10"/>
+      <c r="E173" s="10"/>
+      <c r="F173" s="10"/>
+    </row>
+    <row r="174" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A174" s="10"/>
+      <c r="B174" s="10"/>
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+      <c r="E174" s="10"/>
+      <c r="F174" s="10"/>
+    </row>
+    <row r="175" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A175" s="10"/>
+      <c r="B175" s="10"/>
+      <c r="C175" s="10"/>
+      <c r="D175" s="10"/>
+      <c r="E175" s="10"/>
+      <c r="F175" s="10"/>
+    </row>
+    <row r="176" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A176" s="10"/>
+      <c r="B176" s="10"/>
+      <c r="C176" s="10"/>
+      <c r="D176" s="10"/>
+      <c r="E176" s="10"/>
+      <c r="F176" s="10"/>
+    </row>
+    <row r="177" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A177" s="10"/>
+      <c r="B177" s="10"/>
+      <c r="C177" s="10"/>
+      <c r="D177" s="10"/>
+      <c r="E177" s="10"/>
+      <c r="F177" s="10"/>
+    </row>
+    <row r="178" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A178" s="10"/>
+      <c r="B178" s="10"/>
+      <c r="C178" s="10"/>
+      <c r="D178" s="10"/>
+      <c r="E178" s="10"/>
+      <c r="F178" s="10"/>
+    </row>
+    <row r="179" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A179" s="10"/>
+      <c r="B179" s="10"/>
+      <c r="C179" s="10"/>
+      <c r="D179" s="10"/>
+      <c r="E179" s="10"/>
+      <c r="F179" s="10"/>
+    </row>
+    <row r="180" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A180" s="10"/>
+      <c r="B180" s="10"/>
+      <c r="C180" s="10"/>
+      <c r="D180" s="10"/>
+      <c r="E180" s="10"/>
+      <c r="F180" s="10"/>
+    </row>
+    <row r="181" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A181" s="10"/>
+      <c r="B181" s="10"/>
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+      <c r="E181" s="10"/>
+      <c r="F181" s="10"/>
+    </row>
+    <row r="182" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A182" s="10"/>
+      <c r="B182" s="10"/>
+      <c r="C182" s="10"/>
+      <c r="D182" s="10"/>
+      <c r="E182" s="10"/>
+      <c r="F182" s="10"/>
+    </row>
+    <row r="183" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A183" s="10"/>
+      <c r="B183" s="10"/>
+      <c r="C183" s="10"/>
+      <c r="D183" s="10"/>
+      <c r="E183" s="10"/>
+      <c r="F183" s="10"/>
+    </row>
+    <row r="184" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A184" s="10"/>
+      <c r="B184" s="10"/>
+      <c r="C184" s="10"/>
+      <c r="D184" s="10"/>
+      <c r="E184" s="10"/>
+      <c r="F184" s="10"/>
+    </row>
+    <row r="185" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A185" s="10"/>
+      <c r="B185" s="10"/>
+      <c r="C185" s="10"/>
+      <c r="D185" s="10"/>
+      <c r="E185" s="10"/>
+      <c r="F185" s="10"/>
+    </row>
+    <row r="186" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A186" s="10"/>
+      <c r="B186" s="10"/>
+      <c r="C186" s="10"/>
+      <c r="D186" s="10"/>
+      <c r="E186" s="10"/>
+      <c r="F186" s="10"/>
+    </row>
+    <row r="187" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A187" s="10"/>
+      <c r="B187" s="10"/>
+      <c r="C187" s="10"/>
+      <c r="D187" s="10"/>
+      <c r="E187" s="10"/>
+      <c r="F187" s="10"/>
+    </row>
+    <row r="188" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A188" s="10"/>
+      <c r="B188" s="10"/>
+      <c r="C188" s="10"/>
+      <c r="D188" s="10"/>
+      <c r="E188" s="10"/>
+      <c r="F188" s="10"/>
+    </row>
+    <row r="189" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A189" s="10"/>
+      <c r="B189" s="10"/>
+      <c r="C189" s="10"/>
+      <c r="D189" s="10"/>
+      <c r="E189" s="10"/>
+      <c r="F189" s="10"/>
+    </row>
+    <row r="190" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A190" s="10"/>
+      <c r="B190" s="10"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+      <c r="E190" s="10"/>
+      <c r="F190" s="10"/>
+    </row>
+    <row r="191" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A191" s="10"/>
+      <c r="B191" s="10"/>
+      <c r="C191" s="10"/>
+      <c r="D191" s="10"/>
+      <c r="E191" s="10"/>
+      <c r="F191" s="10"/>
+    </row>
+    <row r="192" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A192" s="10"/>
+      <c r="B192" s="10"/>
+      <c r="C192" s="10"/>
+      <c r="D192" s="10"/>
+      <c r="E192" s="10"/>
+      <c r="F192" s="10"/>
+    </row>
+    <row r="193" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A193" s="10"/>
+      <c r="B193" s="10"/>
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+      <c r="E193" s="10"/>
+      <c r="F193" s="10"/>
+    </row>
+    <row r="194" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A194" s="10"/>
+      <c r="B194" s="10"/>
+      <c r="C194" s="10"/>
+      <c r="D194" s="10"/>
+      <c r="E194" s="10"/>
+      <c r="F194" s="10"/>
+    </row>
+    <row r="195" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A195" s="10"/>
+      <c r="B195" s="10"/>
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+      <c r="E195" s="10"/>
+      <c r="F195" s="10"/>
+    </row>
+    <row r="196" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A196" s="10"/>
+      <c r="B196" s="10"/>
+      <c r="C196" s="10"/>
+      <c r="D196" s="10"/>
+      <c r="E196" s="10"/>
+      <c r="F196" s="10"/>
+    </row>
+    <row r="197" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A197" s="10"/>
+      <c r="B197" s="10"/>
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+      <c r="E197" s="10"/>
+      <c r="F197" s="10"/>
+    </row>
+    <row r="198" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A198" s="10"/>
+      <c r="B198" s="10"/>
+      <c r="C198" s="10"/>
+      <c r="D198" s="10"/>
+      <c r="E198" s="10"/>
+      <c r="F198" s="10"/>
+    </row>
+    <row r="199" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A199" s="10"/>
+      <c r="B199" s="10"/>
+      <c r="C199" s="10"/>
+      <c r="D199" s="10"/>
+      <c r="E199" s="10"/>
+      <c r="F199" s="10"/>
+    </row>
+    <row r="200" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A200" s="10"/>
+      <c r="B200" s="10"/>
+      <c r="C200" s="10"/>
+      <c r="D200" s="10"/>
+      <c r="E200" s="10"/>
+      <c r="F200" s="10"/>
+    </row>
+    <row r="201" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A201" s="10"/>
+      <c r="B201" s="10"/>
+      <c r="C201" s="10"/>
+      <c r="D201" s="10"/>
+      <c r="E201" s="10"/>
+      <c r="F201" s="10"/>
+    </row>
+    <row r="202" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A202" s="10"/>
+      <c r="B202" s="10"/>
+      <c r="C202" s="10"/>
+      <c r="D202" s="10"/>
+      <c r="E202" s="10"/>
+      <c r="F202" s="10"/>
+    </row>
+    <row r="203" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A203" s="10"/>
+      <c r="B203" s="10"/>
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+      <c r="E203" s="10"/>
+      <c r="F203" s="10"/>
+    </row>
+    <row r="204" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A204" s="10"/>
+      <c r="B204" s="10"/>
+      <c r="C204" s="10"/>
+      <c r="D204" s="10"/>
+      <c r="E204" s="10"/>
+      <c r="F204" s="10"/>
+    </row>
+    <row r="205" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A205" s="10"/>
+      <c r="B205" s="10"/>
+      <c r="C205" s="10"/>
+      <c r="D205" s="10"/>
+      <c r="E205" s="10"/>
+      <c r="F205" s="10"/>
+    </row>
+    <row r="206" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A206" s="10"/>
+      <c r="B206" s="10"/>
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+      <c r="E206" s="10"/>
+      <c r="F206" s="10"/>
+    </row>
+    <row r="207" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A207" s="10"/>
+      <c r="B207" s="10"/>
+      <c r="C207" s="10"/>
+      <c r="D207" s="10"/>
+      <c r="E207" s="10"/>
+      <c r="F207" s="10"/>
+    </row>
+    <row r="208" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A208" s="10"/>
+      <c r="B208" s="10"/>
+      <c r="C208" s="10"/>
+      <c r="D208" s="10"/>
+      <c r="E208" s="10"/>
+      <c r="F208" s="10"/>
+    </row>
+    <row r="209" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A209" s="10"/>
+      <c r="B209" s="10"/>
+      <c r="C209" s="10"/>
+      <c r="D209" s="10"/>
+      <c r="E209" s="10"/>
+      <c r="F209" s="10"/>
+    </row>
+    <row r="210" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A210" s="10"/>
+      <c r="B210" s="10"/>
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+      <c r="E210" s="10"/>
+      <c r="F210" s="10"/>
+    </row>
+    <row r="211" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A211" s="10"/>
+      <c r="B211" s="10"/>
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+      <c r="E211" s="10"/>
+      <c r="F211" s="10"/>
+    </row>
+    <row r="212" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A212" s="10"/>
+      <c r="B212" s="10"/>
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+      <c r="E212" s="10"/>
+      <c r="F212" s="10"/>
+    </row>
+    <row r="213" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A213" s="10"/>
+      <c r="B213" s="10"/>
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+      <c r="E213" s="10"/>
+      <c r="F213" s="10"/>
+    </row>
+    <row r="214" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A214" s="10"/>
+      <c r="B214" s="10"/>
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+      <c r="E214" s="10"/>
+      <c r="F214" s="10"/>
+    </row>
+    <row r="215" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A215" s="10"/>
+      <c r="B215" s="10"/>
+      <c r="C215" s="10"/>
+      <c r="D215" s="10"/>
+      <c r="E215" s="10"/>
+      <c r="F215" s="10"/>
+    </row>
+    <row r="216" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A216" s="10"/>
+      <c r="B216" s="10"/>
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+      <c r="E216" s="10"/>
+      <c r="F216" s="10"/>
+    </row>
+    <row r="217" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A217" s="10"/>
+      <c r="B217" s="10"/>
+      <c r="C217" s="10"/>
+      <c r="D217" s="10"/>
+      <c r="E217" s="10"/>
+      <c r="F217" s="10"/>
+    </row>
+    <row r="218" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A218" s="10"/>
+      <c r="B218" s="10"/>
+      <c r="C218" s="10"/>
+      <c r="D218" s="10"/>
+      <c r="E218" s="10"/>
+      <c r="F218" s="10"/>
+    </row>
+    <row r="219" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A219" s="10"/>
+      <c r="B219" s="10"/>
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+      <c r="E219" s="10"/>
+      <c r="F219" s="10"/>
+    </row>
+    <row r="220" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A220" s="10"/>
+      <c r="B220" s="10"/>
+      <c r="C220" s="10"/>
+      <c r="D220" s="10"/>
+      <c r="E220" s="10"/>
+      <c r="F220" s="10"/>
+    </row>
+    <row r="221" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A221" s="10"/>
+      <c r="B221" s="10"/>
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+      <c r="E221" s="10"/>
+      <c r="F221" s="10"/>
+    </row>
+    <row r="222" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A222" s="10"/>
+      <c r="B222" s="10"/>
+      <c r="C222" s="10"/>
+      <c r="D222" s="10"/>
+      <c r="E222" s="10"/>
+      <c r="F222" s="10"/>
+    </row>
+    <row r="223" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A223" s="10"/>
+      <c r="B223" s="10"/>
+      <c r="C223" s="10"/>
+      <c r="D223" s="10"/>
+      <c r="E223" s="10"/>
+      <c r="F223" s="10"/>
+    </row>
+    <row r="224" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A224" s="10"/>
+      <c r="B224" s="10"/>
+      <c r="C224" s="10"/>
+      <c r="D224" s="10"/>
+      <c r="E224" s="10"/>
+      <c r="F224" s="10"/>
+    </row>
+    <row r="225" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A225" s="10"/>
+      <c r="B225" s="10"/>
+      <c r="C225" s="10"/>
+      <c r="D225" s="10"/>
+      <c r="E225" s="10"/>
+      <c r="F225" s="10"/>
+    </row>
+    <row r="226" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A226" s="10"/>
+      <c r="B226" s="10"/>
+      <c r="C226" s="10"/>
+      <c r="D226" s="10"/>
+      <c r="E226" s="10"/>
+      <c r="F226" s="10"/>
+    </row>
+    <row r="227" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A227" s="10"/>
+      <c r="B227" s="10"/>
+      <c r="C227" s="10"/>
+      <c r="D227" s="10"/>
+      <c r="E227" s="10"/>
+      <c r="F227" s="10"/>
+    </row>
+    <row r="228" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A228" s="10"/>
+      <c r="B228" s="10"/>
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+      <c r="E228" s="10"/>
+      <c r="F228" s="10"/>
+    </row>
+    <row r="229" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A229" s="10"/>
+      <c r="B229" s="10"/>
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+      <c r="E229" s="10"/>
+      <c r="F229" s="10"/>
+    </row>
+    <row r="230" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A230" s="10"/>
+      <c r="B230" s="10"/>
+      <c r="C230" s="10"/>
+      <c r="D230" s="10"/>
+      <c r="E230" s="10"/>
+      <c r="F230" s="10"/>
+    </row>
+    <row r="231" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A231" s="10"/>
+      <c r="B231" s="10"/>
+      <c r="C231" s="10"/>
+      <c r="D231" s="10"/>
+      <c r="E231" s="10"/>
+      <c r="F231" s="10"/>
+    </row>
+    <row r="232" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A232" s="10"/>
+      <c r="B232" s="10"/>
+      <c r="C232" s="10"/>
+      <c r="D232" s="10"/>
+      <c r="E232" s="10"/>
+      <c r="F232" s="10"/>
+    </row>
+    <row r="233" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A233" s="10"/>
+      <c r="B233" s="10"/>
+      <c r="C233" s="10"/>
+      <c r="D233" s="10"/>
+      <c r="E233" s="10"/>
+      <c r="F233" s="10"/>
+    </row>
+    <row r="234" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A234" s="10"/>
+      <c r="B234" s="10"/>
+      <c r="C234" s="10"/>
+      <c r="D234" s="10"/>
+      <c r="E234" s="10"/>
+      <c r="F234" s="10"/>
+    </row>
+    <row r="235" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A235" s="10"/>
+      <c r="B235" s="10"/>
+      <c r="C235" s="10"/>
+      <c r="D235" s="10"/>
+      <c r="E235" s="10"/>
+      <c r="F235" s="10"/>
+    </row>
+    <row r="236" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A236" s="10"/>
+      <c r="B236" s="10"/>
+      <c r="C236" s="10"/>
+      <c r="D236" s="10"/>
+      <c r="E236" s="10"/>
+      <c r="F236" s="10"/>
+    </row>
+    <row r="237" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A237" s="10"/>
+      <c r="B237" s="10"/>
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+      <c r="E237" s="10"/>
+      <c r="F237" s="10"/>
+    </row>
+    <row r="238" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A238" s="10"/>
+      <c r="B238" s="10"/>
+      <c r="C238" s="10"/>
+      <c r="D238" s="10"/>
+      <c r="E238" s="10"/>
+      <c r="F238" s="10"/>
+    </row>
+    <row r="239" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A239" s="10"/>
+      <c r="B239" s="10"/>
+      <c r="C239" s="10"/>
+      <c r="D239" s="10"/>
+      <c r="E239" s="10"/>
+      <c r="F239" s="10"/>
+    </row>
+    <row r="240" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A240" s="10"/>
+      <c r="B240" s="10"/>
+      <c r="C240" s="10"/>
+      <c r="D240" s="10"/>
+      <c r="E240" s="10"/>
+      <c r="F240" s="10"/>
+    </row>
+    <row r="241" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A241" s="10"/>
+      <c r="B241" s="10"/>
+      <c r="C241" s="10"/>
+      <c r="D241" s="10"/>
+      <c r="E241" s="10"/>
+      <c r="F241" s="10"/>
+    </row>
+    <row r="242" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A242" s="10"/>
+      <c r="B242" s="10"/>
+      <c r="C242" s="10"/>
+      <c r="D242" s="10"/>
+      <c r="E242" s="10"/>
+      <c r="F242" s="10"/>
+    </row>
+    <row r="243" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A243" s="10"/>
+      <c r="B243" s="10"/>
+      <c r="C243" s="10"/>
+      <c r="D243" s="10"/>
+      <c r="E243" s="10"/>
+      <c r="F243" s="10"/>
+    </row>
+    <row r="244" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A244" s="10"/>
+      <c r="B244" s="10"/>
+      <c r="C244" s="10"/>
+      <c r="D244" s="10"/>
+      <c r="E244" s="10"/>
+      <c r="F244" s="10"/>
+    </row>
+    <row r="245" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A245" s="10"/>
+      <c r="B245" s="10"/>
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+      <c r="E245" s="10"/>
+      <c r="F245" s="10"/>
+    </row>
+    <row r="246" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A246" s="10"/>
+      <c r="B246" s="10"/>
+      <c r="C246" s="10"/>
+      <c r="D246" s="10"/>
+      <c r="E246" s="10"/>
+      <c r="F246" s="10"/>
+    </row>
+    <row r="247" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A247" s="10"/>
+      <c r="B247" s="10"/>
+      <c r="C247" s="10"/>
+      <c r="D247" s="10"/>
+      <c r="E247" s="10"/>
+      <c r="F247" s="10"/>
+    </row>
+    <row r="248" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A248" s="10"/>
+      <c r="B248" s="10"/>
+      <c r="C248" s="10"/>
+      <c r="D248" s="10"/>
+      <c r="E248" s="10"/>
+      <c r="F248" s="10"/>
+    </row>
+    <row r="249" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A249" s="10"/>
+      <c r="B249" s="10"/>
+      <c r="C249" s="10"/>
+      <c r="D249" s="10"/>
+      <c r="E249" s="10"/>
+      <c r="F249" s="10"/>
+    </row>
+    <row r="250" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A250" s="10"/>
+      <c r="B250" s="10"/>
+      <c r="C250" s="10"/>
+      <c r="D250" s="10"/>
+      <c r="E250" s="10"/>
+      <c r="F250" s="10"/>
+    </row>
+    <row r="251" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A251" s="10"/>
+      <c r="B251" s="10"/>
+      <c r="C251" s="10"/>
+      <c r="D251" s="10"/>
+      <c r="E251" s="10"/>
+      <c r="F251" s="10"/>
+    </row>
+    <row r="252" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A252" s="10"/>
+      <c r="B252" s="10"/>
+      <c r="C252" s="10"/>
+      <c r="D252" s="10"/>
+      <c r="E252" s="10"/>
+      <c r="F252" s="10"/>
+    </row>
+    <row r="253" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A253" s="10"/>
+      <c r="B253" s="10"/>
+      <c r="C253" s="10"/>
+      <c r="D253" s="10"/>
+      <c r="E253" s="10"/>
+      <c r="F253" s="10"/>
+    </row>
+    <row r="254" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A254" s="10"/>
+      <c r="B254" s="10"/>
+      <c r="C254" s="10"/>
+      <c r="D254" s="10"/>
+      <c r="E254" s="10"/>
+      <c r="F254" s="10"/>
+    </row>
+    <row r="255" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A255" s="10"/>
+      <c r="B255" s="10"/>
+      <c r="C255" s="10"/>
+      <c r="D255" s="10"/>
+      <c r="E255" s="10"/>
+      <c r="F255" s="10"/>
+    </row>
+    <row r="256" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A256" s="10"/>
+      <c r="B256" s="10"/>
+      <c r="C256" s="10"/>
+      <c r="D256" s="10"/>
+      <c r="E256" s="10"/>
+      <c r="F256" s="10"/>
+    </row>
+    <row r="257" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A257" s="10"/>
+      <c r="B257" s="10"/>
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+      <c r="E257" s="10"/>
+      <c r="F257" s="10"/>
+    </row>
+    <row r="258" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A258" s="10"/>
+      <c r="B258" s="10"/>
+      <c r="C258" s="10"/>
+      <c r="D258" s="10"/>
+      <c r="E258" s="10"/>
+      <c r="F258" s="10"/>
+    </row>
+    <row r="259" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A259" s="10"/>
+      <c r="B259" s="10"/>
+      <c r="C259" s="10"/>
+      <c r="D259" s="10"/>
+      <c r="E259" s="10"/>
+      <c r="F259" s="10"/>
+    </row>
+    <row r="260" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A260" s="9"/>
+      <c r="B260" s="9"/>
+      <c r="C260" s="9"/>
+      <c r="D260" s="9"/>
+      <c r="E260" s="9"/>
+      <c r="F260" s="9"/>
+    </row>
+    <row r="261" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A261" s="5"/>
+      <c r="B261" s="5"/>
+      <c r="C261" s="5"/>
+      <c r="D261" s="5"/>
+      <c r="E261" s="5"/>
+      <c r="F261" s="5"/>
+    </row>
+    <row r="262" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A262" s="5"/>
+      <c r="B262" s="5"/>
+      <c r="C262" s="5"/>
+      <c r="D262" s="5"/>
+      <c r="E262" s="5"/>
+      <c r="F262" s="5"/>
+    </row>
+    <row r="263" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A263" s="5"/>
+      <c r="B263" s="5"/>
+      <c r="C263" s="5"/>
+      <c r="D263" s="5"/>
+      <c r="E263" s="5"/>
+      <c r="F263" s="5"/>
+    </row>
+    <row r="264" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A264" s="5"/>
+      <c r="B264" s="5"/>
+      <c r="C264" s="5"/>
+      <c r="D264" s="5"/>
+      <c r="E264" s="5"/>
+      <c r="F264" s="5"/>
+    </row>
+    <row r="265" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A265" s="5"/>
+      <c r="B265" s="5"/>
+      <c r="C265" s="5"/>
+      <c r="D265" s="5"/>
+      <c r="E265" s="5"/>
+      <c r="F265" s="5"/>
+    </row>
+    <row r="266" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A266" s="5"/>
+      <c r="B266" s="5"/>
+      <c r="C266" s="5"/>
+      <c r="D266" s="5"/>
+      <c r="E266" s="5"/>
+      <c r="F266" s="5"/>
+    </row>
+    <row r="267" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A267" s="5"/>
+      <c r="B267" s="5"/>
+      <c r="C267" s="5"/>
+      <c r="D267" s="5"/>
+      <c r="E267" s="5"/>
+      <c r="F267" s="5"/>
+    </row>
+    <row r="268" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A268" s="5"/>
+      <c r="B268" s="5"/>
+      <c r="C268" s="5"/>
+      <c r="D268" s="5"/>
+      <c r="E268" s="5"/>
+      <c r="F268" s="5"/>
+    </row>
+    <row r="269" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A269" s="5"/>
+      <c r="B269" s="5"/>
+      <c r="C269" s="5"/>
+      <c r="D269" s="5"/>
+      <c r="E269" s="5"/>
+      <c r="F269" s="5"/>
+    </row>
+    <row r="270" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A270" s="5"/>
+      <c r="B270" s="5"/>
+      <c r="C270" s="5"/>
+      <c r="D270" s="5"/>
+      <c r="E270" s="5"/>
+      <c r="F270" s="5"/>
+    </row>
+    <row r="271" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A271" s="5"/>
+      <c r="B271" s="5"/>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5"/>
+      <c r="E271" s="5"/>
+      <c r="F271" s="5"/>
+    </row>
+    <row r="272" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A272" s="5"/>
+      <c r="B272" s="5"/>
+      <c r="C272" s="5"/>
+      <c r="D272" s="5"/>
+      <c r="E272" s="5"/>
+      <c r="F272" s="5"/>
+    </row>
+    <row r="273" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A273" s="5"/>
+      <c r="B273" s="5"/>
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+      <c r="F273" s="5"/>
+    </row>
+    <row r="274" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A274" s="5"/>
+      <c r="B274" s="5"/>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5"/>
+      <c r="E274" s="5"/>
+      <c r="F274" s="5"/>
+    </row>
+    <row r="275" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A275" s="5"/>
+      <c r="B275" s="5"/>
+      <c r="C275" s="5"/>
+      <c r="D275" s="5"/>
+      <c r="E275" s="5"/>
+      <c r="F275" s="5"/>
+    </row>
+    <row r="276" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A276" s="5"/>
+      <c r="B276" s="5"/>
+      <c r="C276" s="5"/>
+      <c r="D276" s="5"/>
+      <c r="E276" s="5"/>
+      <c r="F276" s="5"/>
+    </row>
+    <row r="277" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A277" s="5"/>
+      <c r="B277" s="5"/>
+      <c r="C277" s="5"/>
+      <c r="D277" s="5"/>
+      <c r="E277" s="5"/>
+      <c r="F277" s="5"/>
+    </row>
+    <row r="278" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A278" s="5"/>
+      <c r="B278" s="5"/>
+      <c r="C278" s="5"/>
+      <c r="D278" s="5"/>
+      <c r="E278" s="5"/>
+      <c r="F278" s="5"/>
+    </row>
+    <row r="279" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A279" s="5"/>
+      <c r="B279" s="5"/>
+      <c r="C279" s="5"/>
+      <c r="D279" s="5"/>
+      <c r="E279" s="5"/>
+      <c r="F279" s="5"/>
+    </row>
+    <row r="280" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A280" s="5"/>
+      <c r="B280" s="5"/>
+      <c r="C280" s="5"/>
+      <c r="D280" s="5"/>
+      <c r="E280" s="5"/>
+      <c r="F280" s="5"/>
+    </row>
+    <row r="281" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A281" s="5"/>
+      <c r="B281" s="5"/>
+      <c r="C281" s="5"/>
+      <c r="D281" s="5"/>
+      <c r="E281" s="5"/>
+      <c r="F281" s="5"/>
+    </row>
+    <row r="282" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A282" s="5"/>
+      <c r="B282" s="5"/>
+      <c r="C282" s="5"/>
+      <c r="D282" s="5"/>
+      <c r="E282" s="5"/>
+      <c r="F282" s="5"/>
+    </row>
+    <row r="283" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A283" s="5"/>
+      <c r="B283" s="5"/>
+      <c r="C283" s="5"/>
+      <c r="D283" s="5"/>
+      <c r="E283" s="5"/>
+      <c r="F283" s="5"/>
+    </row>
+    <row r="284" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A284" s="5"/>
+      <c r="B284" s="5"/>
+      <c r="C284" s="5"/>
+      <c r="D284" s="5"/>
+      <c r="E284" s="5"/>
+      <c r="F284" s="5"/>
+    </row>
+    <row r="285" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A285" s="5"/>
+      <c r="B285" s="5"/>
+      <c r="C285" s="5"/>
+      <c r="D285" s="5"/>
+      <c r="E285" s="5"/>
+      <c r="F285" s="5"/>
+    </row>
+    <row r="286" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A286" s="5"/>
+      <c r="B286" s="5"/>
+      <c r="C286" s="5"/>
+      <c r="D286" s="5"/>
+      <c r="E286" s="5"/>
+      <c r="F286" s="5"/>
+    </row>
+    <row r="287" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A287" s="5"/>
+      <c r="B287" s="5"/>
+      <c r="C287" s="5"/>
+      <c r="D287" s="5"/>
+      <c r="E287" s="5"/>
+      <c r="F287" s="5"/>
+    </row>
+    <row r="288" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A288" s="5"/>
+      <c r="B288" s="5"/>
+      <c r="C288" s="5"/>
+      <c r="D288" s="5"/>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+    </row>
+    <row r="289" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A289" s="5"/>
+      <c r="B289" s="5"/>
+      <c r="C289" s="5"/>
+      <c r="D289" s="5"/>
+      <c r="E289" s="5"/>
+      <c r="F289" s="5"/>
+    </row>
+    <row r="290" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A290" s="5"/>
+      <c r="B290" s="5"/>
+      <c r="C290" s="5"/>
+      <c r="D290" s="5"/>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+    </row>
+    <row r="291" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A291" s="5"/>
+      <c r="B291" s="5"/>
+      <c r="C291" s="5"/>
+      <c r="D291" s="5"/>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+    </row>
+    <row r="292" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A292" s="5"/>
+      <c r="B292" s="5"/>
+      <c r="C292" s="5"/>
+      <c r="D292" s="5"/>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+    </row>
+    <row r="293" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A293" s="5"/>
+      <c r="B293" s="5"/>
+      <c r="C293" s="5"/>
+      <c r="D293" s="5"/>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+    </row>
+    <row r="294" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A294" s="5"/>
+      <c r="B294" s="5"/>
+      <c r="C294" s="5"/>
+      <c r="D294" s="5"/>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+    </row>
+    <row r="295" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A295" s="5"/>
+      <c r="B295" s="5"/>
+      <c r="C295" s="5"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+    </row>
+    <row r="296" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A296" s="5"/>
+      <c r="B296" s="5"/>
+      <c r="C296" s="5"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+    </row>
+    <row r="297" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A297" s="5"/>
+      <c r="B297" s="5"/>
+      <c r="C297" s="5"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+    </row>
+    <row r="298" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A298" s="5"/>
+      <c r="B298" s="5"/>
+      <c r="C298" s="5"/>
+      <c r="D298" s="5"/>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+    </row>
+    <row r="299" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A299" s="5"/>
+      <c r="B299" s="5"/>
+      <c r="C299" s="5"/>
+      <c r="D299" s="5"/>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+    </row>
+    <row r="300" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A300" s="5"/>
+      <c r="B300" s="5"/>
+      <c r="C300" s="5"/>
+      <c r="D300" s="5"/>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+    </row>
+    <row r="301" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A301" s="5"/>
+      <c r="B301" s="5"/>
+      <c r="C301" s="5"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+    </row>
+    <row r="302" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A302" s="5"/>
+      <c r="B302" s="5"/>
+      <c r="C302" s="5"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+    </row>
+    <row r="303" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A303" s="5"/>
+      <c r="B303" s="5"/>
+      <c r="C303" s="5"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+    </row>
+    <row r="304" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A304" s="5"/>
+      <c r="B304" s="5"/>
+      <c r="C304" s="5"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+    </row>
+    <row r="305" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A305" s="5"/>
+      <c r="B305" s="5"/>
+      <c r="C305" s="5"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+    </row>
+    <row r="306" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A306" s="5"/>
+      <c r="B306" s="5"/>
+      <c r="C306" s="5"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+    </row>
+    <row r="307" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A307" s="5"/>
+      <c r="B307" s="5"/>
+      <c r="C307" s="5"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+    </row>
+    <row r="308" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A308" s="5"/>
+      <c r="B308" s="5"/>
+      <c r="C308" s="5"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+    </row>
+    <row r="309" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A309" s="5"/>
+      <c r="B309" s="5"/>
+      <c r="C309" s="5"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+    </row>
+    <row r="310" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A310" s="5"/>
+      <c r="B310" s="5"/>
+      <c r="C310" s="5"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+    </row>
+    <row r="311" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A311" s="5"/>
+      <c r="B311" s="5"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+    </row>
+    <row r="312" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A312" s="5"/>
+      <c r="B312" s="5"/>
+      <c r="C312" s="5"/>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+    </row>
+    <row r="313" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A313" s="5"/>
+      <c r="B313" s="5"/>
+      <c r="C313" s="5"/>
+      <c r="D313" s="5"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+    </row>
+    <row r="314" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A314" s="5"/>
+      <c r="B314" s="5"/>
+      <c r="C314" s="5"/>
+      <c r="D314" s="5"/>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+    </row>
+    <row r="315" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A315" s="5"/>
+      <c r="B315" s="5"/>
+      <c r="C315" s="5"/>
+      <c r="D315" s="5"/>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+    </row>
+    <row r="316" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A316" s="5"/>
+      <c r="B316" s="5"/>
+      <c r="C316" s="5"/>
+      <c r="D316" s="5"/>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+    </row>
+    <row r="317" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A317" s="5"/>
+      <c r="B317" s="5"/>
+      <c r="C317" s="5"/>
+      <c r="D317" s="5"/>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+    </row>
+    <row r="318" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A318" s="5"/>
+      <c r="B318" s="5"/>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5"/>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+    </row>
+    <row r="319" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A319" s="5"/>
+      <c r="B319" s="5"/>
+      <c r="C319" s="5"/>
+      <c r="D319" s="5"/>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+    </row>
+    <row r="320" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A320" s="5"/>
+      <c r="B320" s="5"/>
+      <c r="C320" s="5"/>
+      <c r="D320" s="5"/>
+      <c r="E320" s="5"/>
+      <c r="F320" s="5"/>
+    </row>
+    <row r="321" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A321" s="5"/>
+      <c r="B321" s="5"/>
+      <c r="C321" s="5"/>
+      <c r="D321" s="5"/>
+      <c r="E321" s="5"/>
+      <c r="F321" s="5"/>
+    </row>
+    <row r="322" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A322" s="5"/>
+      <c r="B322" s="5"/>
+      <c r="C322" s="5"/>
+      <c r="D322" s="5"/>
+      <c r="E322" s="5"/>
+      <c r="F322" s="5"/>
+    </row>
+    <row r="323" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A323" s="5"/>
+      <c r="B323" s="5"/>
+      <c r="C323" s="5"/>
+      <c r="D323" s="5"/>
+      <c r="E323" s="5"/>
+      <c r="F323" s="5"/>
+    </row>
+    <row r="324" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A324" s="5"/>
+      <c r="B324" s="5"/>
+      <c r="C324" s="5"/>
+      <c r="D324" s="5"/>
+      <c r="E324" s="5"/>
+      <c r="F324" s="5"/>
+    </row>
+    <row r="325" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A325" s="5"/>
+      <c r="B325" s="5"/>
+      <c r="C325" s="5"/>
+      <c r="D325" s="5"/>
+      <c r="E325" s="5"/>
+      <c r="F325" s="5"/>
+    </row>
+    <row r="326" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A326" s="5"/>
+      <c r="B326" s="5"/>
+      <c r="C326" s="5"/>
+      <c r="D326" s="5"/>
+      <c r="E326" s="5"/>
+      <c r="F326" s="5"/>
+    </row>
+    <row r="327" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A327" s="5"/>
+      <c r="B327" s="5"/>
+      <c r="C327" s="5"/>
+      <c r="D327" s="5"/>
+      <c r="E327" s="5"/>
+      <c r="F327" s="5"/>
+    </row>
+    <row r="328" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A328" s="5"/>
+      <c r="B328" s="5"/>
+      <c r="C328" s="5"/>
+      <c r="D328" s="5"/>
+      <c r="E328" s="5"/>
+      <c r="F328" s="5"/>
+    </row>
+    <row r="329" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A329" s="5"/>
+      <c r="B329" s="5"/>
+      <c r="C329" s="5"/>
+      <c r="D329" s="5"/>
+      <c r="E329" s="5"/>
+      <c r="F329" s="5"/>
+    </row>
+    <row r="330" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A330" s="5"/>
+      <c r="B330" s="5"/>
+      <c r="C330" s="5"/>
+      <c r="D330" s="5"/>
+      <c r="E330" s="5"/>
+      <c r="F330" s="5"/>
+    </row>
+    <row r="331" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A331" s="5"/>
+      <c r="B331" s="5"/>
+      <c r="C331" s="5"/>
+      <c r="D331" s="5"/>
+      <c r="E331" s="5"/>
+      <c r="F331" s="5"/>
+    </row>
+    <row r="332" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A332" s="5"/>
+      <c r="B332" s="5"/>
+      <c r="C332" s="5"/>
+      <c r="D332" s="5"/>
+      <c r="E332" s="5"/>
+      <c r="F332" s="5"/>
+    </row>
+    <row r="333" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A333" s="5"/>
+      <c r="B333" s="5"/>
+      <c r="C333" s="5"/>
+      <c r="D333" s="5"/>
+      <c r="E333" s="5"/>
+      <c r="F333" s="5"/>
+    </row>
+    <row r="334" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A334" s="5"/>
+      <c r="B334" s="5"/>
+      <c r="C334" s="5"/>
+      <c r="D334" s="5"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+    </row>
+    <row r="335" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A335" s="5"/>
+      <c r="B335" s="5"/>
+      <c r="C335" s="5"/>
+      <c r="D335" s="5"/>
+      <c r="E335" s="5"/>
+      <c r="F335" s="5"/>
+    </row>
+    <row r="336" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A336" s="5"/>
+      <c r="B336" s="5"/>
+      <c r="C336" s="5"/>
+      <c r="D336" s="5"/>
+      <c r="E336" s="5"/>
+      <c r="F336" s="5"/>
+    </row>
+    <row r="337" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A337" s="5"/>
+      <c r="B337" s="5"/>
+      <c r="C337" s="5"/>
+      <c r="D337" s="5"/>
+      <c r="E337" s="5"/>
+      <c r="F337" s="5"/>
+    </row>
+    <row r="338" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A338" s="5"/>
+      <c r="B338" s="5"/>
+      <c r="C338" s="5"/>
+      <c r="D338" s="5"/>
+      <c r="E338" s="5"/>
+      <c r="F338" s="5"/>
+    </row>
+    <row r="339" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A339" s="5"/>
+      <c r="B339" s="5"/>
+      <c r="C339" s="5"/>
+      <c r="D339" s="5"/>
+      <c r="E339" s="5"/>
+      <c r="F339" s="5"/>
+    </row>
+    <row r="340" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A340" s="5"/>
+      <c r="B340" s="5"/>
+      <c r="C340" s="5"/>
+      <c r="D340" s="5"/>
+      <c r="E340" s="5"/>
+      <c r="F340" s="5"/>
+    </row>
+    <row r="341" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A341" s="5"/>
+      <c r="B341" s="5"/>
+      <c r="C341" s="5"/>
+      <c r="D341" s="5"/>
+      <c r="E341" s="5"/>
+      <c r="F341" s="5"/>
+    </row>
+    <row r="342" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A342" s="5"/>
+      <c r="B342" s="5"/>
+      <c r="C342" s="5"/>
+      <c r="D342" s="5"/>
+      <c r="E342" s="5"/>
+      <c r="F342" s="5"/>
+    </row>
+    <row r="343" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A343" s="5"/>
+      <c r="B343" s="5"/>
+      <c r="C343" s="5"/>
+      <c r="D343" s="5"/>
+      <c r="E343" s="5"/>
+      <c r="F343" s="5"/>
+    </row>
+    <row r="344" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A344" s="5"/>
+      <c r="B344" s="5"/>
+      <c r="C344" s="5"/>
+      <c r="D344" s="5"/>
+      <c r="E344" s="5"/>
+      <c r="F344" s="5"/>
+    </row>
+    <row r="345" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A345" s="5"/>
+      <c r="B345" s="5"/>
+      <c r="C345" s="5"/>
+      <c r="D345" s="5"/>
+      <c r="E345" s="5"/>
+      <c r="F345" s="5"/>
+    </row>
+    <row r="346" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A346" s="5"/>
+      <c r="B346" s="5"/>
+      <c r="C346" s="5"/>
+      <c r="D346" s="5"/>
+      <c r="E346" s="5"/>
+      <c r="F346" s="5"/>
+    </row>
+    <row r="347" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A347" s="5"/>
+      <c r="B347" s="5"/>
+      <c r="C347" s="5"/>
+      <c r="D347" s="5"/>
+      <c r="E347" s="5"/>
+      <c r="F347" s="5"/>
+    </row>
+    <row r="348" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A348" s="5"/>
+      <c r="B348" s="5"/>
+      <c r="C348" s="5"/>
+      <c r="D348" s="5"/>
+      <c r="E348" s="5"/>
+      <c r="F348" s="5"/>
+    </row>
+    <row r="349" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A349" s="5"/>
+      <c r="B349" s="5"/>
+      <c r="C349" s="5"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="5"/>
+      <c r="F349" s="5"/>
+    </row>
+    <row r="350" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A350" s="5"/>
+      <c r="B350" s="5"/>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
+      <c r="F350" s="5"/>
+    </row>
+    <row r="351" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A351" s="5"/>
+      <c r="B351" s="5"/>
+      <c r="C351" s="5"/>
+      <c r="D351" s="5"/>
+      <c r="E351" s="5"/>
+      <c r="F351" s="5"/>
+    </row>
+    <row r="352" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A352" s="5"/>
+      <c r="B352" s="5"/>
+      <c r="C352" s="5"/>
+      <c r="D352" s="5"/>
+      <c r="E352" s="5"/>
+      <c r="F352" s="5"/>
+    </row>
+    <row r="353" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A353" s="5"/>
+      <c r="B353" s="5"/>
+      <c r="C353" s="5"/>
+      <c r="D353" s="5"/>
+      <c r="E353" s="5"/>
+      <c r="F353" s="5"/>
+    </row>
+    <row r="354" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A354" s="5"/>
+      <c r="B354" s="5"/>
+      <c r="C354" s="5"/>
+      <c r="D354" s="5"/>
+      <c r="E354" s="5"/>
+      <c r="F354" s="5"/>
+    </row>
+    <row r="355" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A355" s="5"/>
+      <c r="B355" s="5"/>
+      <c r="C355" s="5"/>
+      <c r="D355" s="5"/>
+      <c r="E355" s="5"/>
+      <c r="F355" s="5"/>
+    </row>
+    <row r="356" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A356" s="5"/>
+      <c r="B356" s="5"/>
+      <c r="C356" s="5"/>
+      <c r="D356" s="5"/>
+      <c r="E356" s="5"/>
+      <c r="F356" s="5"/>
+    </row>
+    <row r="357" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A357" s="5"/>
+      <c r="B357" s="5"/>
+      <c r="C357" s="5"/>
+      <c r="D357" s="5"/>
+      <c r="E357" s="5"/>
+      <c r="F357" s="5"/>
+    </row>
+    <row r="358" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A358" s="5"/>
+      <c r="B358" s="5"/>
+      <c r="C358" s="5"/>
+      <c r="D358" s="5"/>
+      <c r="E358" s="5"/>
+      <c r="F358" s="5"/>
+    </row>
+    <row r="359" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A359" s="5"/>
+      <c r="B359" s="5"/>
+      <c r="C359" s="5"/>
+      <c r="D359" s="5"/>
+      <c r="E359" s="5"/>
+      <c r="F359" s="5"/>
+    </row>
+    <row r="360" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A360" s="5"/>
+      <c r="B360" s="5"/>
+      <c r="C360" s="5"/>
+      <c r="D360" s="5"/>
+      <c r="E360" s="5"/>
+      <c r="F360" s="5"/>
+    </row>
+    <row r="361" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A361" s="5"/>
+      <c r="B361" s="5"/>
+      <c r="C361" s="5"/>
+      <c r="D361" s="5"/>
+      <c r="E361" s="5"/>
+      <c r="F361" s="5"/>
+    </row>
+    <row r="362" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A362" s="5"/>
+      <c r="B362" s="5"/>
+      <c r="C362" s="5"/>
+      <c r="D362" s="5"/>
+      <c r="E362" s="5"/>
+      <c r="F362" s="5"/>
+    </row>
+    <row r="363" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A363" s="5"/>
+      <c r="B363" s="5"/>
+      <c r="C363" s="5"/>
+      <c r="D363" s="5"/>
+      <c r="E363" s="5"/>
+      <c r="F363" s="5"/>
+    </row>
+    <row r="364" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A364" s="5"/>
+      <c r="B364" s="5"/>
+      <c r="C364" s="5"/>
+      <c r="D364" s="5"/>
+      <c r="E364" s="5"/>
+      <c r="F364" s="5"/>
+    </row>
+    <row r="365" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A365" s="5"/>
+      <c r="B365" s="5"/>
+      <c r="C365" s="5"/>
+      <c r="D365" s="5"/>
+      <c r="E365" s="5"/>
+      <c r="F365" s="5"/>
+    </row>
+    <row r="366" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A366" s="5"/>
+      <c r="B366" s="5"/>
+      <c r="C366" s="5"/>
+      <c r="D366" s="5"/>
+      <c r="E366" s="5"/>
+      <c r="F366" s="5"/>
+    </row>
+    <row r="367" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A367" s="5"/>
+      <c r="B367" s="5"/>
+      <c r="C367" s="5"/>
+      <c r="D367" s="5"/>
+      <c r="E367" s="5"/>
+      <c r="F367" s="5"/>
+    </row>
+    <row r="368" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A368" s="5"/>
+      <c r="B368" s="5"/>
+      <c r="C368" s="5"/>
+      <c r="D368" s="5"/>
+      <c r="E368" s="5"/>
+      <c r="F368" s="5"/>
+    </row>
+    <row r="369" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A369" s="5"/>
+      <c r="B369" s="5"/>
+      <c r="C369" s="5"/>
+      <c r="D369" s="5"/>
+      <c r="E369" s="5"/>
+      <c r="F369" s="5"/>
+    </row>
+    <row r="370" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A370" s="5"/>
+      <c r="B370" s="5"/>
+      <c r="C370" s="5"/>
+      <c r="D370" s="5"/>
+      <c r="E370" s="5"/>
+      <c r="F370" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A44:F44"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="2" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Arial,Normal"Formation en apiculture - Appel à projets 2025 - Projets de conférences pour la période 01/09/25-31/08/26</oddFooter>
+  </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="41" max="5" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6171662-2382-47FB-931B-65417499D3AE}">
+  <dimension ref="A1:F370"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="51.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="63.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" customWidth="1"/>
     <col min="5" max="5" width="34" style="1" customWidth="1"/>
     <col min="6" max="6" width="34.5546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="10" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A1" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+    </row>
+    <row r="2" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+    </row>
+    <row r="4" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="11"/>
-[...14 lines deleted...]
-      <c r="A3" s="11" t="s">
+    </row>
+    <row r="5" spans="1:6" s="13" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="15"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+    </row>
+    <row r="6" spans="1:6" s="23" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="21"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+    </row>
+    <row r="7" spans="1:6" s="30" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="18">
+        <v>46266</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="18">
+        <v>46297</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="18">
+        <v>46329</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="18">
+        <v>46360</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="17"/>
+      <c r="B13" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="18">
+        <v>46392</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="18">
+        <v>46424</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="18">
+        <v>46266</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="17"/>
+      <c r="B16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="18">
+        <v>46297</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="17"/>
+      <c r="B17" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="18">
+        <v>46329</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+    </row>
+    <row r="20" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+    </row>
+    <row r="21" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="17"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+    </row>
+    <row r="22" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="17"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+    </row>
+    <row r="24" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="17"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+    </row>
+    <row r="25" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="17"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+    </row>
+    <row r="26" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="17"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+    </row>
+    <row r="27" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="17"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+    </row>
+    <row r="28" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="17"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+    </row>
+    <row r="29" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="17"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+    </row>
+    <row r="30" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="17"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+    </row>
+    <row r="31" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="17"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+    </row>
+    <row r="32" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="17"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+    </row>
+    <row r="33" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="17"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17"/>
+    </row>
+    <row r="34" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="17"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+    </row>
+    <row r="35" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="17"/>
+      <c r="B35" s="17"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+    </row>
+    <row r="36" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="17"/>
+      <c r="B36" s="17"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+    </row>
+    <row r="37" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="17"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+    </row>
+    <row r="38" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="17"/>
+      <c r="B38" s="17"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+    </row>
+    <row r="39" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="17"/>
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+    </row>
+    <row r="40" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="17"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+    </row>
+    <row r="42" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A42" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="27"/>
+      <c r="F42" s="27"/>
+    </row>
+    <row r="43" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A44" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+    </row>
+    <row r="45" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="11"/>
-[...13 lines deleted...]
-      <c r="F4" s="17" t="s">
+    </row>
+    <row r="46" spans="1:6" s="6" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A46" s="8"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" s="23" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A47" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="21"/>
+      <c r="C47" s="22"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+    </row>
+    <row r="48" spans="1:6" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+    </row>
+    <row r="49" spans="1:6" s="2" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="25"/>
+      <c r="D49" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="F49" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="17"/>
+      <c r="B50" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="6"/>
-[...6 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="C50" s="17"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+    </row>
+    <row r="51" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="17"/>
+      <c r="B51" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="6"/>
-[...6 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="C51" s="17"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+    </row>
+    <row r="52" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="17"/>
+      <c r="B52" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="6"/>
-[...6 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="C52" s="17"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+    </row>
+    <row r="53" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="17"/>
+      <c r="B53" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="6"/>
-[...6 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="C53" s="17"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="17"/>
+    </row>
+    <row r="54" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="17"/>
+      <c r="B54" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="6"/>
-[...6 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="C54" s="17"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="17"/>
+      <c r="F54" s="17"/>
+    </row>
+    <row r="55" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="17"/>
+      <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="6"/>
-[...2874 lines deleted...]
-      <c r="F370" s="6"/>
+      <c r="C55" s="17"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17"/>
+    </row>
+    <row r="56" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="17"/>
+      <c r="B56" s="17"/>
+      <c r="C56" s="17"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="17"/>
+    </row>
+    <row r="57" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="17"/>
+      <c r="B57" s="17"/>
+      <c r="C57" s="17"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="17"/>
+    </row>
+    <row r="58" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="17"/>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="17"/>
+    </row>
+    <row r="59" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="17"/>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+    </row>
+    <row r="60" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="17"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+    </row>
+    <row r="61" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="17"/>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17"/>
+    </row>
+    <row r="62" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="17"/>
+      <c r="B62" s="17"/>
+      <c r="C62" s="17"/>
+      <c r="D62" s="18"/>
+      <c r="E62" s="17"/>
+      <c r="F62" s="17"/>
+    </row>
+    <row r="63" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="17"/>
+      <c r="B63" s="17"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17"/>
+    </row>
+    <row r="64" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="17"/>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+    </row>
+    <row r="65" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="17"/>
+      <c r="B65" s="17"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17"/>
+    </row>
+    <row r="66" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="17"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+    </row>
+    <row r="67" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="17"/>
+      <c r="B67" s="17"/>
+      <c r="C67" s="17"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="17"/>
+      <c r="F67" s="17"/>
+    </row>
+    <row r="68" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="17"/>
+      <c r="B68" s="17"/>
+      <c r="C68" s="17"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="17"/>
+      <c r="F68" s="17"/>
+    </row>
+    <row r="69" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="17"/>
+      <c r="B69" s="17"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="17"/>
+      <c r="F69" s="17"/>
+    </row>
+    <row r="70" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="17"/>
+      <c r="B70" s="17"/>
+      <c r="C70" s="17"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="17"/>
+      <c r="F70" s="17"/>
+    </row>
+    <row r="71" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="17"/>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="17"/>
+      <c r="F71" s="17"/>
+    </row>
+    <row r="72" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="17"/>
+      <c r="B72" s="17"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="17"/>
+    </row>
+    <row r="73" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="17"/>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+    </row>
+    <row r="74" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="17"/>
+      <c r="B74" s="17"/>
+      <c r="C74" s="17"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="17"/>
+    </row>
+    <row r="75" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="17"/>
+      <c r="B75" s="17"/>
+      <c r="C75" s="17"/>
+      <c r="D75" s="18"/>
+      <c r="E75" s="17"/>
+      <c r="F75" s="17"/>
+    </row>
+    <row r="76" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="17"/>
+      <c r="B76" s="17"/>
+      <c r="C76" s="17"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="17"/>
+      <c r="F76" s="17"/>
+    </row>
+    <row r="77" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="17"/>
+      <c r="B77" s="17"/>
+      <c r="C77" s="17"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="17"/>
+    </row>
+    <row r="78" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="17"/>
+      <c r="B78" s="17"/>
+      <c r="C78" s="17"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="17"/>
+      <c r="F78" s="17"/>
+    </row>
+    <row r="79" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="17"/>
+      <c r="B79" s="17"/>
+      <c r="C79" s="17"/>
+      <c r="D79" s="18"/>
+      <c r="E79" s="17"/>
+      <c r="F79" s="17"/>
+    </row>
+    <row r="80" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A80" s="17"/>
+      <c r="B80" s="17"/>
+      <c r="C80" s="17"/>
+      <c r="D80" s="18"/>
+      <c r="E80" s="17"/>
+      <c r="F80" s="17"/>
+    </row>
+    <row r="81" spans="1:6" s="19" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A81" s="17"/>
+      <c r="B81" s="17"/>
+      <c r="C81" s="17"/>
+      <c r="D81" s="18"/>
+      <c r="E81" s="17"/>
+      <c r="F81" s="17"/>
+    </row>
+    <row r="82" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="10"/>
+      <c r="B82" s="10"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="10"/>
+      <c r="E82" s="10"/>
+      <c r="F82" s="10"/>
+    </row>
+    <row r="83" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="10"/>
+      <c r="B83" s="10"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+    </row>
+    <row r="84" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A84" s="10"/>
+      <c r="B84" s="10"/>
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10"/>
+    </row>
+    <row r="85" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A85" s="10"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+    </row>
+    <row r="86" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A86" s="10"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10"/>
+    </row>
+    <row r="87" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A87" s="10"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10"/>
+    </row>
+    <row r="88" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="10"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10"/>
+    </row>
+    <row r="89" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+      <c r="E89" s="10"/>
+      <c r="F89" s="10"/>
+    </row>
+    <row r="90" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="10"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="10"/>
+    </row>
+    <row r="91" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A91" s="10"/>
+      <c r="B91" s="10"/>
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+      <c r="E91" s="10"/>
+      <c r="F91" s="10"/>
+    </row>
+    <row r="92" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A92" s="10"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+      <c r="E92" s="10"/>
+      <c r="F92" s="10"/>
+    </row>
+    <row r="93" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A93" s="10"/>
+      <c r="B93" s="10"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+      <c r="E93" s="10"/>
+      <c r="F93" s="10"/>
+    </row>
+    <row r="94" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A94" s="10"/>
+      <c r="B94" s="10"/>
+      <c r="C94" s="10"/>
+      <c r="D94" s="10"/>
+      <c r="E94" s="10"/>
+      <c r="F94" s="10"/>
+    </row>
+    <row r="95" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A95" s="10"/>
+      <c r="B95" s="10"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="10"/>
+    </row>
+    <row r="96" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A96" s="10"/>
+      <c r="B96" s="10"/>
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+      <c r="E96" s="10"/>
+      <c r="F96" s="10"/>
+    </row>
+    <row r="97" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A97" s="10"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+      <c r="E97" s="10"/>
+      <c r="F97" s="10"/>
+    </row>
+    <row r="98" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="10"/>
+      <c r="B98" s="10"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+      <c r="E98" s="10"/>
+      <c r="F98" s="10"/>
+    </row>
+    <row r="99" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A99" s="10"/>
+      <c r="B99" s="10"/>
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+      <c r="E99" s="10"/>
+      <c r="F99" s="10"/>
+    </row>
+    <row r="100" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A100" s="10"/>
+      <c r="B100" s="10"/>
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+      <c r="E100" s="10"/>
+      <c r="F100" s="10"/>
+    </row>
+    <row r="101" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A101" s="10"/>
+      <c r="B101" s="10"/>
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10"/>
+    </row>
+    <row r="102" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A102" s="10"/>
+      <c r="B102" s="10"/>
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+      <c r="E102" s="10"/>
+      <c r="F102" s="10"/>
+    </row>
+    <row r="103" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A103" s="10"/>
+      <c r="B103" s="10"/>
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
+      <c r="E103" s="10"/>
+      <c r="F103" s="10"/>
+    </row>
+    <row r="104" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A104" s="10"/>
+      <c r="B104" s="10"/>
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+      <c r="E104" s="10"/>
+      <c r="F104" s="10"/>
+    </row>
+    <row r="105" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A105" s="10"/>
+      <c r="B105" s="10"/>
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+      <c r="E105" s="10"/>
+      <c r="F105" s="10"/>
+    </row>
+    <row r="106" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A106" s="10"/>
+      <c r="B106" s="10"/>
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+      <c r="E106" s="10"/>
+      <c r="F106" s="10"/>
+    </row>
+    <row r="107" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A107" s="10"/>
+      <c r="B107" s="10"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+      <c r="E107" s="10"/>
+      <c r="F107" s="10"/>
+    </row>
+    <row r="108" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="10"/>
+      <c r="B108" s="10"/>
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+      <c r="E108" s="10"/>
+      <c r="F108" s="10"/>
+    </row>
+    <row r="109" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A109" s="10"/>
+      <c r="B109" s="10"/>
+      <c r="C109" s="10"/>
+      <c r="D109" s="10"/>
+      <c r="E109" s="10"/>
+      <c r="F109" s="10"/>
+    </row>
+    <row r="110" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A110" s="10"/>
+      <c r="B110" s="10"/>
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+      <c r="E110" s="10"/>
+      <c r="F110" s="10"/>
+    </row>
+    <row r="111" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A111" s="10"/>
+      <c r="B111" s="10"/>
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+      <c r="E111" s="10"/>
+      <c r="F111" s="10"/>
+    </row>
+    <row r="112" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A112" s="10"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+      <c r="E112" s="10"/>
+      <c r="F112" s="10"/>
+    </row>
+    <row r="113" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A113" s="10"/>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+    </row>
+    <row r="114" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A114" s="10"/>
+      <c r="B114" s="10"/>
+      <c r="C114" s="10"/>
+      <c r="D114" s="10"/>
+      <c r="E114" s="10"/>
+      <c r="F114" s="10"/>
+    </row>
+    <row r="115" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A115" s="10"/>
+      <c r="B115" s="10"/>
+      <c r="C115" s="10"/>
+      <c r="D115" s="10"/>
+      <c r="E115" s="10"/>
+      <c r="F115" s="10"/>
+    </row>
+    <row r="116" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A116" s="10"/>
+      <c r="B116" s="10"/>
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10"/>
+    </row>
+    <row r="117" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A117" s="10"/>
+      <c r="B117" s="10"/>
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+      <c r="E117" s="10"/>
+      <c r="F117" s="10"/>
+    </row>
+    <row r="118" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A118" s="10"/>
+      <c r="B118" s="10"/>
+      <c r="C118" s="10"/>
+      <c r="D118" s="10"/>
+      <c r="E118" s="10"/>
+      <c r="F118" s="10"/>
+    </row>
+    <row r="119" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A119" s="10"/>
+      <c r="B119" s="10"/>
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+    </row>
+    <row r="120" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A120" s="10"/>
+      <c r="B120" s="10"/>
+      <c r="C120" s="10"/>
+      <c r="D120" s="10"/>
+      <c r="E120" s="10"/>
+      <c r="F120" s="10"/>
+    </row>
+    <row r="121" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A121" s="10"/>
+      <c r="B121" s="10"/>
+      <c r="C121" s="10"/>
+      <c r="D121" s="10"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="10"/>
+    </row>
+    <row r="122" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A122" s="10"/>
+      <c r="B122" s="10"/>
+      <c r="C122" s="10"/>
+      <c r="D122" s="10"/>
+      <c r="E122" s="10"/>
+      <c r="F122" s="10"/>
+    </row>
+    <row r="123" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A123" s="10"/>
+      <c r="B123" s="10"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+      <c r="E123" s="10"/>
+      <c r="F123" s="10"/>
+    </row>
+    <row r="124" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A124" s="10"/>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
+      <c r="F124" s="10"/>
+    </row>
+    <row r="125" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A125" s="10"/>
+      <c r="B125" s="10"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+      <c r="E125" s="10"/>
+      <c r="F125" s="10"/>
+    </row>
+    <row r="126" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A126" s="10"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+      <c r="E126" s="10"/>
+      <c r="F126" s="10"/>
+    </row>
+    <row r="127" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A127" s="10"/>
+      <c r="B127" s="10"/>
+      <c r="C127" s="10"/>
+      <c r="D127" s="10"/>
+      <c r="E127" s="10"/>
+      <c r="F127" s="10"/>
+    </row>
+    <row r="128" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A128" s="10"/>
+      <c r="B128" s="10"/>
+      <c r="C128" s="10"/>
+      <c r="D128" s="10"/>
+      <c r="E128" s="10"/>
+      <c r="F128" s="10"/>
+    </row>
+    <row r="129" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A129" s="10"/>
+      <c r="B129" s="10"/>
+      <c r="C129" s="10"/>
+      <c r="D129" s="10"/>
+      <c r="E129" s="10"/>
+      <c r="F129" s="10"/>
+    </row>
+    <row r="130" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A130" s="10"/>
+      <c r="B130" s="10"/>
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+      <c r="E130" s="10"/>
+      <c r="F130" s="10"/>
+    </row>
+    <row r="131" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A131" s="10"/>
+      <c r="B131" s="10"/>
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+      <c r="E131" s="10"/>
+      <c r="F131" s="10"/>
+    </row>
+    <row r="132" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A132" s="10"/>
+      <c r="B132" s="10"/>
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+      <c r="E132" s="10"/>
+      <c r="F132" s="10"/>
+    </row>
+    <row r="133" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A133" s="10"/>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
+    </row>
+    <row r="134" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A134" s="10"/>
+      <c r="B134" s="10"/>
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+      <c r="E134" s="10"/>
+      <c r="F134" s="10"/>
+    </row>
+    <row r="135" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A135" s="10"/>
+      <c r="B135" s="10"/>
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+      <c r="E135" s="10"/>
+      <c r="F135" s="10"/>
+    </row>
+    <row r="136" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A136" s="10"/>
+      <c r="B136" s="10"/>
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+      <c r="E136" s="10"/>
+      <c r="F136" s="10"/>
+    </row>
+    <row r="137" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A137" s="10"/>
+      <c r="B137" s="10"/>
+      <c r="C137" s="10"/>
+      <c r="D137" s="10"/>
+      <c r="E137" s="10"/>
+      <c r="F137" s="10"/>
+    </row>
+    <row r="138" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A138" s="10"/>
+      <c r="B138" s="10"/>
+      <c r="C138" s="10"/>
+      <c r="D138" s="10"/>
+      <c r="E138" s="10"/>
+      <c r="F138" s="10"/>
+    </row>
+    <row r="139" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A139" s="10"/>
+      <c r="B139" s="10"/>
+      <c r="C139" s="10"/>
+      <c r="D139" s="10"/>
+      <c r="E139" s="10"/>
+      <c r="F139" s="10"/>
+    </row>
+    <row r="140" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A140" s="10"/>
+      <c r="B140" s="10"/>
+      <c r="C140" s="10"/>
+      <c r="D140" s="10"/>
+      <c r="E140" s="10"/>
+      <c r="F140" s="10"/>
+    </row>
+    <row r="141" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A141" s="10"/>
+      <c r="B141" s="10"/>
+      <c r="C141" s="10"/>
+      <c r="D141" s="10"/>
+      <c r="E141" s="10"/>
+      <c r="F141" s="10"/>
+    </row>
+    <row r="142" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A142" s="10"/>
+      <c r="B142" s="10"/>
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+      <c r="E142" s="10"/>
+      <c r="F142" s="10"/>
+    </row>
+    <row r="143" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A143" s="10"/>
+      <c r="B143" s="10"/>
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+      <c r="E143" s="10"/>
+      <c r="F143" s="10"/>
+    </row>
+    <row r="144" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A144" s="10"/>
+      <c r="B144" s="10"/>
+      <c r="C144" s="10"/>
+      <c r="D144" s="10"/>
+      <c r="E144" s="10"/>
+      <c r="F144" s="10"/>
+    </row>
+    <row r="145" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A145" s="10"/>
+      <c r="B145" s="10"/>
+      <c r="C145" s="10"/>
+      <c r="D145" s="10"/>
+      <c r="E145" s="10"/>
+      <c r="F145" s="10"/>
+    </row>
+    <row r="146" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A146" s="10"/>
+      <c r="B146" s="10"/>
+      <c r="C146" s="10"/>
+      <c r="D146" s="10"/>
+      <c r="E146" s="10"/>
+      <c r="F146" s="10"/>
+    </row>
+    <row r="147" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A147" s="10"/>
+      <c r="B147" s="10"/>
+      <c r="C147" s="10"/>
+      <c r="D147" s="10"/>
+      <c r="E147" s="10"/>
+      <c r="F147" s="10"/>
+    </row>
+    <row r="148" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A148" s="10"/>
+      <c r="B148" s="10"/>
+      <c r="C148" s="10"/>
+      <c r="D148" s="10"/>
+      <c r="E148" s="10"/>
+      <c r="F148" s="10"/>
+    </row>
+    <row r="149" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A149" s="10"/>
+      <c r="B149" s="10"/>
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+      <c r="E149" s="10"/>
+      <c r="F149" s="10"/>
+    </row>
+    <row r="150" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A150" s="10"/>
+      <c r="B150" s="10"/>
+      <c r="C150" s="10"/>
+      <c r="D150" s="10"/>
+      <c r="E150" s="10"/>
+      <c r="F150" s="10"/>
+    </row>
+    <row r="151" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A151" s="10"/>
+      <c r="B151" s="10"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+      <c r="E151" s="10"/>
+      <c r="F151" s="10"/>
+    </row>
+    <row r="152" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A152" s="10"/>
+      <c r="B152" s="10"/>
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+      <c r="E152" s="10"/>
+      <c r="F152" s="10"/>
+    </row>
+    <row r="153" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A153" s="10"/>
+      <c r="B153" s="10"/>
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+      <c r="E153" s="10"/>
+      <c r="F153" s="10"/>
+    </row>
+    <row r="154" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A154" s="10"/>
+      <c r="B154" s="10"/>
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+      <c r="E154" s="10"/>
+      <c r="F154" s="10"/>
+    </row>
+    <row r="155" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A155" s="10"/>
+      <c r="B155" s="10"/>
+      <c r="C155" s="10"/>
+      <c r="D155" s="10"/>
+      <c r="E155" s="10"/>
+      <c r="F155" s="10"/>
+    </row>
+    <row r="156" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A156" s="10"/>
+      <c r="B156" s="10"/>
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+      <c r="E156" s="10"/>
+      <c r="F156" s="10"/>
+    </row>
+    <row r="157" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A157" s="10"/>
+      <c r="B157" s="10"/>
+      <c r="C157" s="10"/>
+      <c r="D157" s="10"/>
+      <c r="E157" s="10"/>
+      <c r="F157" s="10"/>
+    </row>
+    <row r="158" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A158" s="10"/>
+      <c r="B158" s="10"/>
+      <c r="C158" s="10"/>
+      <c r="D158" s="10"/>
+      <c r="E158" s="10"/>
+      <c r="F158" s="10"/>
+    </row>
+    <row r="159" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A159" s="10"/>
+      <c r="B159" s="10"/>
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+      <c r="E159" s="10"/>
+      <c r="F159" s="10"/>
+    </row>
+    <row r="160" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A160" s="10"/>
+      <c r="B160" s="10"/>
+      <c r="C160" s="10"/>
+      <c r="D160" s="10"/>
+      <c r="E160" s="10"/>
+      <c r="F160" s="10"/>
+    </row>
+    <row r="161" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A161" s="10"/>
+      <c r="B161" s="10"/>
+      <c r="C161" s="10"/>
+      <c r="D161" s="10"/>
+      <c r="E161" s="10"/>
+      <c r="F161" s="10"/>
+    </row>
+    <row r="162" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A162" s="10"/>
+      <c r="B162" s="10"/>
+      <c r="C162" s="10"/>
+      <c r="D162" s="10"/>
+      <c r="E162" s="10"/>
+      <c r="F162" s="10"/>
+    </row>
+    <row r="163" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A163" s="10"/>
+      <c r="B163" s="10"/>
+      <c r="C163" s="10"/>
+      <c r="D163" s="10"/>
+      <c r="E163" s="10"/>
+      <c r="F163" s="10"/>
+    </row>
+    <row r="164" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A164" s="10"/>
+      <c r="B164" s="10"/>
+      <c r="C164" s="10"/>
+      <c r="D164" s="10"/>
+      <c r="E164" s="10"/>
+      <c r="F164" s="10"/>
+    </row>
+    <row r="165" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A165" s="10"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+      <c r="E165" s="10"/>
+      <c r="F165" s="10"/>
+    </row>
+    <row r="166" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A166" s="10"/>
+      <c r="B166" s="10"/>
+      <c r="C166" s="10"/>
+      <c r="D166" s="10"/>
+      <c r="E166" s="10"/>
+      <c r="F166" s="10"/>
+    </row>
+    <row r="167" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A167" s="10"/>
+      <c r="B167" s="10"/>
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+      <c r="E167" s="10"/>
+      <c r="F167" s="10"/>
+    </row>
+    <row r="168" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A168" s="10"/>
+      <c r="B168" s="10"/>
+      <c r="C168" s="10"/>
+      <c r="D168" s="10"/>
+      <c r="E168" s="10"/>
+      <c r="F168" s="10"/>
+    </row>
+    <row r="169" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A169" s="10"/>
+      <c r="B169" s="10"/>
+      <c r="C169" s="10"/>
+      <c r="D169" s="10"/>
+      <c r="E169" s="10"/>
+      <c r="F169" s="10"/>
+    </row>
+    <row r="170" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A170" s="10"/>
+      <c r="B170" s="10"/>
+      <c r="C170" s="10"/>
+      <c r="D170" s="10"/>
+      <c r="E170" s="10"/>
+      <c r="F170" s="10"/>
+    </row>
+    <row r="171" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A171" s="10"/>
+      <c r="B171" s="10"/>
+      <c r="C171" s="10"/>
+      <c r="D171" s="10"/>
+      <c r="E171" s="10"/>
+      <c r="F171" s="10"/>
+    </row>
+    <row r="172" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A172" s="10"/>
+      <c r="B172" s="10"/>
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+      <c r="E172" s="10"/>
+      <c r="F172" s="10"/>
+    </row>
+    <row r="173" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A173" s="10"/>
+      <c r="B173" s="10"/>
+      <c r="C173" s="10"/>
+      <c r="D173" s="10"/>
+      <c r="E173" s="10"/>
+      <c r="F173" s="10"/>
+    </row>
+    <row r="174" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A174" s="10"/>
+      <c r="B174" s="10"/>
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+      <c r="E174" s="10"/>
+      <c r="F174" s="10"/>
+    </row>
+    <row r="175" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A175" s="10"/>
+      <c r="B175" s="10"/>
+      <c r="C175" s="10"/>
+      <c r="D175" s="10"/>
+      <c r="E175" s="10"/>
+      <c r="F175" s="10"/>
+    </row>
+    <row r="176" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A176" s="10"/>
+      <c r="B176" s="10"/>
+      <c r="C176" s="10"/>
+      <c r="D176" s="10"/>
+      <c r="E176" s="10"/>
+      <c r="F176" s="10"/>
+    </row>
+    <row r="177" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A177" s="10"/>
+      <c r="B177" s="10"/>
+      <c r="C177" s="10"/>
+      <c r="D177" s="10"/>
+      <c r="E177" s="10"/>
+      <c r="F177" s="10"/>
+    </row>
+    <row r="178" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A178" s="10"/>
+      <c r="B178" s="10"/>
+      <c r="C178" s="10"/>
+      <c r="D178" s="10"/>
+      <c r="E178" s="10"/>
+      <c r="F178" s="10"/>
+    </row>
+    <row r="179" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A179" s="10"/>
+      <c r="B179" s="10"/>
+      <c r="C179" s="10"/>
+      <c r="D179" s="10"/>
+      <c r="E179" s="10"/>
+      <c r="F179" s="10"/>
+    </row>
+    <row r="180" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A180" s="10"/>
+      <c r="B180" s="10"/>
+      <c r="C180" s="10"/>
+      <c r="D180" s="10"/>
+      <c r="E180" s="10"/>
+      <c r="F180" s="10"/>
+    </row>
+    <row r="181" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A181" s="10"/>
+      <c r="B181" s="10"/>
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+      <c r="E181" s="10"/>
+      <c r="F181" s="10"/>
+    </row>
+    <row r="182" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A182" s="10"/>
+      <c r="B182" s="10"/>
+      <c r="C182" s="10"/>
+      <c r="D182" s="10"/>
+      <c r="E182" s="10"/>
+      <c r="F182" s="10"/>
+    </row>
+    <row r="183" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A183" s="10"/>
+      <c r="B183" s="10"/>
+      <c r="C183" s="10"/>
+      <c r="D183" s="10"/>
+      <c r="E183" s="10"/>
+      <c r="F183" s="10"/>
+    </row>
+    <row r="184" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A184" s="10"/>
+      <c r="B184" s="10"/>
+      <c r="C184" s="10"/>
+      <c r="D184" s="10"/>
+      <c r="E184" s="10"/>
+      <c r="F184" s="10"/>
+    </row>
+    <row r="185" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A185" s="10"/>
+      <c r="B185" s="10"/>
+      <c r="C185" s="10"/>
+      <c r="D185" s="10"/>
+      <c r="E185" s="10"/>
+      <c r="F185" s="10"/>
+    </row>
+    <row r="186" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A186" s="10"/>
+      <c r="B186" s="10"/>
+      <c r="C186" s="10"/>
+      <c r="D186" s="10"/>
+      <c r="E186" s="10"/>
+      <c r="F186" s="10"/>
+    </row>
+    <row r="187" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A187" s="10"/>
+      <c r="B187" s="10"/>
+      <c r="C187" s="10"/>
+      <c r="D187" s="10"/>
+      <c r="E187" s="10"/>
+      <c r="F187" s="10"/>
+    </row>
+    <row r="188" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A188" s="10"/>
+      <c r="B188" s="10"/>
+      <c r="C188" s="10"/>
+      <c r="D188" s="10"/>
+      <c r="E188" s="10"/>
+      <c r="F188" s="10"/>
+    </row>
+    <row r="189" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A189" s="10"/>
+      <c r="B189" s="10"/>
+      <c r="C189" s="10"/>
+      <c r="D189" s="10"/>
+      <c r="E189" s="10"/>
+      <c r="F189" s="10"/>
+    </row>
+    <row r="190" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A190" s="10"/>
+      <c r="B190" s="10"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+      <c r="E190" s="10"/>
+      <c r="F190" s="10"/>
+    </row>
+    <row r="191" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A191" s="10"/>
+      <c r="B191" s="10"/>
+      <c r="C191" s="10"/>
+      <c r="D191" s="10"/>
+      <c r="E191" s="10"/>
+      <c r="F191" s="10"/>
+    </row>
+    <row r="192" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A192" s="10"/>
+      <c r="B192" s="10"/>
+      <c r="C192" s="10"/>
+      <c r="D192" s="10"/>
+      <c r="E192" s="10"/>
+      <c r="F192" s="10"/>
+    </row>
+    <row r="193" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A193" s="10"/>
+      <c r="B193" s="10"/>
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+      <c r="E193" s="10"/>
+      <c r="F193" s="10"/>
+    </row>
+    <row r="194" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A194" s="10"/>
+      <c r="B194" s="10"/>
+      <c r="C194" s="10"/>
+      <c r="D194" s="10"/>
+      <c r="E194" s="10"/>
+      <c r="F194" s="10"/>
+    </row>
+    <row r="195" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A195" s="10"/>
+      <c r="B195" s="10"/>
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+      <c r="E195" s="10"/>
+      <c r="F195" s="10"/>
+    </row>
+    <row r="196" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A196" s="10"/>
+      <c r="B196" s="10"/>
+      <c r="C196" s="10"/>
+      <c r="D196" s="10"/>
+      <c r="E196" s="10"/>
+      <c r="F196" s="10"/>
+    </row>
+    <row r="197" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A197" s="10"/>
+      <c r="B197" s="10"/>
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+      <c r="E197" s="10"/>
+      <c r="F197" s="10"/>
+    </row>
+    <row r="198" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A198" s="10"/>
+      <c r="B198" s="10"/>
+      <c r="C198" s="10"/>
+      <c r="D198" s="10"/>
+      <c r="E198" s="10"/>
+      <c r="F198" s="10"/>
+    </row>
+    <row r="199" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A199" s="10"/>
+      <c r="B199" s="10"/>
+      <c r="C199" s="10"/>
+      <c r="D199" s="10"/>
+      <c r="E199" s="10"/>
+      <c r="F199" s="10"/>
+    </row>
+    <row r="200" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A200" s="10"/>
+      <c r="B200" s="10"/>
+      <c r="C200" s="10"/>
+      <c r="D200" s="10"/>
+      <c r="E200" s="10"/>
+      <c r="F200" s="10"/>
+    </row>
+    <row r="201" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A201" s="10"/>
+      <c r="B201" s="10"/>
+      <c r="C201" s="10"/>
+      <c r="D201" s="10"/>
+      <c r="E201" s="10"/>
+      <c r="F201" s="10"/>
+    </row>
+    <row r="202" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A202" s="10"/>
+      <c r="B202" s="10"/>
+      <c r="C202" s="10"/>
+      <c r="D202" s="10"/>
+      <c r="E202" s="10"/>
+      <c r="F202" s="10"/>
+    </row>
+    <row r="203" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A203" s="10"/>
+      <c r="B203" s="10"/>
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+      <c r="E203" s="10"/>
+      <c r="F203" s="10"/>
+    </row>
+    <row r="204" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A204" s="10"/>
+      <c r="B204" s="10"/>
+      <c r="C204" s="10"/>
+      <c r="D204" s="10"/>
+      <c r="E204" s="10"/>
+      <c r="F204" s="10"/>
+    </row>
+    <row r="205" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A205" s="10"/>
+      <c r="B205" s="10"/>
+      <c r="C205" s="10"/>
+      <c r="D205" s="10"/>
+      <c r="E205" s="10"/>
+      <c r="F205" s="10"/>
+    </row>
+    <row r="206" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A206" s="10"/>
+      <c r="B206" s="10"/>
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+      <c r="E206" s="10"/>
+      <c r="F206" s="10"/>
+    </row>
+    <row r="207" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A207" s="10"/>
+      <c r="B207" s="10"/>
+      <c r="C207" s="10"/>
+      <c r="D207" s="10"/>
+      <c r="E207" s="10"/>
+      <c r="F207" s="10"/>
+    </row>
+    <row r="208" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A208" s="10"/>
+      <c r="B208" s="10"/>
+      <c r="C208" s="10"/>
+      <c r="D208" s="10"/>
+      <c r="E208" s="10"/>
+      <c r="F208" s="10"/>
+    </row>
+    <row r="209" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A209" s="10"/>
+      <c r="B209" s="10"/>
+      <c r="C209" s="10"/>
+      <c r="D209" s="10"/>
+      <c r="E209" s="10"/>
+      <c r="F209" s="10"/>
+    </row>
+    <row r="210" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A210" s="10"/>
+      <c r="B210" s="10"/>
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+      <c r="E210" s="10"/>
+      <c r="F210" s="10"/>
+    </row>
+    <row r="211" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A211" s="10"/>
+      <c r="B211" s="10"/>
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+      <c r="E211" s="10"/>
+      <c r="F211" s="10"/>
+    </row>
+    <row r="212" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A212" s="10"/>
+      <c r="B212" s="10"/>
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+      <c r="E212" s="10"/>
+      <c r="F212" s="10"/>
+    </row>
+    <row r="213" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A213" s="10"/>
+      <c r="B213" s="10"/>
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+      <c r="E213" s="10"/>
+      <c r="F213" s="10"/>
+    </row>
+    <row r="214" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A214" s="10"/>
+      <c r="B214" s="10"/>
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+      <c r="E214" s="10"/>
+      <c r="F214" s="10"/>
+    </row>
+    <row r="215" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A215" s="10"/>
+      <c r="B215" s="10"/>
+      <c r="C215" s="10"/>
+      <c r="D215" s="10"/>
+      <c r="E215" s="10"/>
+      <c r="F215" s="10"/>
+    </row>
+    <row r="216" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A216" s="10"/>
+      <c r="B216" s="10"/>
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+      <c r="E216" s="10"/>
+      <c r="F216" s="10"/>
+    </row>
+    <row r="217" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A217" s="10"/>
+      <c r="B217" s="10"/>
+      <c r="C217" s="10"/>
+      <c r="D217" s="10"/>
+      <c r="E217" s="10"/>
+      <c r="F217" s="10"/>
+    </row>
+    <row r="218" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A218" s="10"/>
+      <c r="B218" s="10"/>
+      <c r="C218" s="10"/>
+      <c r="D218" s="10"/>
+      <c r="E218" s="10"/>
+      <c r="F218" s="10"/>
+    </row>
+    <row r="219" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A219" s="10"/>
+      <c r="B219" s="10"/>
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+      <c r="E219" s="10"/>
+      <c r="F219" s="10"/>
+    </row>
+    <row r="220" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A220" s="10"/>
+      <c r="B220" s="10"/>
+      <c r="C220" s="10"/>
+      <c r="D220" s="10"/>
+      <c r="E220" s="10"/>
+      <c r="F220" s="10"/>
+    </row>
+    <row r="221" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A221" s="10"/>
+      <c r="B221" s="10"/>
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+      <c r="E221" s="10"/>
+      <c r="F221" s="10"/>
+    </row>
+    <row r="222" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A222" s="10"/>
+      <c r="B222" s="10"/>
+      <c r="C222" s="10"/>
+      <c r="D222" s="10"/>
+      <c r="E222" s="10"/>
+      <c r="F222" s="10"/>
+    </row>
+    <row r="223" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A223" s="10"/>
+      <c r="B223" s="10"/>
+      <c r="C223" s="10"/>
+      <c r="D223" s="10"/>
+      <c r="E223" s="10"/>
+      <c r="F223" s="10"/>
+    </row>
+    <row r="224" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A224" s="10"/>
+      <c r="B224" s="10"/>
+      <c r="C224" s="10"/>
+      <c r="D224" s="10"/>
+      <c r="E224" s="10"/>
+      <c r="F224" s="10"/>
+    </row>
+    <row r="225" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A225" s="10"/>
+      <c r="B225" s="10"/>
+      <c r="C225" s="10"/>
+      <c r="D225" s="10"/>
+      <c r="E225" s="10"/>
+      <c r="F225" s="10"/>
+    </row>
+    <row r="226" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A226" s="10"/>
+      <c r="B226" s="10"/>
+      <c r="C226" s="10"/>
+      <c r="D226" s="10"/>
+      <c r="E226" s="10"/>
+      <c r="F226" s="10"/>
+    </row>
+    <row r="227" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A227" s="10"/>
+      <c r="B227" s="10"/>
+      <c r="C227" s="10"/>
+      <c r="D227" s="10"/>
+      <c r="E227" s="10"/>
+      <c r="F227" s="10"/>
+    </row>
+    <row r="228" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A228" s="10"/>
+      <c r="B228" s="10"/>
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+      <c r="E228" s="10"/>
+      <c r="F228" s="10"/>
+    </row>
+    <row r="229" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A229" s="10"/>
+      <c r="B229" s="10"/>
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+      <c r="E229" s="10"/>
+      <c r="F229" s="10"/>
+    </row>
+    <row r="230" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A230" s="10"/>
+      <c r="B230" s="10"/>
+      <c r="C230" s="10"/>
+      <c r="D230" s="10"/>
+      <c r="E230" s="10"/>
+      <c r="F230" s="10"/>
+    </row>
+    <row r="231" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A231" s="10"/>
+      <c r="B231" s="10"/>
+      <c r="C231" s="10"/>
+      <c r="D231" s="10"/>
+      <c r="E231" s="10"/>
+      <c r="F231" s="10"/>
+    </row>
+    <row r="232" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A232" s="10"/>
+      <c r="B232" s="10"/>
+      <c r="C232" s="10"/>
+      <c r="D232" s="10"/>
+      <c r="E232" s="10"/>
+      <c r="F232" s="10"/>
+    </row>
+    <row r="233" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A233" s="10"/>
+      <c r="B233" s="10"/>
+      <c r="C233" s="10"/>
+      <c r="D233" s="10"/>
+      <c r="E233" s="10"/>
+      <c r="F233" s="10"/>
+    </row>
+    <row r="234" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A234" s="10"/>
+      <c r="B234" s="10"/>
+      <c r="C234" s="10"/>
+      <c r="D234" s="10"/>
+      <c r="E234" s="10"/>
+      <c r="F234" s="10"/>
+    </row>
+    <row r="235" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A235" s="10"/>
+      <c r="B235" s="10"/>
+      <c r="C235" s="10"/>
+      <c r="D235" s="10"/>
+      <c r="E235" s="10"/>
+      <c r="F235" s="10"/>
+    </row>
+    <row r="236" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A236" s="10"/>
+      <c r="B236" s="10"/>
+      <c r="C236" s="10"/>
+      <c r="D236" s="10"/>
+      <c r="E236" s="10"/>
+      <c r="F236" s="10"/>
+    </row>
+    <row r="237" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A237" s="10"/>
+      <c r="B237" s="10"/>
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+      <c r="E237" s="10"/>
+      <c r="F237" s="10"/>
+    </row>
+    <row r="238" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A238" s="10"/>
+      <c r="B238" s="10"/>
+      <c r="C238" s="10"/>
+      <c r="D238" s="10"/>
+      <c r="E238" s="10"/>
+      <c r="F238" s="10"/>
+    </row>
+    <row r="239" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A239" s="10"/>
+      <c r="B239" s="10"/>
+      <c r="C239" s="10"/>
+      <c r="D239" s="10"/>
+      <c r="E239" s="10"/>
+      <c r="F239" s="10"/>
+    </row>
+    <row r="240" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A240" s="10"/>
+      <c r="B240" s="10"/>
+      <c r="C240" s="10"/>
+      <c r="D240" s="10"/>
+      <c r="E240" s="10"/>
+      <c r="F240" s="10"/>
+    </row>
+    <row r="241" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A241" s="10"/>
+      <c r="B241" s="10"/>
+      <c r="C241" s="10"/>
+      <c r="D241" s="10"/>
+      <c r="E241" s="10"/>
+      <c r="F241" s="10"/>
+    </row>
+    <row r="242" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A242" s="10"/>
+      <c r="B242" s="10"/>
+      <c r="C242" s="10"/>
+      <c r="D242" s="10"/>
+      <c r="E242" s="10"/>
+      <c r="F242" s="10"/>
+    </row>
+    <row r="243" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A243" s="10"/>
+      <c r="B243" s="10"/>
+      <c r="C243" s="10"/>
+      <c r="D243" s="10"/>
+      <c r="E243" s="10"/>
+      <c r="F243" s="10"/>
+    </row>
+    <row r="244" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A244" s="10"/>
+      <c r="B244" s="10"/>
+      <c r="C244" s="10"/>
+      <c r="D244" s="10"/>
+      <c r="E244" s="10"/>
+      <c r="F244" s="10"/>
+    </row>
+    <row r="245" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A245" s="10"/>
+      <c r="B245" s="10"/>
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+      <c r="E245" s="10"/>
+      <c r="F245" s="10"/>
+    </row>
+    <row r="246" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A246" s="10"/>
+      <c r="B246" s="10"/>
+      <c r="C246" s="10"/>
+      <c r="D246" s="10"/>
+      <c r="E246" s="10"/>
+      <c r="F246" s="10"/>
+    </row>
+    <row r="247" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A247" s="10"/>
+      <c r="B247" s="10"/>
+      <c r="C247" s="10"/>
+      <c r="D247" s="10"/>
+      <c r="E247" s="10"/>
+      <c r="F247" s="10"/>
+    </row>
+    <row r="248" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A248" s="10"/>
+      <c r="B248" s="10"/>
+      <c r="C248" s="10"/>
+      <c r="D248" s="10"/>
+      <c r="E248" s="10"/>
+      <c r="F248" s="10"/>
+    </row>
+    <row r="249" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A249" s="10"/>
+      <c r="B249" s="10"/>
+      <c r="C249" s="10"/>
+      <c r="D249" s="10"/>
+      <c r="E249" s="10"/>
+      <c r="F249" s="10"/>
+    </row>
+    <row r="250" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A250" s="10"/>
+      <c r="B250" s="10"/>
+      <c r="C250" s="10"/>
+      <c r="D250" s="10"/>
+      <c r="E250" s="10"/>
+      <c r="F250" s="10"/>
+    </row>
+    <row r="251" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A251" s="10"/>
+      <c r="B251" s="10"/>
+      <c r="C251" s="10"/>
+      <c r="D251" s="10"/>
+      <c r="E251" s="10"/>
+      <c r="F251" s="10"/>
+    </row>
+    <row r="252" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A252" s="10"/>
+      <c r="B252" s="10"/>
+      <c r="C252" s="10"/>
+      <c r="D252" s="10"/>
+      <c r="E252" s="10"/>
+      <c r="F252" s="10"/>
+    </row>
+    <row r="253" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A253" s="10"/>
+      <c r="B253" s="10"/>
+      <c r="C253" s="10"/>
+      <c r="D253" s="10"/>
+      <c r="E253" s="10"/>
+      <c r="F253" s="10"/>
+    </row>
+    <row r="254" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A254" s="10"/>
+      <c r="B254" s="10"/>
+      <c r="C254" s="10"/>
+      <c r="D254" s="10"/>
+      <c r="E254" s="10"/>
+      <c r="F254" s="10"/>
+    </row>
+    <row r="255" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A255" s="10"/>
+      <c r="B255" s="10"/>
+      <c r="C255" s="10"/>
+      <c r="D255" s="10"/>
+      <c r="E255" s="10"/>
+      <c r="F255" s="10"/>
+    </row>
+    <row r="256" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A256" s="10"/>
+      <c r="B256" s="10"/>
+      <c r="C256" s="10"/>
+      <c r="D256" s="10"/>
+      <c r="E256" s="10"/>
+      <c r="F256" s="10"/>
+    </row>
+    <row r="257" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A257" s="10"/>
+      <c r="B257" s="10"/>
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+      <c r="E257" s="10"/>
+      <c r="F257" s="10"/>
+    </row>
+    <row r="258" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A258" s="10"/>
+      <c r="B258" s="10"/>
+      <c r="C258" s="10"/>
+      <c r="D258" s="10"/>
+      <c r="E258" s="10"/>
+      <c r="F258" s="10"/>
+    </row>
+    <row r="259" spans="1:6" s="11" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A259" s="10"/>
+      <c r="B259" s="10"/>
+      <c r="C259" s="10"/>
+      <c r="D259" s="10"/>
+      <c r="E259" s="10"/>
+      <c r="F259" s="10"/>
+    </row>
+    <row r="260" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A260" s="9"/>
+      <c r="B260" s="9"/>
+      <c r="C260" s="9"/>
+      <c r="D260" s="9"/>
+      <c r="E260" s="9"/>
+      <c r="F260" s="9"/>
+    </row>
+    <row r="261" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A261" s="5"/>
+      <c r="B261" s="5"/>
+      <c r="C261" s="5"/>
+      <c r="D261" s="5"/>
+      <c r="E261" s="5"/>
+      <c r="F261" s="5"/>
+    </row>
+    <row r="262" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A262" s="5"/>
+      <c r="B262" s="5"/>
+      <c r="C262" s="5"/>
+      <c r="D262" s="5"/>
+      <c r="E262" s="5"/>
+      <c r="F262" s="5"/>
+    </row>
+    <row r="263" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A263" s="5"/>
+      <c r="B263" s="5"/>
+      <c r="C263" s="5"/>
+      <c r="D263" s="5"/>
+      <c r="E263" s="5"/>
+      <c r="F263" s="5"/>
+    </row>
+    <row r="264" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A264" s="5"/>
+      <c r="B264" s="5"/>
+      <c r="C264" s="5"/>
+      <c r="D264" s="5"/>
+      <c r="E264" s="5"/>
+      <c r="F264" s="5"/>
+    </row>
+    <row r="265" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A265" s="5"/>
+      <c r="B265" s="5"/>
+      <c r="C265" s="5"/>
+      <c r="D265" s="5"/>
+      <c r="E265" s="5"/>
+      <c r="F265" s="5"/>
+    </row>
+    <row r="266" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A266" s="5"/>
+      <c r="B266" s="5"/>
+      <c r="C266" s="5"/>
+      <c r="D266" s="5"/>
+      <c r="E266" s="5"/>
+      <c r="F266" s="5"/>
+    </row>
+    <row r="267" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A267" s="5"/>
+      <c r="B267" s="5"/>
+      <c r="C267" s="5"/>
+      <c r="D267" s="5"/>
+      <c r="E267" s="5"/>
+      <c r="F267" s="5"/>
+    </row>
+    <row r="268" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A268" s="5"/>
+      <c r="B268" s="5"/>
+      <c r="C268" s="5"/>
+      <c r="D268" s="5"/>
+      <c r="E268" s="5"/>
+      <c r="F268" s="5"/>
+    </row>
+    <row r="269" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A269" s="5"/>
+      <c r="B269" s="5"/>
+      <c r="C269" s="5"/>
+      <c r="D269" s="5"/>
+      <c r="E269" s="5"/>
+      <c r="F269" s="5"/>
+    </row>
+    <row r="270" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A270" s="5"/>
+      <c r="B270" s="5"/>
+      <c r="C270" s="5"/>
+      <c r="D270" s="5"/>
+      <c r="E270" s="5"/>
+      <c r="F270" s="5"/>
+    </row>
+    <row r="271" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A271" s="5"/>
+      <c r="B271" s="5"/>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5"/>
+      <c r="E271" s="5"/>
+      <c r="F271" s="5"/>
+    </row>
+    <row r="272" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A272" s="5"/>
+      <c r="B272" s="5"/>
+      <c r="C272" s="5"/>
+      <c r="D272" s="5"/>
+      <c r="E272" s="5"/>
+      <c r="F272" s="5"/>
+    </row>
+    <row r="273" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A273" s="5"/>
+      <c r="B273" s="5"/>
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+      <c r="F273" s="5"/>
+    </row>
+    <row r="274" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A274" s="5"/>
+      <c r="B274" s="5"/>
+      <c r="C274" s="5"/>
+      <c r="D274" s="5"/>
+      <c r="E274" s="5"/>
+      <c r="F274" s="5"/>
+    </row>
+    <row r="275" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A275" s="5"/>
+      <c r="B275" s="5"/>
+      <c r="C275" s="5"/>
+      <c r="D275" s="5"/>
+      <c r="E275" s="5"/>
+      <c r="F275" s="5"/>
+    </row>
+    <row r="276" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A276" s="5"/>
+      <c r="B276" s="5"/>
+      <c r="C276" s="5"/>
+      <c r="D276" s="5"/>
+      <c r="E276" s="5"/>
+      <c r="F276" s="5"/>
+    </row>
+    <row r="277" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A277" s="5"/>
+      <c r="B277" s="5"/>
+      <c r="C277" s="5"/>
+      <c r="D277" s="5"/>
+      <c r="E277" s="5"/>
+      <c r="F277" s="5"/>
+    </row>
+    <row r="278" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A278" s="5"/>
+      <c r="B278" s="5"/>
+      <c r="C278" s="5"/>
+      <c r="D278" s="5"/>
+      <c r="E278" s="5"/>
+      <c r="F278" s="5"/>
+    </row>
+    <row r="279" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A279" s="5"/>
+      <c r="B279" s="5"/>
+      <c r="C279" s="5"/>
+      <c r="D279" s="5"/>
+      <c r="E279" s="5"/>
+      <c r="F279" s="5"/>
+    </row>
+    <row r="280" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A280" s="5"/>
+      <c r="B280" s="5"/>
+      <c r="C280" s="5"/>
+      <c r="D280" s="5"/>
+      <c r="E280" s="5"/>
+      <c r="F280" s="5"/>
+    </row>
+    <row r="281" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A281" s="5"/>
+      <c r="B281" s="5"/>
+      <c r="C281" s="5"/>
+      <c r="D281" s="5"/>
+      <c r="E281" s="5"/>
+      <c r="F281" s="5"/>
+    </row>
+    <row r="282" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A282" s="5"/>
+      <c r="B282" s="5"/>
+      <c r="C282" s="5"/>
+      <c r="D282" s="5"/>
+      <c r="E282" s="5"/>
+      <c r="F282" s="5"/>
+    </row>
+    <row r="283" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A283" s="5"/>
+      <c r="B283" s="5"/>
+      <c r="C283" s="5"/>
+      <c r="D283" s="5"/>
+      <c r="E283" s="5"/>
+      <c r="F283" s="5"/>
+    </row>
+    <row r="284" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A284" s="5"/>
+      <c r="B284" s="5"/>
+      <c r="C284" s="5"/>
+      <c r="D284" s="5"/>
+      <c r="E284" s="5"/>
+      <c r="F284" s="5"/>
+    </row>
+    <row r="285" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A285" s="5"/>
+      <c r="B285" s="5"/>
+      <c r="C285" s="5"/>
+      <c r="D285" s="5"/>
+      <c r="E285" s="5"/>
+      <c r="F285" s="5"/>
+    </row>
+    <row r="286" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A286" s="5"/>
+      <c r="B286" s="5"/>
+      <c r="C286" s="5"/>
+      <c r="D286" s="5"/>
+      <c r="E286" s="5"/>
+      <c r="F286" s="5"/>
+    </row>
+    <row r="287" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A287" s="5"/>
+      <c r="B287" s="5"/>
+      <c r="C287" s="5"/>
+      <c r="D287" s="5"/>
+      <c r="E287" s="5"/>
+      <c r="F287" s="5"/>
+    </row>
+    <row r="288" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A288" s="5"/>
+      <c r="B288" s="5"/>
+      <c r="C288" s="5"/>
+      <c r="D288" s="5"/>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+    </row>
+    <row r="289" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A289" s="5"/>
+      <c r="B289" s="5"/>
+      <c r="C289" s="5"/>
+      <c r="D289" s="5"/>
+      <c r="E289" s="5"/>
+      <c r="F289" s="5"/>
+    </row>
+    <row r="290" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A290" s="5"/>
+      <c r="B290" s="5"/>
+      <c r="C290" s="5"/>
+      <c r="D290" s="5"/>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+    </row>
+    <row r="291" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A291" s="5"/>
+      <c r="B291" s="5"/>
+      <c r="C291" s="5"/>
+      <c r="D291" s="5"/>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+    </row>
+    <row r="292" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A292" s="5"/>
+      <c r="B292" s="5"/>
+      <c r="C292" s="5"/>
+      <c r="D292" s="5"/>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+    </row>
+    <row r="293" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A293" s="5"/>
+      <c r="B293" s="5"/>
+      <c r="C293" s="5"/>
+      <c r="D293" s="5"/>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+    </row>
+    <row r="294" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A294" s="5"/>
+      <c r="B294" s="5"/>
+      <c r="C294" s="5"/>
+      <c r="D294" s="5"/>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+    </row>
+    <row r="295" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A295" s="5"/>
+      <c r="B295" s="5"/>
+      <c r="C295" s="5"/>
+      <c r="D295" s="5"/>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+    </row>
+    <row r="296" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A296" s="5"/>
+      <c r="B296" s="5"/>
+      <c r="C296" s="5"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+    </row>
+    <row r="297" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A297" s="5"/>
+      <c r="B297" s="5"/>
+      <c r="C297" s="5"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+    </row>
+    <row r="298" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A298" s="5"/>
+      <c r="B298" s="5"/>
+      <c r="C298" s="5"/>
+      <c r="D298" s="5"/>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+    </row>
+    <row r="299" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A299" s="5"/>
+      <c r="B299" s="5"/>
+      <c r="C299" s="5"/>
+      <c r="D299" s="5"/>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+    </row>
+    <row r="300" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A300" s="5"/>
+      <c r="B300" s="5"/>
+      <c r="C300" s="5"/>
+      <c r="D300" s="5"/>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+    </row>
+    <row r="301" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A301" s="5"/>
+      <c r="B301" s="5"/>
+      <c r="C301" s="5"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+    </row>
+    <row r="302" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A302" s="5"/>
+      <c r="B302" s="5"/>
+      <c r="C302" s="5"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+    </row>
+    <row r="303" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A303" s="5"/>
+      <c r="B303" s="5"/>
+      <c r="C303" s="5"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+    </row>
+    <row r="304" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A304" s="5"/>
+      <c r="B304" s="5"/>
+      <c r="C304" s="5"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+    </row>
+    <row r="305" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A305" s="5"/>
+      <c r="B305" s="5"/>
+      <c r="C305" s="5"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+    </row>
+    <row r="306" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A306" s="5"/>
+      <c r="B306" s="5"/>
+      <c r="C306" s="5"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+    </row>
+    <row r="307" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A307" s="5"/>
+      <c r="B307" s="5"/>
+      <c r="C307" s="5"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+    </row>
+    <row r="308" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A308" s="5"/>
+      <c r="B308" s="5"/>
+      <c r="C308" s="5"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+    </row>
+    <row r="309" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A309" s="5"/>
+      <c r="B309" s="5"/>
+      <c r="C309" s="5"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+    </row>
+    <row r="310" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A310" s="5"/>
+      <c r="B310" s="5"/>
+      <c r="C310" s="5"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+    </row>
+    <row r="311" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A311" s="5"/>
+      <c r="B311" s="5"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+    </row>
+    <row r="312" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A312" s="5"/>
+      <c r="B312" s="5"/>
+      <c r="C312" s="5"/>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+    </row>
+    <row r="313" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A313" s="5"/>
+      <c r="B313" s="5"/>
+      <c r="C313" s="5"/>
+      <c r="D313" s="5"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+    </row>
+    <row r="314" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A314" s="5"/>
+      <c r="B314" s="5"/>
+      <c r="C314" s="5"/>
+      <c r="D314" s="5"/>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+    </row>
+    <row r="315" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A315" s="5"/>
+      <c r="B315" s="5"/>
+      <c r="C315" s="5"/>
+      <c r="D315" s="5"/>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+    </row>
+    <row r="316" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A316" s="5"/>
+      <c r="B316" s="5"/>
+      <c r="C316" s="5"/>
+      <c r="D316" s="5"/>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+    </row>
+    <row r="317" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A317" s="5"/>
+      <c r="B317" s="5"/>
+      <c r="C317" s="5"/>
+      <c r="D317" s="5"/>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+    </row>
+    <row r="318" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A318" s="5"/>
+      <c r="B318" s="5"/>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5"/>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+    </row>
+    <row r="319" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A319" s="5"/>
+      <c r="B319" s="5"/>
+      <c r="C319" s="5"/>
+      <c r="D319" s="5"/>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+    </row>
+    <row r="320" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A320" s="5"/>
+      <c r="B320" s="5"/>
+      <c r="C320" s="5"/>
+      <c r="D320" s="5"/>
+      <c r="E320" s="5"/>
+      <c r="F320" s="5"/>
+    </row>
+    <row r="321" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A321" s="5"/>
+      <c r="B321" s="5"/>
+      <c r="C321" s="5"/>
+      <c r="D321" s="5"/>
+      <c r="E321" s="5"/>
+      <c r="F321" s="5"/>
+    </row>
+    <row r="322" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A322" s="5"/>
+      <c r="B322" s="5"/>
+      <c r="C322" s="5"/>
+      <c r="D322" s="5"/>
+      <c r="E322" s="5"/>
+      <c r="F322" s="5"/>
+    </row>
+    <row r="323" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A323" s="5"/>
+      <c r="B323" s="5"/>
+      <c r="C323" s="5"/>
+      <c r="D323" s="5"/>
+      <c r="E323" s="5"/>
+      <c r="F323" s="5"/>
+    </row>
+    <row r="324" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A324" s="5"/>
+      <c r="B324" s="5"/>
+      <c r="C324" s="5"/>
+      <c r="D324" s="5"/>
+      <c r="E324" s="5"/>
+      <c r="F324" s="5"/>
+    </row>
+    <row r="325" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A325" s="5"/>
+      <c r="B325" s="5"/>
+      <c r="C325" s="5"/>
+      <c r="D325" s="5"/>
+      <c r="E325" s="5"/>
+      <c r="F325" s="5"/>
+    </row>
+    <row r="326" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A326" s="5"/>
+      <c r="B326" s="5"/>
+      <c r="C326" s="5"/>
+      <c r="D326" s="5"/>
+      <c r="E326" s="5"/>
+      <c r="F326" s="5"/>
+    </row>
+    <row r="327" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A327" s="5"/>
+      <c r="B327" s="5"/>
+      <c r="C327" s="5"/>
+      <c r="D327" s="5"/>
+      <c r="E327" s="5"/>
+      <c r="F327" s="5"/>
+    </row>
+    <row r="328" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A328" s="5"/>
+      <c r="B328" s="5"/>
+      <c r="C328" s="5"/>
+      <c r="D328" s="5"/>
+      <c r="E328" s="5"/>
+      <c r="F328" s="5"/>
+    </row>
+    <row r="329" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A329" s="5"/>
+      <c r="B329" s="5"/>
+      <c r="C329" s="5"/>
+      <c r="D329" s="5"/>
+      <c r="E329" s="5"/>
+      <c r="F329" s="5"/>
+    </row>
+    <row r="330" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A330" s="5"/>
+      <c r="B330" s="5"/>
+      <c r="C330" s="5"/>
+      <c r="D330" s="5"/>
+      <c r="E330" s="5"/>
+      <c r="F330" s="5"/>
+    </row>
+    <row r="331" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A331" s="5"/>
+      <c r="B331" s="5"/>
+      <c r="C331" s="5"/>
+      <c r="D331" s="5"/>
+      <c r="E331" s="5"/>
+      <c r="F331" s="5"/>
+    </row>
+    <row r="332" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A332" s="5"/>
+      <c r="B332" s="5"/>
+      <c r="C332" s="5"/>
+      <c r="D332" s="5"/>
+      <c r="E332" s="5"/>
+      <c r="F332" s="5"/>
+    </row>
+    <row r="333" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A333" s="5"/>
+      <c r="B333" s="5"/>
+      <c r="C333" s="5"/>
+      <c r="D333" s="5"/>
+      <c r="E333" s="5"/>
+      <c r="F333" s="5"/>
+    </row>
+    <row r="334" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A334" s="5"/>
+      <c r="B334" s="5"/>
+      <c r="C334" s="5"/>
+      <c r="D334" s="5"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+    </row>
+    <row r="335" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A335" s="5"/>
+      <c r="B335" s="5"/>
+      <c r="C335" s="5"/>
+      <c r="D335" s="5"/>
+      <c r="E335" s="5"/>
+      <c r="F335" s="5"/>
+    </row>
+    <row r="336" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A336" s="5"/>
+      <c r="B336" s="5"/>
+      <c r="C336" s="5"/>
+      <c r="D336" s="5"/>
+      <c r="E336" s="5"/>
+      <c r="F336" s="5"/>
+    </row>
+    <row r="337" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A337" s="5"/>
+      <c r="B337" s="5"/>
+      <c r="C337" s="5"/>
+      <c r="D337" s="5"/>
+      <c r="E337" s="5"/>
+      <c r="F337" s="5"/>
+    </row>
+    <row r="338" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A338" s="5"/>
+      <c r="B338" s="5"/>
+      <c r="C338" s="5"/>
+      <c r="D338" s="5"/>
+      <c r="E338" s="5"/>
+      <c r="F338" s="5"/>
+    </row>
+    <row r="339" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A339" s="5"/>
+      <c r="B339" s="5"/>
+      <c r="C339" s="5"/>
+      <c r="D339" s="5"/>
+      <c r="E339" s="5"/>
+      <c r="F339" s="5"/>
+    </row>
+    <row r="340" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A340" s="5"/>
+      <c r="B340" s="5"/>
+      <c r="C340" s="5"/>
+      <c r="D340" s="5"/>
+      <c r="E340" s="5"/>
+      <c r="F340" s="5"/>
+    </row>
+    <row r="341" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A341" s="5"/>
+      <c r="B341" s="5"/>
+      <c r="C341" s="5"/>
+      <c r="D341" s="5"/>
+      <c r="E341" s="5"/>
+      <c r="F341" s="5"/>
+    </row>
+    <row r="342" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A342" s="5"/>
+      <c r="B342" s="5"/>
+      <c r="C342" s="5"/>
+      <c r="D342" s="5"/>
+      <c r="E342" s="5"/>
+      <c r="F342" s="5"/>
+    </row>
+    <row r="343" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A343" s="5"/>
+      <c r="B343" s="5"/>
+      <c r="C343" s="5"/>
+      <c r="D343" s="5"/>
+      <c r="E343" s="5"/>
+      <c r="F343" s="5"/>
+    </row>
+    <row r="344" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A344" s="5"/>
+      <c r="B344" s="5"/>
+      <c r="C344" s="5"/>
+      <c r="D344" s="5"/>
+      <c r="E344" s="5"/>
+      <c r="F344" s="5"/>
+    </row>
+    <row r="345" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A345" s="5"/>
+      <c r="B345" s="5"/>
+      <c r="C345" s="5"/>
+      <c r="D345" s="5"/>
+      <c r="E345" s="5"/>
+      <c r="F345" s="5"/>
+    </row>
+    <row r="346" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A346" s="5"/>
+      <c r="B346" s="5"/>
+      <c r="C346" s="5"/>
+      <c r="D346" s="5"/>
+      <c r="E346" s="5"/>
+      <c r="F346" s="5"/>
+    </row>
+    <row r="347" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A347" s="5"/>
+      <c r="B347" s="5"/>
+      <c r="C347" s="5"/>
+      <c r="D347" s="5"/>
+      <c r="E347" s="5"/>
+      <c r="F347" s="5"/>
+    </row>
+    <row r="348" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A348" s="5"/>
+      <c r="B348" s="5"/>
+      <c r="C348" s="5"/>
+      <c r="D348" s="5"/>
+      <c r="E348" s="5"/>
+      <c r="F348" s="5"/>
+    </row>
+    <row r="349" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A349" s="5"/>
+      <c r="B349" s="5"/>
+      <c r="C349" s="5"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="5"/>
+      <c r="F349" s="5"/>
+    </row>
+    <row r="350" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A350" s="5"/>
+      <c r="B350" s="5"/>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
+      <c r="F350" s="5"/>
+    </row>
+    <row r="351" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A351" s="5"/>
+      <c r="B351" s="5"/>
+      <c r="C351" s="5"/>
+      <c r="D351" s="5"/>
+      <c r="E351" s="5"/>
+      <c r="F351" s="5"/>
+    </row>
+    <row r="352" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A352" s="5"/>
+      <c r="B352" s="5"/>
+      <c r="C352" s="5"/>
+      <c r="D352" s="5"/>
+      <c r="E352" s="5"/>
+      <c r="F352" s="5"/>
+    </row>
+    <row r="353" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A353" s="5"/>
+      <c r="B353" s="5"/>
+      <c r="C353" s="5"/>
+      <c r="D353" s="5"/>
+      <c r="E353" s="5"/>
+      <c r="F353" s="5"/>
+    </row>
+    <row r="354" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A354" s="5"/>
+      <c r="B354" s="5"/>
+      <c r="C354" s="5"/>
+      <c r="D354" s="5"/>
+      <c r="E354" s="5"/>
+      <c r="F354" s="5"/>
+    </row>
+    <row r="355" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A355" s="5"/>
+      <c r="B355" s="5"/>
+      <c r="C355" s="5"/>
+      <c r="D355" s="5"/>
+      <c r="E355" s="5"/>
+      <c r="F355" s="5"/>
+    </row>
+    <row r="356" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A356" s="5"/>
+      <c r="B356" s="5"/>
+      <c r="C356" s="5"/>
+      <c r="D356" s="5"/>
+      <c r="E356" s="5"/>
+      <c r="F356" s="5"/>
+    </row>
+    <row r="357" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A357" s="5"/>
+      <c r="B357" s="5"/>
+      <c r="C357" s="5"/>
+      <c r="D357" s="5"/>
+      <c r="E357" s="5"/>
+      <c r="F357" s="5"/>
+    </row>
+    <row r="358" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A358" s="5"/>
+      <c r="B358" s="5"/>
+      <c r="C358" s="5"/>
+      <c r="D358" s="5"/>
+      <c r="E358" s="5"/>
+      <c r="F358" s="5"/>
+    </row>
+    <row r="359" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A359" s="5"/>
+      <c r="B359" s="5"/>
+      <c r="C359" s="5"/>
+      <c r="D359" s="5"/>
+      <c r="E359" s="5"/>
+      <c r="F359" s="5"/>
+    </row>
+    <row r="360" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A360" s="5"/>
+      <c r="B360" s="5"/>
+      <c r="C360" s="5"/>
+      <c r="D360" s="5"/>
+      <c r="E360" s="5"/>
+      <c r="F360" s="5"/>
+    </row>
+    <row r="361" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A361" s="5"/>
+      <c r="B361" s="5"/>
+      <c r="C361" s="5"/>
+      <c r="D361" s="5"/>
+      <c r="E361" s="5"/>
+      <c r="F361" s="5"/>
+    </row>
+    <row r="362" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A362" s="5"/>
+      <c r="B362" s="5"/>
+      <c r="C362" s="5"/>
+      <c r="D362" s="5"/>
+      <c r="E362" s="5"/>
+      <c r="F362" s="5"/>
+    </row>
+    <row r="363" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A363" s="5"/>
+      <c r="B363" s="5"/>
+      <c r="C363" s="5"/>
+      <c r="D363" s="5"/>
+      <c r="E363" s="5"/>
+      <c r="F363" s="5"/>
+    </row>
+    <row r="364" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A364" s="5"/>
+      <c r="B364" s="5"/>
+      <c r="C364" s="5"/>
+      <c r="D364" s="5"/>
+      <c r="E364" s="5"/>
+      <c r="F364" s="5"/>
+    </row>
+    <row r="365" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A365" s="5"/>
+      <c r="B365" s="5"/>
+      <c r="C365" s="5"/>
+      <c r="D365" s="5"/>
+      <c r="E365" s="5"/>
+      <c r="F365" s="5"/>
+    </row>
+    <row r="366" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A366" s="5"/>
+      <c r="B366" s="5"/>
+      <c r="C366" s="5"/>
+      <c r="D366" s="5"/>
+      <c r="E366" s="5"/>
+      <c r="F366" s="5"/>
+    </row>
+    <row r="367" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A367" s="5"/>
+      <c r="B367" s="5"/>
+      <c r="C367" s="5"/>
+      <c r="D367" s="5"/>
+      <c r="E367" s="5"/>
+      <c r="F367" s="5"/>
+    </row>
+    <row r="368" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A368" s="5"/>
+      <c r="B368" s="5"/>
+      <c r="C368" s="5"/>
+      <c r="D368" s="5"/>
+      <c r="E368" s="5"/>
+      <c r="F368" s="5"/>
+    </row>
+    <row r="369" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A369" s="5"/>
+      <c r="B369" s="5"/>
+      <c r="C369" s="5"/>
+      <c r="D369" s="5"/>
+      <c r="E369" s="5"/>
+      <c r="F369" s="5"/>
+    </row>
+    <row r="370" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A370" s="5"/>
+      <c r="B370" s="5"/>
+      <c r="C370" s="5"/>
+      <c r="D370" s="5"/>
+      <c r="E370" s="5"/>
+      <c r="F370" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B49:C49"/>
-    <mergeCell ref="B8:C8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
+    <mergeCell ref="B8:C8"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A44:F44"/>
+    <mergeCell ref="B49:C49"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Normal"Formation en apiculture - Appel à projets 2025 - Projets de conférences pour la période 01/09/25-31/08/26</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="5" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Récapitulatif Fédération_Union</vt:lpstr>
+      <vt:lpstr>Exemple</vt:lpstr>
+      <vt:lpstr>Exemple!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'Récapitulatif Fédération_Union'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JMC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>