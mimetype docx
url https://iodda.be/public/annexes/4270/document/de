--- v0 (2025-10-26)
+++ v1 (2026-04-28)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BD04620" w14:textId="77777777" w:rsidR="002572A4" w:rsidRPr="002572A4" w:rsidRDefault="002572A4" w:rsidP="002572A4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="301F29CB" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRPr="002B79E6" w:rsidRDefault="004C15B0" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
@@ -254,52 +254,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>demandeur</w:t>
       </w:r>
       <w:r w:rsidR="00FF659B" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="5729"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A04DCC" w:rsidRPr="002B79E6" w14:paraId="7BF917CF" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="722E5B3D" w14:textId="77777777" w:rsidR="00A04DCC" w:rsidRPr="00493633" w:rsidRDefault="00A04DCC" w:rsidP="00A04DCC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Dénomination</w:t>
@@ -867,52 +867,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>demandeur</w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2793"/>
+        <w:gridCol w:w="5733"/>
       </w:tblGrid>
       <w:tr w:rsidR="00493633" w:rsidRPr="002B79E6" w14:paraId="21894001" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F65CF5E" w14:textId="77777777" w:rsidR="00A04DCC" w:rsidRPr="00493633" w:rsidRDefault="00A04DCC" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -1301,52 +1301,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>demandeur</w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2793"/>
+        <w:gridCol w:w="5733"/>
       </w:tblGrid>
       <w:tr w:rsidR="00493633" w:rsidRPr="002B79E6" w14:paraId="2D806DEB" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B263C6B" w14:textId="77777777" w:rsidR="00A04DCC" w:rsidRPr="00493633" w:rsidRDefault="00A04DCC" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -1777,52 +1777,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>responsable de l’organisation des conférences</w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> au sein de la section apicole ou de l’organisme demandeur :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="5740"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB166F" w:rsidRPr="002B79E6" w14:paraId="178DD376" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58B65C51" w14:textId="77777777" w:rsidR="00EB166F" w:rsidRPr="00493633" w:rsidRDefault="00EB166F" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
@@ -2247,52 +2247,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>demandeur</w:t>
       </w:r>
       <w:r w:rsidR="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="5736"/>
       </w:tblGrid>
       <w:tr w:rsidR="00416B97" w:rsidRPr="002B79E6" w14:paraId="3B92F564" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C0B695" w14:textId="77777777" w:rsidR="00416B97" w:rsidRPr="00493633" w:rsidRDefault="00416B97" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nom du local</w:t>
@@ -2635,51 +2635,51 @@
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A7E84" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Nombre de conférences prévues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A0F972" w14:textId="292B9A82" w:rsidR="007A7E84" w:rsidRPr="002B79E6" w:rsidRDefault="007A7E84" w:rsidP="000C26D4">
+    <w:p w14:paraId="07A0F972" w14:textId="3BC4C636" w:rsidR="007A7E84" w:rsidRPr="002B79E6" w:rsidRDefault="007A7E84" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez indiquer le nombre de conférences que vous comptez organiser </w:t>
       </w:r>
       <w:r w:rsidR="00D95359" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2697,89 +2697,89 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00D95359" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 20</w:t>
       </w:r>
       <w:r w:rsidR="008240A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00AF2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D95359" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> au 31 août 20</w:t>
       </w:r>
       <w:r w:rsidR="008240A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00AF2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3950"/>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
@@ -2841,131 +2841,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD13F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Non subsidiées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD13F7" w:rsidRPr="002B79E6" w14:paraId="2502CB43" w14:textId="77777777" w:rsidTr="00EB4A27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6D5486" w14:textId="0DB8F1BC" w:rsidR="00FD13F7" w:rsidRPr="00493633" w:rsidRDefault="00FD13F7" w:rsidP="001B46C3">
+          <w:p w14:paraId="4A6D5486" w14:textId="1127B27F" w:rsidR="00FD13F7" w:rsidRPr="00493633" w:rsidRDefault="00FD13F7" w:rsidP="001B46C3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nombre de conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="008240A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FC1">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00AF2764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009770C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="001B46C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FC1">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00AF2764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5062C8" w14:textId="77777777" w:rsidR="00FD13F7" w:rsidRPr="002B79E6" w:rsidRDefault="00FD13F7" w:rsidP="00EB4A27">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2974,194 +2974,194 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="773C959D" w14:textId="77777777" w:rsidR="00416B97" w:rsidRPr="002B79E6" w:rsidRDefault="00416B97" w:rsidP="002A37C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A44A4CA" w14:textId="088E6A08" w:rsidR="00D95359" w:rsidRPr="000D4506" w:rsidRDefault="00D95359" w:rsidP="000C26D4">
+    <w:p w14:paraId="6A44A4CA" w14:textId="6BAC4368" w:rsidR="00D95359" w:rsidRPr="000D4506" w:rsidRDefault="00D95359" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>Note : seules les conférences organisées sur l’année académique 20</w:t>
       </w:r>
       <w:r w:rsidR="001173D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
+      <w:r w:rsidR="00AF2764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 20</w:t>
       </w:r>
       <w:r w:rsidR="001173D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
+      <w:r w:rsidR="00AF2764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01/09/</w:t>
       </w:r>
       <w:r w:rsidR="001173D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
+      <w:r w:rsidR="00AF2764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>-31/08/</w:t>
       </w:r>
       <w:r w:rsidR="001B46C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
+      <w:r w:rsidR="00AF2764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4506">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>) seront prises en compte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6672C3DB" w14:textId="77777777" w:rsidR="002572A4" w:rsidRDefault="002572A4" w:rsidP="00A00032">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
@@ -3476,52 +3476,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-        <w:gridCol w:w="8327"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="8102"/>
       </w:tblGrid>
       <w:tr w:rsidR="00680FD6" w:rsidRPr="002B79E6" w14:paraId="36580120" w14:textId="77777777" w:rsidTr="00680FD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBF6D02" w14:textId="77777777" w:rsidR="00680FD6" w:rsidRPr="00493633" w:rsidRDefault="00680FD6" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -3853,52 +3853,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> abordé</w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> des conférences que vous comptez organiser :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-        <w:gridCol w:w="8327"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="8102"/>
       </w:tblGrid>
       <w:tr w:rsidR="00680FD6" w:rsidRPr="002B79E6" w14:paraId="0C669D86" w14:textId="77777777" w:rsidTr="00C95938">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7923B58D" w14:textId="77777777" w:rsidR="00680FD6" w:rsidRPr="00493633" w:rsidRDefault="00680FD6" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -4218,52 +4218,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5F8B" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>pour chaque conférence :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-        <w:gridCol w:w="8327"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="8102"/>
       </w:tblGrid>
       <w:tr w:rsidR="00680FD6" w:rsidRPr="002B79E6" w14:paraId="0354C8BF" w14:textId="77777777" w:rsidTr="00C95938">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE70E68" w14:textId="77777777" w:rsidR="00680FD6" w:rsidRPr="00493633" w:rsidRDefault="00680FD6" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -4583,52 +4583,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>public cible</w:t>
       </w:r>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> des conférences que vous comptez organiser :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-        <w:gridCol w:w="8327"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="8102"/>
       </w:tblGrid>
       <w:tr w:rsidR="00680FD6" w:rsidRPr="002B79E6" w14:paraId="60B5A079" w14:textId="77777777" w:rsidTr="00C95938">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A6E82EC" w14:textId="77777777" w:rsidR="00680FD6" w:rsidRPr="00493633" w:rsidRDefault="00680FD6" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -6375,52 +6375,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>la durée estimée de chaque conférence (en heures)</w:t>
       </w:r>
       <w:r w:rsidR="004B3BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="4111"/>
-        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="4052"/>
+        <w:gridCol w:w="4054"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D757E" w:rsidRPr="002B79E6" w14:paraId="30B0427E" w14:textId="77777777" w:rsidTr="00493633">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B7FED69" w14:textId="77777777" w:rsidR="004D757E" w:rsidRPr="002B79E6" w:rsidRDefault="004D757E" w:rsidP="004D757E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
@@ -6923,51 +6923,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C302077" w14:textId="77777777" w:rsidR="00D0025F" w:rsidRDefault="00D0025F" w:rsidP="00D0025F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D5A4123" w14:textId="71C3E4BF" w:rsidR="000C26D4" w:rsidRPr="002B79E6" w:rsidRDefault="00D95359" w:rsidP="00A01424">
+    <w:p w14:paraId="1D5A4123" w14:textId="6508ECB5" w:rsidR="000C26D4" w:rsidRPr="002B79E6" w:rsidRDefault="00D95359" w:rsidP="00A01424">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="000C26D4" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -7047,72 +7047,72 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00A01424" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 20</w:t>
       </w:r>
       <w:r w:rsidR="008240A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
+      <w:r w:rsidR="00AF2764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A01424" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A818F44" w14:textId="1B09CC76" w:rsidR="000C26D4" w:rsidRPr="002B79E6" w:rsidRDefault="00A01424" w:rsidP="000C26D4">
+    <w:p w14:paraId="2A818F44" w14:textId="3D73D981" w:rsidR="000C26D4" w:rsidRPr="002B79E6" w:rsidRDefault="00A01424" w:rsidP="000C26D4">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez indiquer le nombre </w:t>
       </w:r>
       <w:r w:rsidR="00D95359" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -7170,181 +7170,181 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">l’année académique </w:t>
       </w:r>
       <w:r w:rsidR="00ED5F8B" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0092206E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
-[...7 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00AF2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00ED5F8B" w:rsidRPr="002B79E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="001173D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C32FC1">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00AF2764">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004B3BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et les thèmes abordés :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
-        <w:gridCol w:w="8230"/>
+        <w:gridCol w:w="8004"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B46C3" w:rsidRPr="002B79E6" w14:paraId="151A913D" w14:textId="77777777" w:rsidTr="00BC5C7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4761FC58" w14:textId="215EB773" w:rsidR="001B46C3" w:rsidRPr="002B79E6" w:rsidRDefault="001B46C3" w:rsidP="00C95938">
+          <w:p w14:paraId="4761FC58" w14:textId="4A8D3CBC" w:rsidR="001B46C3" w:rsidRPr="002B79E6" w:rsidRDefault="001B46C3" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Nombre de conférences 20</w:t>
             </w:r>
             <w:r w:rsidR="0092206E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FC1">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00AF2764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
             <w:r w:rsidR="001173D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C32FC1">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00AF2764">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B79E6" w:rsidRPr="002B79E6" w14:paraId="6929C446" w14:textId="77777777" w:rsidTr="00D0025F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37429FC3" w14:textId="77777777" w:rsidR="004D757E" w:rsidRPr="00493633" w:rsidRDefault="004D757E" w:rsidP="00C95938">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00493633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -8460,51 +8460,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CF2A310" w14:textId="77777777" w:rsidR="00F5317E" w:rsidRPr="00F5317E" w:rsidRDefault="00F5317E" w:rsidP="00F5317E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8861"/>
+        <w:gridCol w:w="8635"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F5317E" w:rsidRPr="00F5317E" w14:paraId="11DC1D34" w14:textId="77777777" w:rsidTr="00F5317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="036697D9" w14:textId="77777777" w:rsidR="00F5317E" w:rsidRPr="00F5317E" w:rsidRDefault="00F5317E" w:rsidP="00F5317E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5317E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>Observations, remarques, commentaires</w:t>
             </w:r>
           </w:p>
@@ -8542,109 +8542,109 @@
     <w:p w14:paraId="2513E7E7" w14:textId="77777777" w:rsidR="00F5317E" w:rsidRPr="00F5317E" w:rsidRDefault="00F5317E" w:rsidP="002572A4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F5317E" w:rsidRPr="00F5317E" w:rsidSect="00D0025F">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7CA5F05F" w14:textId="77777777" w:rsidR="00671D20" w:rsidRDefault="00671D20" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6CC538F3" w14:textId="77777777" w:rsidR="00671D20" w:rsidRDefault="00671D20" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11DB1145" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRPr="002572A4" w:rsidRDefault="00C43A33" w:rsidP="000C26D4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier de candidature </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00332B77">
       <w:rPr>
@@ -8752,51 +8752,51 @@
     </w:r>
     <w:r w:rsidR="00C43A33" w:rsidRPr="00C43A33">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="001173D8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4DF0C08A" w14:textId="77777777" w:rsidR="000C26D4" w:rsidRDefault="000C26D4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="07B458DF" w14:textId="77777777" w:rsidR="00671D20" w:rsidRDefault="00671D20" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2BCEB7A1" w14:textId="77777777" w:rsidR="00671D20" w:rsidRDefault="00671D20" w:rsidP="000C26D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6A72B380" w14:textId="77777777" w:rsidR="00416B97" w:rsidRPr="002572A4" w:rsidRDefault="00416B97">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
@@ -8814,99 +8814,193 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002572A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le cas échéant</w:t>
       </w:r>
       <w:r w:rsidR="00CE4844" w:rsidRPr="002572A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43E2901E" w14:textId="2CA7A4A2" w:rsidR="002572A4" w:rsidRDefault="00C32FC1" w:rsidP="002572A4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43E2901E" w14:textId="69788419" w:rsidR="002572A4" w:rsidRDefault="00AF2764" w:rsidP="002572A4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:pict w14:anchorId="6A046EC7">
-[...31 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A046EC7" wp14:editId="4C30068F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-323215</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>243840</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2632710" cy="217170"/>
+              <wp:effectExtent l="635" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1566979915" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2632710" cy="217170"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0855B4EF" w14:textId="77777777" w:rsidR="000E6F38" w:rsidRPr="00005443" w:rsidRDefault="000E6F38" w:rsidP="000E6F38">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00005443">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="92D050"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A046EC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.45pt;margin-top:19.2pt;width:207.3pt;height:17.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARoxmw8gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE0oW4iarpauipCW&#10;BWnhAxzHSSwcjxm7TZavZ+x0u9VyQ+RgeTz2m3lvXjbX02DYUaHXYCueL5acKSuh0bar+I/v+zfv&#10;OfNB2EYYsKrij8rz6+3rV5vRlaqAHkyjkBGI9eXoKt6H4Mos87JXg/ALcMpSsgUcRKAQu6xBMRL6&#10;YLJiubzKRsDGIUjlPZ3ezkm+Tfhtq2T42rZeBWYqTr2FtGJa67hm240oOxSu1/LUhviHLgahLRU9&#10;Q92KINgB9V9Qg5YIHtqwkDBk0LZaqsSB2OTLF2weeuFU4kLieHeWyf8/WHl/fHDfkIXpI0w0wETC&#10;uzuQPz2zsOuF7dQNIoy9Eg0VzqNk2eh8eXoapfaljyD1+AUaGrI4BEhAU4tDVIV4MkKnATyeRVdT&#10;YJIOi6u3xTqnlKRcka/zdZpKJsqn1w59+KRgYHFTcaShJnRxvPMhdiPKpyuxmAejm702JgXY1TuD&#10;7CjIAPv0JQIvrhkbL1uIz2bEeJJoRmYzxzDVEyUj3RqaRyKMMBuKfgDa9IC/ORvJTBX3vw4CFWfm&#10;syXRPuSrVXRfClbv1gUFeJmpLzPCSoKqeOBs3u7C7NiDQ931VGkek4UbErrVSYPnrk59k2GSNCdz&#10;R0dexunW8y+4/QMAAP//AwBQSwMEFAAGAAgAAAAhAJlWVXvfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FuwjAQRfeVegdrKnVTgVMCCYRMUFupVbdQDjCJTRIRj6PYkHD7uquyHP2n/9/ku8l0&#10;4qoH11pGeJ1HIDRXVrVcIxx/PmdrEM4TK+osa4SbdrArHh9yypQdea+vB1+LUMIuI4TG+z6T0lWN&#10;NuTmttccspMdDPlwDrVUA42h3HRyEUWJNNRyWGio1x+Nrs6Hi0E4fY8vq81Yfvljul8m79Smpb0h&#10;Pj9Nb1sQXk/+H4Y//aAORXAq7YWVEx3CbBVtAooQr5cgAhAncQqiREgXCcgil/cfFL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAEaMZsPIBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmVZVe98AAAAJAQAADwAAAAAAAAAAAAAAAABMBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="0855B4EF" w14:textId="77777777" w:rsidR="000E6F38" w:rsidRPr="00005443" w:rsidRDefault="000E6F38" w:rsidP="000E6F38">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00005443">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="92D050"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E6F38" w:rsidRPr="000E6F38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471AB6BD" wp14:editId="66E14075">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-556741</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-250021</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1160472" cy="486959"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
@@ -8970,93 +9064,93 @@
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>Appel à projets « Formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="008240A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="129CE881" w14:textId="0B387CF1" w:rsidR="002572A4" w:rsidRPr="002572A4" w:rsidRDefault="002572A4" w:rsidP="002572A4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="129CE881" w14:textId="17919794" w:rsidR="002572A4" w:rsidRPr="002572A4" w:rsidRDefault="002572A4" w:rsidP="002572A4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="002572A4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>Appel à projets « Formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="008240A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C32FC1">
+    <w:r w:rsidR="00AF2764">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B956588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F23C7390"/>
     <w:lvl w:ilvl="0" w:tplc="11C653E2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Art. %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9301,73 +9395,73 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6543" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2051957708">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1074818159">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1236864952">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="15363"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C26D4"/>
     <w:rsid w:val="00044B69"/>
     <w:rsid w:val="00054D60"/>
     <w:rsid w:val="0006037F"/>
     <w:rsid w:val="00073B69"/>
     <w:rsid w:val="000B1F16"/>
     <w:rsid w:val="000C26D4"/>
     <w:rsid w:val="000C379C"/>
     <w:rsid w:val="000D4506"/>
     <w:rsid w:val="000E6F38"/>
     <w:rsid w:val="000F4376"/>
     <w:rsid w:val="001173D8"/>
     <w:rsid w:val="001242FA"/>
     <w:rsid w:val="00164781"/>
     <w:rsid w:val="001723EE"/>
     <w:rsid w:val="001778E4"/>
     <w:rsid w:val="001B46C3"/>
     <w:rsid w:val="001D1543"/>
     <w:rsid w:val="001D4593"/>
     <w:rsid w:val="001D7EFE"/>
     <w:rsid w:val="0020130B"/>
     <w:rsid w:val="00204FC0"/>
     <w:rsid w:val="0022222C"/>
@@ -9395,120 +9489,122 @@
     <w:rsid w:val="00530960"/>
     <w:rsid w:val="00535557"/>
     <w:rsid w:val="0056458A"/>
     <w:rsid w:val="005C218B"/>
     <w:rsid w:val="005F2BC7"/>
     <w:rsid w:val="005F6B3E"/>
     <w:rsid w:val="00602F9D"/>
     <w:rsid w:val="00603DD4"/>
     <w:rsid w:val="00671D20"/>
     <w:rsid w:val="00680AE7"/>
     <w:rsid w:val="00680FD6"/>
     <w:rsid w:val="006C785F"/>
     <w:rsid w:val="006F0393"/>
     <w:rsid w:val="00705F31"/>
     <w:rsid w:val="00707959"/>
     <w:rsid w:val="00762C8B"/>
     <w:rsid w:val="007A7E84"/>
     <w:rsid w:val="007F6651"/>
     <w:rsid w:val="008240A5"/>
     <w:rsid w:val="0092206E"/>
     <w:rsid w:val="00934BED"/>
     <w:rsid w:val="00936960"/>
     <w:rsid w:val="00974C91"/>
     <w:rsid w:val="009770C9"/>
     <w:rsid w:val="00985ABB"/>
+    <w:rsid w:val="009C3B49"/>
     <w:rsid w:val="00A00032"/>
     <w:rsid w:val="00A01424"/>
     <w:rsid w:val="00A04DCC"/>
     <w:rsid w:val="00A06183"/>
     <w:rsid w:val="00A921EB"/>
     <w:rsid w:val="00AD1B6E"/>
+    <w:rsid w:val="00AF2764"/>
     <w:rsid w:val="00B0068A"/>
     <w:rsid w:val="00B34B53"/>
     <w:rsid w:val="00B81C38"/>
     <w:rsid w:val="00BA2284"/>
     <w:rsid w:val="00BC5342"/>
     <w:rsid w:val="00C32FC1"/>
     <w:rsid w:val="00C4073D"/>
     <w:rsid w:val="00C43A33"/>
     <w:rsid w:val="00C541D7"/>
     <w:rsid w:val="00C76F9D"/>
     <w:rsid w:val="00CB45AE"/>
     <w:rsid w:val="00CE4844"/>
     <w:rsid w:val="00D0025F"/>
     <w:rsid w:val="00D239A4"/>
     <w:rsid w:val="00D91912"/>
     <w:rsid w:val="00D95359"/>
     <w:rsid w:val="00DC31F5"/>
     <w:rsid w:val="00DF4578"/>
+    <w:rsid w:val="00E245A9"/>
     <w:rsid w:val="00E745B1"/>
     <w:rsid w:val="00E974A1"/>
     <w:rsid w:val="00EB166F"/>
     <w:rsid w:val="00EB4A27"/>
     <w:rsid w:val="00ED3AB1"/>
     <w:rsid w:val="00ED5F8B"/>
     <w:rsid w:val="00F26B64"/>
     <w:rsid w:val="00F50406"/>
     <w:rsid w:val="00F5317E"/>
     <w:rsid w:val="00F6024D"/>
     <w:rsid w:val="00FB1CB5"/>
     <w:rsid w:val="00FD13F7"/>
     <w:rsid w:val="00FE2AF2"/>
     <w:rsid w:val="00FE3E09"/>
     <w:rsid w:val="00FF659B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="15363"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="46344636"/>
-  <w15:docId w15:val="{DAE37786-CE5E-43DA-9086-784388235815}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10091,51 +10187,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A04DCC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>