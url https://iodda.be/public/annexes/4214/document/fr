--- v0 (2025-11-27)
+++ v1 (2026-11-06)
@@ -1,59 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="482D5413" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DFF3ED6" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="141A5ABB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -160,66 +158,322 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="63A122CB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74974513" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779070CF" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="733A1EBA" w14:textId="77777777" w:rsidR="0019468F" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier à remplir si vous n’avez jamais bénéficié d’un agrément en tant que service d’insertion sociale. </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2B8B634F" w14:textId="77777777" w:rsidR="0019468F" w:rsidRDefault="0019468F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC9BC70" w14:textId="77777777" w:rsidR="00CC35E9" w:rsidRDefault="0019468F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Les services s’adressent principalement aux personnes en situation d’exclusion et développent des actions collectives ou communautaires d’insertion sociale susceptibles d’agir sur les causes et sur les conséquences de l’exclusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3042BA85" w14:textId="77777777" w:rsidR="00CC35E9" w:rsidRDefault="00CC35E9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7CA36E" w14:textId="77777777" w:rsidR="00CC35E9" w:rsidRPr="00C96F92" w:rsidRDefault="00CC35E9" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCFAF2A" w14:textId="2BA8FBC1" w:rsidR="00CC35E9" w:rsidRPr="00C96F92" w:rsidRDefault="00CC35E9" w:rsidP="00CC35E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quelques points d’attention pour les opérateurs qui souhaitent déposer une demande d’agrément :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D574F3" w14:textId="5CBD26E1" w:rsidR="00CC35E9" w:rsidRPr="00C96F92" w:rsidRDefault="00CC35E9" w:rsidP="00CC35E9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le code wallon de l’action sociale et de la santé prévoit une programmation en matière d’agrément des services d’insertion sociale. Elle est fixée le 1er janvier dans la limite des crédits budgétaires disponibles, en donnant la priorité aux opérateurs dont les actions sont localisées au sein de communes qui disposent du plus faible indicateur synthétique d’accès aux droits fondamentaux, tel qu’élaboré par l’Institut wallon de l’Évaluation, de la Prospective et de la Statistique, conformément à l’article 2, 5°, du décret du 22 novembre 2018 ‘relatif au plan de cohésion sociale pour ce qui concerne les matières dont l’exercice a été transféré de la Communauté française ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49D304" w14:textId="77777777" w:rsidR="00AC1D86" w:rsidRPr="00C96F92" w:rsidRDefault="00CC35E9" w:rsidP="00CC35E9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le code wallon de l’action sociale et de la santé prévoit une entrée en vigueur des agréments au 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier de l’année suivant la décision du ministre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779070CF" w14:textId="63350A06" w:rsidR="00153E33" w:rsidRPr="00C96F92" w:rsidRDefault="00CC35E9" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour permettre la réalisation des différentes étapes de la procédure définie par</w:t>
+      </w:r>
+      <w:r w:rsidR="00885EDD" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la partie réglementaire du c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode wallon de l’action sociale et de la santé </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1066" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(art. 21 et suivants)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1D86" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00842B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il faut idéalement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1D86" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communiquer </w:t>
+      </w:r>
+      <w:r w:rsidR="00842B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1D86" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande d’agrément</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0718">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dossier complet) pour le 1er septembre au plus tard.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00153E33" w:rsidRPr="00C96F92">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B44A79D" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13DF19F7" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Signalétique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F3C9CE" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
@@ -400,57 +654,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="CaseACocher1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> ASBL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083F06FA" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:ind w:left="567"/>
@@ -462,57 +716,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="CaseACocher2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> CPAS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74FB64E2" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:ind w:left="567"/>
@@ -524,57 +778,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="CaseACocher3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Association Chapitre XII</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B5A178D" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:ind w:left="567"/>
@@ -586,80 +840,122 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="CaseACocher4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B0556A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Convention entre CPAS</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1D38A771" w14:textId="77777777" w:rsidR="003C3DD7" w:rsidRDefault="003C3DD7" w:rsidP="003C3DD7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="217C4B22" w14:textId="1BEA98C0" w:rsidR="003C3DD7" w:rsidRDefault="009574B5" w:rsidP="003C3DD7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BCE</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (numéro d’entreprise) :</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="7A467A53" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756792EB" w14:textId="77777777" w:rsidR="003C3DD7" w:rsidRDefault="003C3DD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CCFB6F6" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adresse :</w:t>
             </w:r>
@@ -717,67 +1013,74 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Fax: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6202F5EE" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26A18A9F" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="26A18A9F" w14:textId="59280EE0" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Commission paritaire</w:t>
+            </w:r>
+            <w:r w:rsidR="003861C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E4FC377" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">      (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>pour les ASBL</w:t>
             </w:r>
             <w:r>
@@ -932,50 +1235,51 @@
             <w:tcW w:w="9112" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="105D1FAE" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Dénomination particulière :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F9511ED" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74DDA861" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76919808" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
@@ -1066,75 +1370,90 @@
           <w:p w14:paraId="01D0BDF6" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(si différent de l’institution)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40143426" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62216EF8" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="62216EF8" w14:textId="26E56F25" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Représentant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> du service :</w:t>
+              <w:t xml:space="preserve"> du service </w:t>
+            </w:r>
+            <w:r w:rsidR="004B608C">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37AB16C8" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nom:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3995C5B5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1186,350 +1505,453 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="676D7A3E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F2D5E47" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E45076" w14:textId="77777777" w:rsidR="00B0556A" w:rsidRDefault="00B0556A">
+    <w:p w14:paraId="43E45076" w14:textId="641D4F21" w:rsidR="00B0556A" w:rsidRDefault="00B0556A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1A869DF1" w14:textId="038C995E" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Attestation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3965D95A" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9210"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="58B2F257" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13503162" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06832E5C" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="06832E5C" w14:textId="5A3845CF" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Certifie ne pas être agréé pour les activités d'insertion sociale en vertu d'une réglementation autre que le décret du 17 juillet 2003 ;</w:t>
+              <w:t>Certifie ne pas être agréé pour les activités d'insertion sociale en vertu d'une</w:t>
             </w:r>
+            <w:r w:rsidR="00D417CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> législation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  autre que</w:t>
+            </w:r>
+            <w:r w:rsidR="00D417CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> celle relative aux services d’insertion sociale sise aux articles 48 et suivants du Code wallon de l’action sociale (partie décrétale) et 13 et suivants du Code wallon de l’action sociale (partie réglementaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="719623E9" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27EC8D18" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="38ED977A" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10C40495" w14:textId="0B946760" w:rsidR="00AB19C1" w:rsidRDefault="00AB19C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Certifie avoir mené des activités d'insertion sociale au moins pendant les deux années précédant la présente demande ;</w:t>
+              <w:t xml:space="preserve">Certifie ne pas être subventionné pour </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00AB19C1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DD90149" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+              <w:t>les activités d'insertion sociale en vertu d'une législation réglementation autre que celle relative aux services d’insertion sociale sise aux articles 48 et suivants du Code wallon de l’action sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB19C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(partie décrétale) et 13 et suivants du Code wallon de l’action sociale (partie réglementaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF07935" w14:textId="77777777" w:rsidR="00AB19C1" w:rsidRDefault="00AB19C1" w:rsidP="00C96F92">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DD90149" w14:textId="6C97A5E4" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>S'engage à poursuivre et à accomplir de façon régulière les actions d'insertion sociale ;</w:t>
+              <w:t>S'engage à poursuivre et à accomplir de façon régulière les actions d'insertion sociale</w:t>
+            </w:r>
+            <w:r w:rsidR="0019468F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (actions collectives ou communautaires d’insertion sociale susceptibles d’agir sur les causes et sur les conséquences de l’exclusion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5912F874" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47D2570D" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S'engage à assurer l'aide aux bénéficiaires sans distinction de nationalité, de croyance, d'opinion ou d'orientation sexuelle, et dans le respect des convictions idéologiques, philosophiques ou religieuses des intéressés ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B62708D" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A84C177" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="3A84C177" w14:textId="5C92FAA3" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">S'engage à ce que les actions du service d'insertion s'adressent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>principalement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> aux personnes en situation d'exclusion telle que définies à l'article 3 du décret ;</w:t>
+              <w:t xml:space="preserve"> aux personnes en situation d'exclusion telle que définies à l'article </w:t>
+            </w:r>
+            <w:r w:rsidR="0019468F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>49 du CWASS (partie décrétale)</w:t>
+            </w:r>
+            <w:r w:rsidR="0019468F">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11FECFF8" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="777D197C" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'engage à organiser le service </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>S'engage à organiser le service de manière à ce qu'il s'adapte aux besoins exprimés par les bénéficiaires ;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="15479353" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>de manière à ce</w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="75EB9291" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10C99302" w14:textId="266B9CAB" w:rsidR="003B0725" w:rsidRDefault="003B0725">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>S'engage à rémunérer le personnel selon les barèmes précisés par l'article 7 § 1</w:t>
+              <w:t>S’engager à mettre à la disposition des bénéficiaires, pour l’accomplissement des actions visées à l’article 51 du CWASS (partie décrétale), au moins un travailleur social (pour la définition de travailleur social, voir l’article 15 du CWASS – partie réglementaire) à mi-temps ;</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2019682E" w14:textId="77777777" w:rsidR="003B0725" w:rsidRDefault="003B0725" w:rsidP="00C96F92">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75EB9291" w14:textId="48C1D831" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-              <w:t>er</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">S'engage à rémunérer le personnel </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0019468F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>, 13° du décret ;</w:t>
+              <w:t xml:space="preserve">aux barèmes fixés par les commissions paritaires ou par l’autorité publique chargée de fixer le statut du personnel, et correspondant à sa fonction ; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6962C673" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D641AB3" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1787,518 +2209,621 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAC9CB5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550DD850" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F305520" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="0F305520" w14:textId="7EE8D5DB" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.1. Personnel(s) accomplissant les actions d'insertion sociale</w:t>
       </w:r>
+      <w:r w:rsidR="0019468F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Travailleurs sociaux</w:t>
+      </w:r>
+      <w:r w:rsidR="002430E4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tels que définis par l’article 15 du CWASS – partie réglementaire</w:t>
+      </w:r>
+      <w:r w:rsidR="0019468F">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="0019468F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4C3E5ADB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="12149" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="1737"/>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="1243"/>
         <w:gridCol w:w="2440"/>
+        <w:gridCol w:w="2440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00153E33" w14:paraId="49D4FFF9" w14:textId="77777777">
+      <w:tr w:rsidR="00605773" w14:paraId="49D4FFF9" w14:textId="7C7E618A" w:rsidTr="00C96F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F30602C" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="0F30602C" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>Nom, Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DE63EF1" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="4DE63EF1" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>Statut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15097DEB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="15097DEB" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28305619" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="28305619" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">ETP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6163B99F" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="6163B99F" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>Diplôme</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1770DFB9" w14:textId="59BDCDFE" w:rsidR="00605773" w:rsidRDefault="00605773">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+              <w:t>Ancienneté</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00153E33" w14:paraId="015513E6" w14:textId="77777777">
+      <w:tr w:rsidR="00605773" w14:paraId="015513E6" w14:textId="604387F5" w:rsidTr="00C96F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B6CCCED" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="0B6CCCED" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67FE4EED" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="67FE4EED" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2226C818" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="2226C818" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44D70D12" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="44D70D12" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091D48E7" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="091D48E7" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438285D5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="438285D5" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19C3B459" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00153E33" w14:paraId="2B010ED7" w14:textId="77777777">
+      <w:tr w:rsidR="00605773" w14:paraId="2B010ED7" w14:textId="03EA74DB" w:rsidTr="00C96F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37E91807" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="37E91807" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044B843D" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="044B843D" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="601CBFDF" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="601CBFDF" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F9B231" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="49F9B231" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B35D606" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="0B35D606" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B605DF3" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="2B605DF3" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5491A3B7" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00153E33" w14:paraId="52ED8478" w14:textId="77777777">
+      <w:tr w:rsidR="00605773" w14:paraId="52ED8478" w14:textId="7242791F" w:rsidTr="00C96F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62A32698" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="62A32698" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="280C82EA" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="280C82EA" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="030721DB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="030721DB" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43AA6FAD" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="43AA6FAD" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C8B24A0" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="7C8B24A0" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01090ABC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="01090ABC" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B2D8BB3" w14:textId="77777777" w:rsidR="00605773" w:rsidRDefault="00605773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CFFD5F2" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DBF8EDC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -2695,60 +3220,474 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>. Art 18 de l’arrêté 29 janvier 2004).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD0E46E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Projet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D827B3" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0377F2C5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="29DBD2D7" w14:textId="736FDE6C" w:rsidR="001B6EC3" w:rsidRDefault="00153E33" w:rsidP="00D2204F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>4.1. Les réalités socio-économiques locales</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t xml:space="preserve">Territoire d’action </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C159600" w14:textId="645C7586" w:rsidR="00D2204F" w:rsidRPr="00C96F92" w:rsidRDefault="001B6EC3" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brève note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décrivant le t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2204F" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>erritoire d’action recouvert par le SIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2204F" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pour les demandeurs Association Chapitre XII, ASBL et convention entre CPAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2204F" w:rsidRPr="001B6EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> : lister les communes qui entreront dans sa sphère d’action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6EC3">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2204F" w:rsidRPr="001B6EC3">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00D2204F" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EAEBD0" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D2204F" w14:paraId="2870A72C" w14:textId="77777777" w:rsidTr="00D2204F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A55FF0" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68160984" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195DE598" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2491252E" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="496ACBF9" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5728DB28" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BDD00B3" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C76BA45" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DD85ED" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29070D84" w14:textId="77777777" w:rsidR="001B6EC3" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.2. ISADF </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB06282" w14:textId="427564C1" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ISADF le plus récent pour chaque commune du territoire concerné par l</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>activité</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du SIS + ISADF moyen </w:t>
+      </w:r>
+      <w:r w:rsidR="009574B5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de l’ensemble des communes du territoire concerné</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C00EAF" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D2204F" w14:paraId="1C15A9C0" w14:textId="77777777" w:rsidTr="00D2204F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06928326" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF5AD97" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01A951FA" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC20B1B" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E76ED34" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C2AA962" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57FB0F87" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CB87964" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="40AC7E0B" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2133F479" w14:textId="77777777" w:rsidR="00D2204F" w:rsidRDefault="00D2204F" w:rsidP="00D2204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0377F2C5" w14:textId="3D07E693" w:rsidR="00153E33" w:rsidRDefault="00D2204F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00153E33">
+        <w:t>Les réalités socio-économiques locales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA922E5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Brève</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> note décrivant la situation économique de votre région : population, taux de chômage, bénéficiaires RIS, …)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3159,134 +4098,343 @@
           </w:p>
           <w:p w14:paraId="57EAF07F" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B190E87" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B4F5272" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="2A351E2E" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D1AAD90" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="51A409B1" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33815876" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+          <w:p w14:paraId="06B18612" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="598654CC" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23387637" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="201F7E0D" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7757443E" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ACB6C11" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F538C41" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41B923D9" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BC6AACD" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D7ED12" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C982AD9" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="748A1854" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4234A72D" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27269F50" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCE8503" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="344120C7" w14:textId="77777777" w:rsidR="00DE344A" w:rsidRDefault="00DE344A">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B4F5272" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D1AAD90" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33815876" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+            <w:pPr>
+              <w:pStyle w:val="En-tte"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="128581FC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D849FC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="1328C92D" w14:textId="4F8FAB4A" w:rsidR="006B73D1" w:rsidRDefault="006B73D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529B0D2E" w14:textId="55AB0767" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-        <w:t>4.2. Identification de la problématique traitée</w:t>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Identification de la problématique traitée</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="2FE3DF92" w14:textId="77777777">
         <w:tc>
@@ -3603,61 +4751,66 @@
           </w:p>
           <w:p w14:paraId="393135A5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5404BBB4" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A1D629" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA1C0B4" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="5FA1C0B4" w14:textId="1D47EC3D" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>4.3. Objectifs spécifiques poursuivis.</w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Objectifs spécifiques poursuivis.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="7A41AEDA" w14:textId="77777777">
         <w:tc>
@@ -3806,60 +4959,66 @@
           </w:p>
           <w:p w14:paraId="3B020B31" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="587421CE" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44DDEB4A" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="109846BC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="109846BC" w14:textId="6B3E9043" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>4.4. Public cible</w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Public cible</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="715C81EB" w14:textId="77777777">
         <w:trPr>
@@ -3997,61 +5156,67 @@
           </w:p>
           <w:p w14:paraId="0E44C268" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EE2D7B5" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F7A4957" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04F1031E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="04F1031E" w14:textId="5A314BB5" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>4.5. Description du projet / méthodologie</w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Description du projet / méthodologie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D115B5C" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1) Le projet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -4175,93 +5340,103 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2584AF91" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2) Les activités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E50238B" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="6E50238B" w14:textId="272C3430" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
-        <w:t>(Décrivez les activités/ateliers : contenu + fréquence)</w:t>
+        <w:t>(Décrivez les activités/ateliers : contenu + fréquence</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0812">
+        <w:t xml:space="preserve"> + objectifs </w:t>
+      </w:r>
+      <w:r w:rsidR="0012366C">
+        <w:t>poursuivis via ces activités/ateliers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="18338512" w14:textId="77777777" w:rsidTr="00846137">
         <w:trPr>
           <w:trHeight w:val="7053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13706B7B" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk194326202"/>
           </w:p>
           <w:p w14:paraId="5AD81B62" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F9F664E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="112480CD" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="406DF05F" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
@@ -4364,75 +5539,376 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CC142B7" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D294736" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="439DCFA3" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+    </w:tbl>
+    <w:p w14:paraId="0B84C9C0" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5227E8DD" w14:textId="068EE721" w:rsidR="00D46530" w:rsidRDefault="001B6EC3">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3) Le demandeur développe t’il </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>au moment du dépôt de la demande</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> des activités d’insertion sociale au sens d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530">
+        <w:t>e l’article 51 du</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CWASS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530">
+        <w:t xml:space="preserve">, partie décrétale </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46530">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70352593" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBB10ED" w14:textId="03FCADB5" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Oui / Non (biffer la mention inutile)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A751C" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D46530" w14:paraId="5BEFC0F2" w14:textId="77777777" w:rsidTr="00D46530">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625F71E3" w14:textId="766FE9A2" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Si oui (brève note sur l’historique du service et les activités développées)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E3BC71" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55545E4A" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358EA3EB" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33565DC6" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="026B7773" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E6F981" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68E93E26" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12582E2A" w14:textId="4A450D0A" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B84C9C0" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="1A5B4492" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003C85CC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D46530" w14:paraId="61CA1BF0" w14:textId="77777777" w:rsidTr="00D46530">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFF13B7" w14:textId="0C5AE481" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Si non (brève note sur le calendrier prévu de démarrage des activités</w:t>
+            </w:r>
+            <w:r w:rsidR="009574B5">
+              <w:t xml:space="preserve"> en cas d’agrément au 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009574B5" w:rsidRPr="00C96F92">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="009574B5">
+              <w:t xml:space="preserve"> janvier de l’année suivante</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B297C45" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB2DAF9" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532F89E6" w14:textId="2C3F0051" w:rsidR="00D46530" w:rsidRDefault="00D46530">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte2"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="618F9ADB" w14:textId="77777777" w:rsidR="00D46530" w:rsidRDefault="00D46530">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F92415E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="39740B75" w14:textId="5A03DF05" w:rsidR="001B6EC3" w:rsidRDefault="001B6EC3">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F486B5" w14:textId="704780FD" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3) Nombre d’heures d’activités envisagé</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB19C1">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> durant la première année de fonctionnement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1513412A" w14:textId="77777777" w:rsidR="002A7A02" w:rsidRDefault="002A7A02" w:rsidP="002A7A02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9778" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9778"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E40ED7" w14:paraId="58E93974" w14:textId="77777777" w:rsidTr="00C96F92">
+        <w:trPr>
+          <w:trHeight w:val="2111"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58060CD3" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7" w:rsidP="00615B37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F9E6C40" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7" w:rsidP="00615B37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BAB9DA7" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7" w:rsidP="00615B37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11CBF7AC" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7" w:rsidP="00615B37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0241B30E" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C61D9EE" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRDefault="00E40ED7">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F92415E" w14:textId="303231DA" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>4.6. Les collaborations et partenariats</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Les collaborations et partenariats</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E2B59A" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Décrivez les partenariats existants et, le cas échéant, ceux en projet). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -4628,66 +6104,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE84294" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57BBF9FE" w14:textId="77777777" w:rsidR="001B6FDF" w:rsidRDefault="001B6FDF" w:rsidP="001B6FDF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61727A16" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
+    <w:p w14:paraId="61727A16" w14:textId="10AF3C88" w:rsidR="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846137">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>4.7. Note démontrant l’existence de partenariats et de collaborations en amont, pendant et en aval du parcours permettant de travailler dans une dynamique de mise en projet avec le public cible</w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846137">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. Note démontrant l’existence de partenariats et de collaborations en amont, pendant et en aval du parcours permettant de travailler dans une dynamique de mise en projet avec le public cible</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B6FDF" w14:paraId="63818C48" w14:textId="77777777" w:rsidTr="00846137">
         <w:trPr>
@@ -4704,68 +6198,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BEF883C" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4A5D16" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E1CF10" w14:textId="77777777" w:rsidR="00846137" w:rsidRPr="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
+    <w:p w14:paraId="52E1CF10" w14:textId="2DB1FA0F" w:rsidR="00846137" w:rsidRPr="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4.8. </w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00846137">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Note expliquant comment la logique du parcours d’insertion est prise en compte dans le suivi des personnes et comment le relais et la collaboration avec les partenaires et le réseau sont assurés</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -4886,63 +6397,63 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41158EBC" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137" w:rsidP="00846137">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04FEC3A2" w14:textId="77777777" w:rsidR="00153E33" w:rsidRPr="00846137" w:rsidRDefault="00153E33" w:rsidP="00846137">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA3D1A1" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="3CA3D1A1" w14:textId="1FD2E452" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00846137">
-        <w:t>9</w:t>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:t>. Les modalités de l’évaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ADD4AB" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1) Méthodologie pour les évaluations individuelles.</w:t>
@@ -5375,63 +6886,69 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7280EF32" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63A4C3B1" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F44441" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00846137">
+    <w:p w14:paraId="42F44441" w14:textId="788DF394" w:rsidR="00153E33" w:rsidRDefault="00846137">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>4.10</w:t>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00153E33">
         <w:t>. Planification des activités selon un calendrier défini</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7564D">
+        <w:t xml:space="preserve"> (joindre un projet de calendrier des activités)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="4A6BC4FE" w14:textId="77777777">
         <w:tc>
@@ -5572,103 +7089,106 @@
           </w:p>
           <w:p w14:paraId="60B63DBF" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="237120BD" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4601ABAE" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00846137">
+    <w:p w14:paraId="4601ABAE" w14:textId="78C67424" w:rsidR="00153E33" w:rsidRDefault="00846137">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>4.11</w:t>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00153E33">
         <w:t>. Horaires d’ouverture du service et permanence</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00153E33" w14:paraId="63473579" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="492414D1" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk14181207"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk14181207"/>
           </w:p>
           <w:p w14:paraId="083F7144" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04E9014B" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5700,80 +7220,92 @@
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="795F9795" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="3DDB5705" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A64285" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="22A64285" w14:textId="70628130" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidR="00846137">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Budget prévisionnel </w:t>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Budget prévisionnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB19C1">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB19C1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F52AAC7" w14:textId="77777777" w:rsidR="00C97103" w:rsidRDefault="00C97103" w:rsidP="00C97103">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -6364,167 +7896,231 @@
           <w:i/>
         </w:rPr>
         <w:t>pour les institutions autres que les A.S.B.L</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2101">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DC32BC" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52931190" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="52931190" w14:textId="0E02EEE0" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>Copies des diplôme</w:t>
       </w:r>
       <w:r w:rsidR="000246B4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et contrat du travailleur social subventionné.</w:t>
+        <w:t xml:space="preserve"> et contrat du</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>/des</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travailleur</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socia</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>l(aux)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subventionné</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F15B526" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED36BF7" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
         <w:t>Copie des contrats des travailleurs bénévoles, le cas échéant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE1B1A0" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10685199" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
+    <w:p w14:paraId="0D0F0179" w14:textId="77777777" w:rsidR="001B6FDF" w:rsidRDefault="001B6FDF" w:rsidP="001B6FDF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B83CDA" w14:textId="5B1EDA56" w:rsidR="001B6FDF" w:rsidRDefault="001B6FDF" w:rsidP="001B6FDF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t>Rapport d'activités des deux années précédant la demande.</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6FDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
-        <w:t>ne attestation de sécurité incendie pour les locaux au sein desquels se déroulent les activités</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (= rapport du service incendie) + annexe 1/1 au Code réglementaire wallon de l’Action sociale et de la Santé – Modèle d’attestation incendie des services d’insertion sociale (= attestation datée et signée par la/le Bourgmestre).</w:t>
+        <w:t xml:space="preserve">ne attestation de sécurité incendie pour les locaux au sein desquels se déroulent </w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">habituellement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t>les activités</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> établie conformément à l’annexe 1/1 du Code wallon de l’action sociale (partie réglementaire=&gt; modèle disponible sur le portail de l’action sociale </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00683DA9" w:rsidRPr="00B55B42">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          </w:rPr>
+          <w:t>http://actionsociale.wallonie.be/insertion-activation-aide-sociale/services-insertion-sociale</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009574B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - modèle ci-bas</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E032C06" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABC97D3" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30197BF4" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB514AF" w14:textId="77777777" w:rsidR="00675E26" w:rsidRDefault="00675E26">
       <w:pPr>
@@ -6710,296 +8306,1060 @@
       <w:pPr>
         <w:ind w:left="2124"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblInd w:w="2124" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4889"/>
         <w:gridCol w:w="4889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00153E33" w:rsidRPr="00FD4137" w14:paraId="3AF88F21" w14:textId="77777777" w:rsidTr="009007DB">
+      <w:tr w:rsidR="00153E33" w:rsidRPr="003C3DD7" w14:paraId="3AF88F21" w14:textId="77777777" w:rsidTr="009007DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD04A93" w14:textId="77777777" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="009007DB" w:rsidP="009007DB">
+          <w:p w14:paraId="0FD04A93" w14:textId="49AAF9DF" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="008376B6" w:rsidP="009007DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Pascal DEGAILLIER</w:t>
+              <w:t>Rodrigue SOYER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C99B14" w14:textId="77777777" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="00A50988" w:rsidP="009007DB">
+          <w:p w14:paraId="44C99B14" w14:textId="3F40B7AE" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="00A50988" w:rsidP="009007DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>081/</w:t>
             </w:r>
             <w:r w:rsidR="009007DB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>32.73.35</w:t>
+              <w:t>32.</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="008376B6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>36.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054F3885" w14:textId="36886C36" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="008376B6" w:rsidP="009007DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>pascal.degaillier</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00153E33" w:rsidRPr="00FD4137">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>@spw.wallonie.be</w:t>
+              <w:t>sis.social@spw.wallonie.be</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B37E928" w14:textId="77777777" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="00153E33" w:rsidP="009007DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C97B888" w14:textId="77777777" w:rsidR="00153E33" w:rsidRPr="00FD4137" w:rsidRDefault="00153E33" w:rsidP="009007DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:color w:val="000080"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138F278E" w14:textId="77777777" w:rsidR="00153E33" w:rsidRDefault="00153E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId8"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5718D042" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1287E21B" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00AE2217" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-BE"/>
+        </w:rPr>
+        <w:t>Modèle d'attestation incendie des services d’insertion sociale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9EAE6" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB518CC" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D854080" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>le rapport établi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par ......................................................................................., Chef du service d’incendie, le .............................................., concernant le service d’Insertion sociale* dénommé .........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0838C2" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">................................................................................................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02761E2E" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00D11D6B" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>situé ..................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08708AEE" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11D6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>et géré</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par ............................................................................................................................................................... ...................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608E7320" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E378F7" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je soussigné,............................................................................................................................................................. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A4914B" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bourgmestre de ….................................................................................................................................................. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C66C3DC" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D74B20D" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Première possibilité* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DF827A" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">marque mon accord sur les conclusions du rapport du service d’incendie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699D4F6B" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FCB88D" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seconde possibilité* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4440DCA7" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne marque pas mon accord sur les conclusions du rapport du service d’incendie, pour les raisons suivantes : .................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075DCDEF" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="005165A2" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B20671" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En conséquence, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CADF4DE" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2897BDFE" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Première possibilité** </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60608ED7" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la mise en activité - la poursuite des activités du service d’Insertion sociale susvisé est autorisée pour une période de quatre ans ** - de ......................... (à préciser si la période est inférieure à quatre ans). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7354B893" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1439E3E1" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00840A90" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840A90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Deuxième possibilité**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE7E79D" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la mise en activité - la poursuite des activités </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du service d’Insertion sociale susvisé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est autorisée pour une période de .............................. et jusqu’à la date du ................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAD2057" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D17677">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urant cette période, il devra être satisfait, en matière de sécurité et de protection contre l’incendie, aux points ci-après : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBE8D30" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3B2D46" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C44B12C" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424D9730" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ADDABD" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00840A90" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Une vérification devra être effectuée par le Chef de service d’incendie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AD5761" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FE1275" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00840A90" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840A90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Troisième possibilité* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6316F3C2" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la mise en activité - la poursuite des activités - n’est pas autorisée*. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029250D7" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42340925" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Bourgmestre, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614F9D65" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(date et signature) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46560B13" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF3BA81" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A46E891" w14:textId="77777777" w:rsidR="009574B5" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*) Biffer les mentions qui ne sont pas d’application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D54C656" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00840A90" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840A90">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>(**) Biffer les mentions qui ne sont pas d’application et compléter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD75680" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="009574B5" w:rsidRDefault="009574B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009574B5" w:rsidRPr="009574B5">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="2"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD4607F" w14:textId="77777777" w:rsidR="00845EA9" w:rsidRDefault="00845EA9">
+    <w:p w14:paraId="760FEF8C" w14:textId="77777777" w:rsidR="00F30EE7" w:rsidRDefault="00F30EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B206FC8" w14:textId="77777777" w:rsidR="00845EA9" w:rsidRDefault="00845EA9">
+    <w:p w14:paraId="47F5751D" w14:textId="77777777" w:rsidR="00F30EE7" w:rsidRDefault="00F30EE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62934C49" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
@@ -7079,52 +9439,52 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AB5010">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10687" w:type="dxa"/>
       <w:tblInd w:w="-539" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1743"/>
       <w:gridCol w:w="8944"/>
     </w:tblGrid>
     <w:tr w:rsidR="00846137" w14:paraId="7E268863" w14:textId="77777777" w:rsidTr="00A87E69">
       <w:trPr>
         <w:trHeight w:val="853"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1743" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           </w:tcBorders>
@@ -7257,197 +9617,698 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Avenue Gouverneur </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Bovesse</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>, 100 B-5100 NAMUR (JAMBES)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="454C2A4B" w14:textId="4FACA000" w:rsidR="0011234E" w:rsidRPr="00A87E69" w:rsidRDefault="00B0556A" w:rsidP="00A87E69">
+        <w:p w14:paraId="454C2A4B" w14:textId="4FACA000" w:rsidR="0011234E" w:rsidRPr="00A87E69" w:rsidRDefault="006B73D1" w:rsidP="00A87E69">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="006B73D1" w:rsidRPr="007C0845">
+            <w:r w:rsidRPr="007C0845">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sis.social@spw.wallonie.be</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15FF4C80" w14:textId="4FFF321D" w:rsidR="00846137" w:rsidRDefault="00B0556A" w:rsidP="00A87E69">
+        <w:p w14:paraId="15FF4C80" w14:textId="4FFF321D" w:rsidR="00846137" w:rsidRDefault="006B73D1" w:rsidP="00A87E69">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:rPr>
               <w:rStyle w:val="Normale1"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:caps/>
               <w:color w:val="808080"/>
               <w:sz w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidR="006B73D1" w:rsidRPr="007C0845">
+            <w:r w:rsidRPr="007C0845">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>https://www.wallonie.be</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00846137">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> . N° Vert : </w:t>
           </w:r>
           <w:r w:rsidR="00944078">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
               <w:sz w:val="14"/>
             </w:rPr>
             <w:t>1718</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="274B3F85" w14:textId="77777777" w:rsidR="00846137" w:rsidRDefault="00846137">
     <w:pPr>
       <w:pStyle w:val="Normale"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75ED26A8" w14:textId="77777777" w:rsidR="00845EA9" w:rsidRDefault="00845EA9">
+    <w:p w14:paraId="6A9C94B4" w14:textId="77777777" w:rsidR="00F30EE7" w:rsidRDefault="00F30EE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A448EB7" w14:textId="77777777" w:rsidR="00845EA9" w:rsidRDefault="00845EA9">
+    <w:p w14:paraId="20F02C1C" w14:textId="77777777" w:rsidR="00F30EE7" w:rsidRDefault="00F30EE7">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4AE5AEFD" w14:textId="010C67D4" w:rsidR="004B608C" w:rsidRDefault="004B608C">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Il s’agit notamment de la personne qui sera inscrite dans le listing mail de l’administration pour recevoir les différentes informations relatives au fonctionnement des procédures </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="54AC6E00" w14:textId="0220F41A" w:rsidR="0019468F" w:rsidRDefault="0019468F">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Art. 49.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour l’application du présent titre, est considérée commune personne en situation d’exclusion toute personne majeure confrontée ou susceptible d’être confrontée à la difficulté de mener une vie conforme à la dignité humaine et d’exercer les droits reconnues par l’article 23 de la Constitution.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3F09A0E2" w14:textId="41FB0DC9" w:rsidR="009574B5" w:rsidRPr="00C96F92" w:rsidRDefault="0019468F" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009574B5" w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Art. 15. § 1er Le travailleur social est titulaire d'un grade académique conféré en Communauté française qui relève, soit de la catégorie sociale ou de la catégorie pédagogique de l'enseignement supérieur non universitaire, soit du domaine des sciences politiques et sociales de l'enseignement universitaire, ou est porteur d'un diplôme d'études supérieures reconnu équivalent à un des grades visés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6DC189" w14:textId="77777777" w:rsidR="009574B5" w:rsidRPr="00C96F92" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   L'emploi dans le présent décret des noms masculins pour les différents grades académiques est épicène en vue d'assurer la lisibilité du texte nonobstant les dispositions du décret de la Communauté française du 21 juin 1993 relatif à la féminisation des noms de métier, fonction, grade ou titre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C49B6B" w14:textId="197BB82B" w:rsidR="0019468F" w:rsidRDefault="009574B5" w:rsidP="009574B5">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   § 2. Le Ministre qui a l'Action sociale dans ses attributions peut accorder, après avoir sollicité l'avis de l'administration, une dérogation sur la base de l'expérience pour les travailleurs qui ne bénéficieraient pas des grades académiques prévus au paragraphe 1er.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7C1A3236" w14:textId="39EE7912" w:rsidR="001B6EC3" w:rsidRDefault="001B6EC3">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> La sphère d’action du SIS asbl peut ne pas se limiter à la (les) commune(s) sur le(s)quel(s) ses activités sont effectivement organisées. Son territoire d’action peut aussi se déduire de ses statuts, des lieux de domicile habituels de son public, des partenariats avec des services situés sur d’autres communes, …  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="39312132" w14:textId="2F78DF4E" w:rsidR="00D2204F" w:rsidRDefault="00D2204F">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Pour l’application de l’article 13/1 du CWASS, partie réglementaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6EC3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> relatif à la Programmation.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4DA6CF5C" w14:textId="195589B1" w:rsidR="00D2204F" w:rsidRDefault="00D2204F">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Idem </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="7F6E794F" w14:textId="2543E8E1" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Art. 51. « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le Gouvernement [1 ou son délégué]1 agrée, sous l'appellation "service d'insertion sociale", toute association ou institution accomplissant les actions collectives ou communautaires visées à l'article 48, 1°, et menées cumulativement par le biais :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C30C8E7" w14:textId="77777777" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1° d'un travail de groupe mobilisant les ressources tant collectives qu'individuelles;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069833D7" w14:textId="77777777" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2° de la mise en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oeuvre de moyens permettant de faire face aux problèmes liés à la précarité;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809847E" w14:textId="77777777" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3° de l'élaboration d'outils indispensables à l'exercice des droits reconnus par l'article 23 de la Constitution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402C90E4" w14:textId="77777777" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4° de l'aide à des projets collectifs initiés par les personnes en situation d'exclusion;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BF60BC" w14:textId="77777777" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5° d'un accompagnement social individuel complémentaire au travail social collectif;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD59279" w14:textId="21FBE73F" w:rsidR="00D46530" w:rsidRPr="00C96F92" w:rsidRDefault="00D46530" w:rsidP="00D46530">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6° de la création de liens sociaux diversifiés, notamment d'ordres intergénérationnel et interculturel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="0CDC7326" w14:textId="3E1DD1F7" w:rsidR="00E40ED7" w:rsidRPr="00C96F92" w:rsidRDefault="00E40ED7" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art. 29. « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les limites des crédits budgétaires, le ministre peut octroyer à tout service agréé, par tranche complète de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>trois cent soixante heures d’actions collectives et communautaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisées l’année de subventionnement, une subvention destinée à couvrir le salaire brut barémique d’un travailleur social à raison d’un demi équivalent temps plein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003A2923" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRPr="00C96F92" w:rsidRDefault="00E40ED7" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Peuvent être également mis à charge de la subvention visée à l’alinéa 1er, les charges sociales patronales et les autres charges légales obligatoires qui incombent à l’employeur à l’égard de son travailleur, plafonnées à cinquante-quatre pour cent des salaires bruts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5248DD42" w14:textId="77777777" w:rsidR="00E40ED7" w:rsidRPr="00C96F92" w:rsidRDefault="00E40ED7" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3567D980" w14:textId="2EFFD24E" w:rsidR="00E40ED7" w:rsidRPr="00C96F92" w:rsidRDefault="00E40ED7" w:rsidP="00C96F92">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Afin d’être éligible pour l’octroi des subventions, un groupe d’actions collectives compte au minimum quatre personnes en moyenne annuelle, la part d’actions communautaires étant limitée à septante deux heures par tranche complète de trois cent soixante heures par an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F92">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="7B42526E" w14:textId="1AEA4242" w:rsidR="00AB19C1" w:rsidRDefault="00AB19C1">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Le budget prévisionnel doit reprendre l’ensemble des recettes et dépenses envisagées pour le service d’insertion sociale. Pour les recettes, il doit notamment faire apparaitre l’estimation de la subvention qui sera sollicitée </w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>frais de personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t xml:space="preserve"> sur base du nombre d’heures d’activités envisagées et du salaire brut du travailleur social (voir l’article 29 du CWASS – partie réglementaire) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="009574B5">
+        <w:t xml:space="preserve"> frais</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de fonctionnement</w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t xml:space="preserve"> (voir l’article 33 du CWASS – partie réglementaire)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ainsi que les autres subventions éventuellement </w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t>perçues</w:t>
+      </w:r>
+      <w:r w:rsidR="009574B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t>pour l’activité du service</w:t>
+      </w:r>
+      <w:r w:rsidR="009574B5">
+        <w:t xml:space="preserve"> d’insertion sociale (que ce soit des subventions régionales ou provenant d’autres niveaux de pouvoir)</w:t>
+      </w:r>
+      <w:r w:rsidR="00417407">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49DDAB0B" w14:textId="6A034C1D" w:rsidR="00846137" w:rsidRDefault="00846137">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r w:rsidR="00BA563A">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>irection</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de l’Action sociale – Demande d’agrément</w:t>
     </w:r>
     <w:r w:rsidR="006B73D1">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> SIS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="560A2BBC" w14:textId="77777777" w:rsidR="00AB5010" w:rsidRDefault="00CA2E07">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E4C17FB" wp14:editId="5840D1A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2067560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-523875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1804670" cy="890270"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Image 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7480,51 +10341,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F3641A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B4A11CC"/>
     <w:lvl w:ilvl="0" w:tplc="AF6426FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7764,91 +10625,205 @@
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422C6575"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77A80E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AE3641"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10AE309A"/>
+    <w:lvl w:ilvl="0" w:tplc="88F808D4">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="494A561B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2A128126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B136638"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="040C0007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C0765B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33EC6688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7952,89 +10927,89 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C52D39"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="040C0007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B11BBA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77A80E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C612B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0FE1FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -8112,91 +11087,91 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EE0380"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="05108844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5100"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1290"/>
         </w:tabs>
         <w:ind w:left="1290" w:hanging="1290"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="691C1BF0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77A80E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8B7174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2042E17C"/>
     <w:lvl w:ilvl="0" w:tplc="54F49340">
       <w:start w:val="5000"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8DB27340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8292,51 +11267,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06E26426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F25F33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0A8996A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -8437,297 +11412,343 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1224105085">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1067608689">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="209809072">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1744982351">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1532301273">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1564558022">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="696010568">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8" w16cid:durableId="2102528954">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="9" w16cid:durableId="259219449">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="206339402">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1870139968">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1272470841">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="306469919">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="14" w16cid:durableId="1337540861">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="929120271">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="16" w16cid:durableId="1948805197">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="792597813">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1141574030">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="886985751">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="840892578">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21" w16cid:durableId="1579174146">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="771440191">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="23" w16cid:durableId="72631348">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD4137"/>
     <w:rsid w:val="000072BB"/>
     <w:rsid w:val="000246B4"/>
     <w:rsid w:val="0011234E"/>
+    <w:rsid w:val="0012366C"/>
     <w:rsid w:val="00153E33"/>
+    <w:rsid w:val="0019468F"/>
+    <w:rsid w:val="001B6EC3"/>
     <w:rsid w:val="001B6FDF"/>
+    <w:rsid w:val="001C0812"/>
     <w:rsid w:val="001C2701"/>
+    <w:rsid w:val="002430E4"/>
+    <w:rsid w:val="002A7A02"/>
+    <w:rsid w:val="002B37B6"/>
+    <w:rsid w:val="0036216D"/>
     <w:rsid w:val="00373AD4"/>
+    <w:rsid w:val="003861C7"/>
+    <w:rsid w:val="003B0725"/>
+    <w:rsid w:val="003C3DD7"/>
+    <w:rsid w:val="00417407"/>
     <w:rsid w:val="00467EF1"/>
     <w:rsid w:val="00483CD4"/>
+    <w:rsid w:val="004B608C"/>
     <w:rsid w:val="004D72DE"/>
     <w:rsid w:val="004E5B15"/>
     <w:rsid w:val="00530ECE"/>
+    <w:rsid w:val="005528D8"/>
     <w:rsid w:val="005720A8"/>
+    <w:rsid w:val="00591FD7"/>
     <w:rsid w:val="00592524"/>
     <w:rsid w:val="005D0D54"/>
+    <w:rsid w:val="00605773"/>
     <w:rsid w:val="00621E57"/>
     <w:rsid w:val="00671AEF"/>
     <w:rsid w:val="00675E26"/>
+    <w:rsid w:val="00683DA9"/>
     <w:rsid w:val="006A5E20"/>
     <w:rsid w:val="006B73D1"/>
     <w:rsid w:val="006D0D43"/>
     <w:rsid w:val="007124CB"/>
+    <w:rsid w:val="007654DE"/>
     <w:rsid w:val="007E31AD"/>
     <w:rsid w:val="008370B6"/>
+    <w:rsid w:val="008376B6"/>
+    <w:rsid w:val="00842B74"/>
     <w:rsid w:val="00845EA9"/>
     <w:rsid w:val="00846137"/>
+    <w:rsid w:val="00885EDD"/>
     <w:rsid w:val="008E2F00"/>
     <w:rsid w:val="009007DB"/>
     <w:rsid w:val="00943076"/>
     <w:rsid w:val="00944078"/>
     <w:rsid w:val="0094606A"/>
+    <w:rsid w:val="009574B5"/>
+    <w:rsid w:val="00985594"/>
+    <w:rsid w:val="009C0996"/>
+    <w:rsid w:val="009D0C3A"/>
+    <w:rsid w:val="009E1066"/>
     <w:rsid w:val="00A02D82"/>
     <w:rsid w:val="00A50988"/>
     <w:rsid w:val="00A62DB7"/>
+    <w:rsid w:val="00A7564D"/>
     <w:rsid w:val="00A87E69"/>
+    <w:rsid w:val="00AB19C1"/>
     <w:rsid w:val="00AB5010"/>
     <w:rsid w:val="00AB7AF6"/>
+    <w:rsid w:val="00AC1D86"/>
     <w:rsid w:val="00AD2244"/>
     <w:rsid w:val="00B01B5E"/>
     <w:rsid w:val="00B0556A"/>
     <w:rsid w:val="00B344F4"/>
     <w:rsid w:val="00B5237A"/>
     <w:rsid w:val="00BA563A"/>
     <w:rsid w:val="00BC01B8"/>
     <w:rsid w:val="00BD41D0"/>
+    <w:rsid w:val="00BE05B2"/>
     <w:rsid w:val="00C12A07"/>
     <w:rsid w:val="00C47111"/>
     <w:rsid w:val="00C675A2"/>
+    <w:rsid w:val="00C96F92"/>
     <w:rsid w:val="00C97103"/>
     <w:rsid w:val="00C97230"/>
     <w:rsid w:val="00CA2E07"/>
+    <w:rsid w:val="00CC35E9"/>
     <w:rsid w:val="00CC71A4"/>
     <w:rsid w:val="00CE2101"/>
+    <w:rsid w:val="00D2204F"/>
     <w:rsid w:val="00D305B7"/>
+    <w:rsid w:val="00D417CD"/>
+    <w:rsid w:val="00D46530"/>
     <w:rsid w:val="00D86F4E"/>
+    <w:rsid w:val="00DE344A"/>
+    <w:rsid w:val="00E40ED7"/>
     <w:rsid w:val="00E50786"/>
+    <w:rsid w:val="00E564DE"/>
+    <w:rsid w:val="00EA6196"/>
     <w:rsid w:val="00EC045E"/>
     <w:rsid w:val="00F01E1A"/>
+    <w:rsid w:val="00F30EE7"/>
+    <w:rsid w:val="00FB0718"/>
+    <w:rsid w:val="00FB451D"/>
     <w:rsid w:val="00FD4137"/>
+    <w:rsid w:val="00FD5F3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="745BFAC0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9F9C2DD7-6481-4523-BFAA-A10F95A59780}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9331,83 +12352,150 @@
       <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00671AEF"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B73D1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0019468F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019468F"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0019468F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D2204F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="009574B5"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-BE" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1356885150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actionsociale.wallonie.be/insertion-activation-aide-sociale/services-insertion-sociale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sis.social@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Microsoft%20office\word\Mod&#232;les\En-t&#234;te%20SPW.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -9686,76 +12774,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82432288-B08A-4831-8B78-A599BB2AB643}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>En-tête SPW.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>4633</Characters>
+  <Pages>17</Pages>
+  <Words>1948</Words>
+  <Characters>10716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Le Directeur Général</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>M.E.T.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5333</CharactersWithSpaces>
+  <CharactersWithSpaces>12639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7929907</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://spw.wallonie.be/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245288</vt:i4>
       </vt:variant>
       <vt:variant>