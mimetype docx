--- v1 (2026-03-27)
+++ v2 (2026-05-19)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-118"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -132,51 +131,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74D2B0C9" w14:textId="77777777" w:rsidR="00445BD3" w:rsidRPr="00F5771D" w:rsidRDefault="00445BD3" w:rsidP="00445BD3">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="center" w:pos="5500"/>
                 <w:tab w:val="right" w:pos="11057"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:right="819"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A95228B" wp14:editId="4480D3CB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A95228B" wp14:editId="0F9C9C83">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2000250" cy="953805"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="211055115" name="Image 211055115" descr="Logo SPW emploi formation">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="Logo SPW emploi formation"/>
@@ -272,86 +271,86 @@
           </w:p>
           <w:p w14:paraId="7237D799" w14:textId="77777777" w:rsidR="00445BD3" w:rsidRPr="00F5771D" w:rsidRDefault="00445BD3" w:rsidP="001969BE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5500"/>
                 <w:tab w:val="left" w:pos="6030"/>
                 <w:tab w:val="right" w:pos="11057"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="2629"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5771D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5100 JAMBES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6356F1A1" w14:textId="2B3238D6" w:rsidR="00445BD3" w:rsidRDefault="00445BD3" w:rsidP="001969BE">
+          <w:p w14:paraId="6356F1A1" w14:textId="35B153FA" w:rsidR="00445BD3" w:rsidRDefault="00445BD3" w:rsidP="001969BE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="2904"/>
                 <w:tab w:val="center" w:pos="5500"/>
                 <w:tab w:val="left" w:pos="6030"/>
                 <w:tab w:val="right" w:pos="11057"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="2629"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A08BFB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TEL +32 -(0)81 33 43 92 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F5771D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00A06606" w:rsidRPr="00655E94">
+              <w:r w:rsidR="0009232B" w:rsidRPr="00035422">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>professionalcard.entreprises@spw.wallonie.be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1980A0CE" w14:textId="77777777" w:rsidR="00445BD3" w:rsidRDefault="00445BD3" w:rsidP="001969BE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="2904"/>
                 <w:tab w:val="center" w:pos="5500"/>
                 <w:tab w:val="left" w:pos="6030"/>
                 <w:tab w:val="right" w:pos="11057"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="2629"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -673,51 +672,51 @@
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF2501A" w14:textId="77777777" w:rsidR="00D1215F" w:rsidRDefault="00D1215F" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDE4EDB" w14:textId="120811D9" w:rsidR="008C305C" w:rsidRPr="004A39C3" w:rsidRDefault="00B86F65" w:rsidP="004A39C3">
+    <w:p w14:paraId="4FDE4EDB" w14:textId="6C03CE81" w:rsidR="008C305C" w:rsidRPr="004A39C3" w:rsidRDefault="00B86F65" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="008C305C" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
@@ -828,51 +827,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> sous peine d’irrecevabilité</w:t>
       </w:r>
       <w:r w:rsidR="003E1311" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>, par courriel</w:t>
       </w:r>
       <w:r w:rsidR="00C22D2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003E1311" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00A06606" w:rsidRPr="00655E94">
+        <w:r w:rsidR="0009232B" w:rsidRPr="00035422">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:caps w:val="0"/>
           </w:rPr>
           <w:t>professionalcard.entreprises@spw.wallonie.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF5D96" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A37133A" w14:textId="77777777" w:rsidR="005B5255" w:rsidRDefault="005B5255"/>
     <w:p w14:paraId="070DDB0E" w14:textId="77777777" w:rsidR="00420A1C" w:rsidRPr="00AF5D96" w:rsidRDefault="00420A1C" w:rsidP="004A39C3"/>
     <w:p w14:paraId="20D5E49D" w14:textId="2CEE5FCF" w:rsidR="00C24ADA" w:rsidRPr="007A7C1D" w:rsidRDefault="00C24ADA" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
@@ -1324,91 +1323,50 @@
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A601F1E" w14:textId="5CD47530" w:rsidR="00F92EF8" w:rsidRPr="007A7C1D" w:rsidRDefault="00F92EF8" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="-284" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DEMANDEUR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74967299" w14:textId="2AF7765F" w:rsidR="00F92EF8" w:rsidRPr="007A7C1D" w:rsidRDefault="00F92EF8" w:rsidP="001969BE">
-[...39 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4AB75A55" w14:textId="77777777" w:rsidR="00F92EF8" w:rsidRPr="007A7C1D" w:rsidRDefault="00F92EF8" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom(s) : </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1544,50 +1502,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05667026" w14:textId="41847D36" w:rsidR="00F92EF8" w:rsidRPr="007A7C1D" w:rsidRDefault="00F92EF8" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="572" w:hanging="430"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sexe </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk219300798"/>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7766E0B9" w14:textId="77777777" w:rsidR="003D31A8" w:rsidRPr="004A39C3" w:rsidRDefault="003D31A8" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
@@ -1703,92 +1662,130 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="004A0D15">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A0D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F92EF8" w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>B/T</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB37B19" w14:textId="1E5B8082" w:rsidR="00F92EF8" w:rsidRPr="007A7C1D" w:rsidRDefault="00000000" w:rsidP="001969BE">
+    <w:p w14:paraId="0DB37B19" w14:textId="1E5B8082" w:rsidR="00F92EF8" w:rsidRDefault="00000000" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="729653309"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="004A0D15">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A0D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F92EF8" w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Indéterminé</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="468ADFD8" w14:textId="77777777" w:rsidR="00D77EB2" w:rsidRPr="007A7C1D" w:rsidRDefault="00D77EB2" w:rsidP="001969BE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B36D2F" w14:textId="77777777" w:rsidR="00D77EB2" w:rsidRPr="007A7C1D" w:rsidRDefault="00D77EB2" w:rsidP="00D77EB2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:ind w:hanging="436"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Numéro de registre national belge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:  .  . .  . .  .  -  .  .  .  -  .  .</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3C075FD1" w14:textId="77777777" w:rsidR="00F92EF8" w:rsidRPr="007E16EE" w:rsidRDefault="00F92EF8" w:rsidP="004A39C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="561F79B7" w14:textId="72535573" w:rsidR="00AD3CCE" w:rsidRPr="007A7C1D" w:rsidRDefault="00073A4C" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
@@ -6005,72 +6002,72 @@
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidR="001D3339" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1685D7E4" w14:textId="77777777" w:rsidR="00875D40" w:rsidRPr="004A39C3" w:rsidRDefault="00875D40" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="684A7238" w14:textId="058548A9" w:rsidR="00983BFD" w:rsidRPr="004A39C3" w:rsidRDefault="00000000" w:rsidP="001969BE">
+    <w:p w14:paraId="684A7238" w14:textId="0A9BA1D8" w:rsidR="00983BFD" w:rsidRPr="004A39C3" w:rsidRDefault="00000000" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-707182989"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00DE6358">
+          <w:r w:rsidR="00F13004">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DE6358">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00983BFD" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Identique au siège social </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0268A48C" w14:textId="6FDD973A" w:rsidR="00983BFD" w:rsidRPr="004A39C3" w:rsidRDefault="00733E51" w:rsidP="00386919">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
@@ -6990,51 +6987,51 @@
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8BA37D" w14:textId="77777777" w:rsidR="0062047B" w:rsidRPr="007A7C1D" w:rsidRDefault="0062047B" w:rsidP="0062047B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="104A7338" w14:textId="0C230258" w:rsidR="004C31BF" w:rsidRPr="004A39C3" w:rsidRDefault="00884756" w:rsidP="004A39C3">
+    <w:p w14:paraId="104A7338" w14:textId="5A2A1A72" w:rsidR="004C31BF" w:rsidRPr="004A39C3" w:rsidRDefault="00884756" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="-567" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">documents </w:t>
       </w:r>
       <w:r w:rsidR="000F586A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de base </w:t>
       </w:r>
       <w:r w:rsidR="00345650" w:rsidRPr="007A7C1D">
@@ -7065,534 +7062,367 @@
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00086BAA" w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0077052C" w:rsidRPr="007A7C1D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>demande de carte professionnelle</w:t>
       </w:r>
       <w:r w:rsidR="0077052C" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
-[...12 lines deleted...]
-    <w:p w14:paraId="20EE072A" w14:textId="29DE5154" w:rsidR="00810A67" w:rsidRDefault="00810A67" w:rsidP="001969BE">
+    </w:p>
+    <w:p w14:paraId="222209E2" w14:textId="5F9EE63E" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="002338BB" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Une note détaillée du projet</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="222209E2" w14:textId="5F9EE63E" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="002338BB" w:rsidP="001969BE">
+        <w:t>reuve</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de paiement de</w:t>
+      </w:r>
+      <w:r w:rsidR="00086BAA" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s 140 EUR</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidDel="00086BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3F53" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(extrait de compte fourni par le guichet)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2285" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2285" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E585F3C" w14:textId="037AF73A" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="002338BB" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
+        <w:t xml:space="preserve">Un </w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>p</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>reuve</w:t>
+        <w:t>xtrait</w:t>
       </w:r>
       <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de paiement de</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> de casier </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2285" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">judiciaire </w:t>
       </w:r>
       <w:r w:rsidR="009E3F53" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>(extrait de compte fourni par le guichet)</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00AD2285" w:rsidRPr="004A39C3">
+        <w:t xml:space="preserve">de moins de 3 mois </w:t>
+      </w:r>
+      <w:r w:rsidR="00672BA2">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E585F3C" w14:textId="6DF3D101" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="002338BB" w:rsidP="001969BE">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E98BE06" w14:textId="3E802DB4" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="0005654E" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A39C3" w:rsidDel="000144F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une copie du </w:t>
+      </w:r>
+      <w:r w:rsidR="0083337A" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Un </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>itre</w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de séjour </w:t>
+      </w:r>
+      <w:r w:rsidR="0081594C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="0E98BE06" w14:textId="3E802DB4" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="0005654E" w:rsidP="001969BE">
+        <w:t>belge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C2E1E3" w14:textId="021407CC" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="00F930C9" w:rsidP="001969BE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A39C3" w:rsidDel="000144F4">
-[...5 lines deleted...]
-      <w:r w:rsidR="0083337A" w:rsidRPr="004A39C3">
+      <w:r w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arte </w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>itre</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0081594C">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>belge</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14BEB217" w14:textId="7F3CD76B" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="005A064A" w:rsidP="001969BE">
+        <w:t>rofessionnelle</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> originale (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6473">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0005654E" w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renouvellement ou modification)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E702D48" w14:textId="77777777" w:rsidR="00681681" w:rsidRDefault="0005654E" w:rsidP="00681681">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Une</w:t>
-[...60 lines deleted...]
-    <w:p w14:paraId="52DBDAAC" w14:textId="6D6B24DD" w:rsidR="009C5F37" w:rsidRPr="004A39C3" w:rsidRDefault="009C5F37" w:rsidP="001969BE">
+        <w:t>Une photo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4F97D7" w14:textId="619D6673" w:rsidR="00681681" w:rsidRPr="00681681" w:rsidRDefault="00681681" w:rsidP="00681681">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A39C3">
-[...6 lines deleted...]
-    <w:p w14:paraId="72C2E1E3" w14:textId="021407CC" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="00F930C9" w:rsidP="001969BE">
+      <w:r w:rsidRPr="00681681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Une note détaillée du projet indépendant et de votre fonction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD9D05E" w14:textId="77777777" w:rsidR="00681681" w:rsidRPr="0062047B" w:rsidRDefault="00681681" w:rsidP="00681681">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:numPr>
-[...145 lines deleted...]
-      </w:r>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6A6592" w14:textId="77777777" w:rsidR="000144F4" w:rsidRDefault="000144F4" w:rsidP="00884756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094314F6" w14:textId="77777777" w:rsidR="0062047B" w:rsidRPr="007A7C1D" w:rsidRDefault="0062047B" w:rsidP="00884756">
+    <w:p w14:paraId="094314F6" w14:textId="77777777" w:rsidR="0062047B" w:rsidRDefault="0062047B" w:rsidP="00884756">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7350C89E" w14:textId="77777777" w:rsidR="00AD3EB7" w:rsidRDefault="00AD3EB7" w:rsidP="00884756">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D459D32" w14:textId="77777777" w:rsidR="00AD3EB7" w:rsidRPr="007A7C1D" w:rsidRDefault="00AD3EB7" w:rsidP="00884756">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2806"/>
         <w:gridCol w:w="6814"/>
       </w:tblGrid>
       <w:tr w:rsidR="0026171A" w:rsidRPr="007A7C1D" w14:paraId="1F05ACD2" w14:textId="77777777" w:rsidTr="7A08BFB2">
         <w:trPr>
           <w:trHeight w:val="1693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="448920A4" w14:textId="25D2AA72" w:rsidR="000F380F" w:rsidRPr="004A39C3" w:rsidRDefault="00034543" w:rsidP="000F380F">
             <w:pPr>
@@ -7800,51 +7630,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28BE44D2" w14:textId="77777777" w:rsidR="00AB483A" w:rsidRPr="007A7C1D" w:rsidRDefault="00AB483A" w:rsidP="008D5F76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
           <w:p w14:paraId="5F92D517" w14:textId="77777777" w:rsidR="0026171A" w:rsidRPr="004A39C3" w:rsidRDefault="0026171A" w:rsidP="004A39C3">
             <w:pPr>
               <w:ind w:left="1416"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36BCEC85" w14:textId="25C65392" w:rsidR="003A10FD" w:rsidRDefault="0026171A" w:rsidP="00A54DEE">
+    <w:p w14:paraId="36BCEC85" w14:textId="2C42BCCA" w:rsidR="003A10FD" w:rsidRDefault="0026171A" w:rsidP="00A54DEE">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5079">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Le présent formulaire et </w:t>
       </w:r>
       <w:r w:rsidR="00C40C4F" w:rsidRPr="00EA5079">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ses</w:t>
       </w:r>
@@ -8031,76 +7861,58 @@
       <w:r w:rsidR="00A54DEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidR="003A10FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00EA5079" w:rsidRPr="004A39C3">
+        <w:r w:rsidR="00A049F7" w:rsidRPr="00035422">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>professionalcard.entreprise</w:t>
-[...17 lines deleted...]
-          <w:t>@spw.wallonie.be</w:t>
+          <w:t>professionalcard.entreprises@spw.wallonie.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40CD95A2" w14:textId="21102B18" w:rsidR="00876D74" w:rsidRPr="0005654E" w:rsidRDefault="0026171A" w:rsidP="00A54DEE">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5079">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Site internet : </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="001D3339" w:rsidRPr="00EA5079">
           <w:rPr>
@@ -8116,115 +7928,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876D74" w:rsidRPr="0005654E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1262F547" w14:textId="77777777" w:rsidR="006C5221" w:rsidRDefault="006C5221" w:rsidP="00E047F0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="-489"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EA1CA4" w14:textId="77777777" w:rsidR="005B5E82" w:rsidRPr="004A39C3" w:rsidRDefault="00D02E95" w:rsidP="004A39C3">
+    <w:p w14:paraId="0C00B911" w14:textId="23EFE35F" w:rsidR="00120E8D" w:rsidRPr="00120E8D" w:rsidRDefault="00D02E95" w:rsidP="00120E8D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annexe</w:t>
       </w:r>
-      <w:r w:rsidR="00B07049" w:rsidRPr="004A39C3">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5A989107" w14:textId="77777777" w:rsidR="005B5E82" w:rsidRPr="005B5E82" w:rsidRDefault="005B5E82" w:rsidP="004A39C3"/>
     <w:p w14:paraId="1AE65C2A" w14:textId="24708D42" w:rsidR="00C1660F" w:rsidRDefault="0085152B" w:rsidP="001324C6">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidR="00D02E95" w:rsidDel="0085152B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D02E95">
         <w:t xml:space="preserve">compléter </w:t>
       </w:r>
       <w:r w:rsidR="009A41A3">
         <w:t xml:space="preserve">par un </w:t>
       </w:r>
       <w:r w:rsidR="006C5221">
         <w:t xml:space="preserve">représentant d’un </w:t>
       </w:r>
       <w:r w:rsidR="009A41A3">
         <w:t>guichet d’entreprises</w:t>
       </w:r>
       <w:r w:rsidR="00A03C6B">
         <w:t xml:space="preserve"> AGREE</w:t>
       </w:r>
       <w:r w:rsidR="00E63325">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidR="009A41A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259B9A3F" w14:textId="2470EAA4" w:rsidR="009A41A3" w:rsidRPr="00E047F0" w:rsidRDefault="009A41A3" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>et à joindre à la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF5286E" w14:textId="77777777" w:rsidR="00AF1564" w:rsidRDefault="00AF1564" w:rsidP="001324C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8274,71 +8078,51 @@
       <w:r w:rsidR="004C11C2" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(la)</w:t>
       </w:r>
       <w:r w:rsidR="009A41A3" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C11C2" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>demandeur(</w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>demandeur(euse)</w:t>
       </w:r>
       <w:r w:rsidR="009A41A3" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023107D" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="009A41A3" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8503,69 +8287,51 @@
         </w:rPr>
         <w:t>Oui</w:t>
       </w:r>
       <w:r w:rsidR="004C11C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C233DE" w:rsidRPr="00E70B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060911" w:rsidRPr="00060911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>le(la) demandeur(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>le(la) demandeur(euse)</w:t>
       </w:r>
       <w:r w:rsidR="00060911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C233DE" w:rsidRPr="00E70B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prouve les compétences visées</w:t>
       </w:r>
       <w:r w:rsidR="00B72C47" w:rsidRPr="00E70B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivantes : </w:t>
       </w:r>
@@ -8709,73 +8475,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1583" w:rsidDel="00DF1583">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00DF1583" w:rsidRPr="00DF1583">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(la) demandeur(</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(la) demandeur(euse) </w:t>
       </w:r>
       <w:r w:rsidR="00000865" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a-t-il</w:t>
       </w:r>
       <w:r w:rsidR="006712E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(elle)</w:t>
       </w:r>
       <w:r w:rsidR="00000865" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -9334,71 +9078,51 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Renouvellement ou modification – </w:t>
       </w:r>
       <w:r w:rsidR="000C02FE" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>le(la) demandeur(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">le(la) demandeur(euse) </w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>est-il</w:t>
       </w:r>
       <w:r w:rsidR="000C02FE" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(elle)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9566,71 +9290,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk90656167"/>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Renouvellement ou modification – </w:t>
       </w:r>
       <w:r w:rsidR="00516320" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>le(la) demandeur(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">le(la) demandeur(euse) </w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a-t-il</w:t>
       </w:r>
       <w:r w:rsidR="00DE05DD" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(elle)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9869,6409 +9573,132 @@
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="2ED9F131" w14:textId="77777777" w:rsidR="009F7C2D" w:rsidRPr="00E70B62" w:rsidRDefault="009F7C2D" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD397D4" w14:textId="77777777" w:rsidR="00411B78" w:rsidRDefault="00411B78" w:rsidP="004A39C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C963201" w14:textId="65C228BB" w:rsidR="009A41A3" w:rsidRPr="00DB6BEF" w:rsidRDefault="0074331E" w:rsidP="004A39C3">
+    <w:p w14:paraId="0BE1E9E4" w14:textId="3085E301" w:rsidR="009A41A3" w:rsidRPr="00120E8D" w:rsidRDefault="0074331E" w:rsidP="00120E8D">
       <w:pPr>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A08BFB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Date, cachet et signature </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7A08BFB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>du représentant du guichet d’entreprise</w:t>
       </w:r>
       <w:r w:rsidR="0074C5A7" w:rsidRPr="7A08BFB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="7A08BFB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909111B" w14:textId="77777777" w:rsidR="009A41A3" w:rsidRDefault="009A41A3" w:rsidP="004A39C3">
-[...6278 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId25"/>
+    <w:p w14:paraId="7DCA4516" w14:textId="58A216C3" w:rsidR="00D02E95" w:rsidRDefault="00D02E95"/>
+    <w:sectPr w:rsidR="00D02E95" w:rsidSect="004A39C3">
+      <w:headerReference w:type="default" r:id="rId24"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="849" w:bottom="993" w:left="1276" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12B2E4D4" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77" w:rsidP="000D0BA4">
+    <w:p w14:paraId="0980BEA0" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848" w:rsidP="000D0BA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FA9DD69" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77" w:rsidP="000D0BA4">
+    <w:p w14:paraId="2C1B7CA8" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848" w:rsidP="000D0BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DA413FB" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77"/>
+    <w:p w14:paraId="09093478" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16312,132 +9739,140 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1167517434"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="1AA6580C" w14:textId="2442D41D" w:rsidR="00C06D14" w:rsidRDefault="00C06D14">
+      <w:p w14:paraId="1AA6580C" w14:textId="3E9C151A" w:rsidR="00C06D14" w:rsidRDefault="00C06D14">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="001204CD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>/8</w:t>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00120E8D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1BE84E43" w14:textId="77777777" w:rsidR="00C06D14" w:rsidRDefault="00C06D14">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A67F92" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77" w:rsidP="000D0BA4">
+    <w:p w14:paraId="725529A8" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848" w:rsidP="000D0BA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56A1DBD5" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77" w:rsidP="000D0BA4">
+    <w:p w14:paraId="5ACD7BAF" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848" w:rsidP="000D0BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C208E91" w14:textId="77777777" w:rsidR="006D4E77" w:rsidRDefault="006D4E77"/>
+    <w:p w14:paraId="0C502B23" w14:textId="77777777" w:rsidR="00596848" w:rsidRDefault="00596848"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0F325107" w14:textId="3E71E3A6" w:rsidR="00C24ADA" w:rsidRPr="004A39C3" w:rsidRDefault="00326E44" w:rsidP="00C24ADA">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C24ADA" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -17365,478 +10800,158 @@
       <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposition</w:t>
       </w:r>
       <w:r w:rsidR="00AE145B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qui </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3">
+        <w:t xml:space="preserve"> qui convien</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE145B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>convien</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AE145B">
+        <w:t>(nen)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AE145B">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3" w:rsidDel="00F63105">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-BE"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AE145B">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="156112F5" w14:textId="77777777" w:rsidR="00AD2285" w:rsidRPr="004A39C3" w:rsidRDefault="00AD2285" w:rsidP="00AD2285">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-BE"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A39C3">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F63105" w:rsidRPr="004A39C3" w:rsidDel="00F63105">
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="02BFDBD4" w14:textId="66F5343C" w:rsidR="0005654E" w:rsidRPr="004A39C3" w:rsidRDefault="0005654E" w:rsidP="0005654E">
+        <w:t xml:space="preserve"> Document obligatoire sous peine d’irrecevabilité de la demande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9C965A" w14:textId="77777777" w:rsidR="00500F70" w:rsidRPr="004A39C3" w:rsidRDefault="00500F70" w:rsidP="00AD2285">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
-        <w:ind w:left="142" w:hanging="142"/>
-[...102 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="156112F5" w14:textId="77777777" w:rsidR="00AD2285" w:rsidRPr="004A39C3" w:rsidRDefault="00AD2285" w:rsidP="00AD2285">
-[...36 lines deleted...]
-  <w:footnote w:id="23">
     <w:p w14:paraId="11A54822" w14:textId="4B8E658D" w:rsidR="00500F70" w:rsidRPr="004A39C3" w:rsidRDefault="00E63325">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004A39C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:anchor="toc_heading_3" w:history="1">
         <w:r w:rsidR="00954212" w:rsidRPr="004A39C3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Démarches auprès d'un guichet d'entreprises | SPF Economie</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...177 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3445"/>
       <w:gridCol w:w="3445"/>
       <w:gridCol w:w="3445"/>
     </w:tblGrid>
     <w:tr w:rsidR="6F1AA87B" w14:paraId="48AA63EF" w14:textId="77777777" w:rsidTr="6F1AA87B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3445" w:type="dxa"/>
         </w:tcPr>
@@ -18176,111 +11291,50 @@
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0A416066" w14:textId="333F0E5C" w:rsidR="00C62B8B" w:rsidRDefault="00C62B8B">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6F1AA87B" w14:paraId="3374C438" w14:textId="77777777" w:rsidTr="6F1AA87B">
-[...59 lines deleted...]
-    </w:tblGrid>
     <w:tr w:rsidR="6F1AA87B" w14:paraId="4055C569" w14:textId="77777777" w:rsidTr="6F1AA87B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="219765CC" w14:textId="17F3538E" w:rsidR="6F1AA87B" w:rsidRDefault="6F1AA87B" w:rsidP="6F1AA87B">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="28DBE72E" w14:textId="2ED4AADB" w:rsidR="6F1AA87B" w:rsidRDefault="6F1AA87B" w:rsidP="6F1AA87B">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="center"/>
           </w:pPr>
@@ -22715,51 +15769,50 @@
   <w:num w:numId="41" w16cid:durableId="2071808283">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1873179121">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="372120180">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="138890117">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2029335593">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1846018378">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -22806,50 +15859,51 @@
     <w:rsid w:val="000570A7"/>
     <w:rsid w:val="00060287"/>
     <w:rsid w:val="00060911"/>
     <w:rsid w:val="0006187C"/>
     <w:rsid w:val="00061DBB"/>
     <w:rsid w:val="00062291"/>
     <w:rsid w:val="000635E0"/>
     <w:rsid w:val="0006476A"/>
     <w:rsid w:val="00065C4E"/>
     <w:rsid w:val="000665BF"/>
     <w:rsid w:val="000669D2"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00070520"/>
     <w:rsid w:val="00072AAF"/>
     <w:rsid w:val="00073199"/>
     <w:rsid w:val="0007372C"/>
     <w:rsid w:val="00073A4C"/>
     <w:rsid w:val="00074D0B"/>
     <w:rsid w:val="000761F0"/>
     <w:rsid w:val="000807BD"/>
     <w:rsid w:val="00081809"/>
     <w:rsid w:val="0008586D"/>
     <w:rsid w:val="00086BAA"/>
     <w:rsid w:val="00086DF5"/>
     <w:rsid w:val="000878A5"/>
+    <w:rsid w:val="0009232B"/>
     <w:rsid w:val="000924B9"/>
     <w:rsid w:val="00092776"/>
     <w:rsid w:val="0009369B"/>
     <w:rsid w:val="00093A5B"/>
     <w:rsid w:val="00093EF5"/>
     <w:rsid w:val="00094E43"/>
     <w:rsid w:val="0009566C"/>
     <w:rsid w:val="0009737D"/>
     <w:rsid w:val="000977F2"/>
     <w:rsid w:val="000A0C1F"/>
     <w:rsid w:val="000A33D4"/>
     <w:rsid w:val="000A4F02"/>
     <w:rsid w:val="000B30CB"/>
     <w:rsid w:val="000B47D5"/>
     <w:rsid w:val="000B51AA"/>
     <w:rsid w:val="000B596F"/>
     <w:rsid w:val="000B63C4"/>
     <w:rsid w:val="000B776D"/>
     <w:rsid w:val="000C02FE"/>
     <w:rsid w:val="000C35C4"/>
     <w:rsid w:val="000C5D53"/>
     <w:rsid w:val="000C647F"/>
     <w:rsid w:val="000C6532"/>
     <w:rsid w:val="000C7773"/>
     <w:rsid w:val="000D0041"/>
@@ -22860,50 +15914,51 @@
     <w:rsid w:val="000D3341"/>
     <w:rsid w:val="000E06C7"/>
     <w:rsid w:val="000E2934"/>
     <w:rsid w:val="000E2A37"/>
     <w:rsid w:val="000E3919"/>
     <w:rsid w:val="000E3A56"/>
     <w:rsid w:val="000E3E27"/>
     <w:rsid w:val="000E4480"/>
     <w:rsid w:val="000E4992"/>
     <w:rsid w:val="000E4D4D"/>
     <w:rsid w:val="000F010E"/>
     <w:rsid w:val="000F1DD6"/>
     <w:rsid w:val="000F1F9C"/>
     <w:rsid w:val="000F23FB"/>
     <w:rsid w:val="000F2D21"/>
     <w:rsid w:val="000F380F"/>
     <w:rsid w:val="000F586A"/>
     <w:rsid w:val="00100AA6"/>
     <w:rsid w:val="001010E9"/>
     <w:rsid w:val="00106FEA"/>
     <w:rsid w:val="001124D2"/>
     <w:rsid w:val="001128D7"/>
     <w:rsid w:val="00115151"/>
     <w:rsid w:val="001203ED"/>
     <w:rsid w:val="001204CD"/>
+    <w:rsid w:val="00120E8D"/>
     <w:rsid w:val="00121A8F"/>
     <w:rsid w:val="00125296"/>
     <w:rsid w:val="001261D1"/>
     <w:rsid w:val="00126795"/>
     <w:rsid w:val="00127111"/>
     <w:rsid w:val="00130448"/>
     <w:rsid w:val="001324C6"/>
     <w:rsid w:val="00136787"/>
     <w:rsid w:val="001379E7"/>
     <w:rsid w:val="00141479"/>
     <w:rsid w:val="00144C9C"/>
     <w:rsid w:val="00147085"/>
     <w:rsid w:val="0015020C"/>
     <w:rsid w:val="00154970"/>
     <w:rsid w:val="00154E3E"/>
     <w:rsid w:val="00154F7F"/>
     <w:rsid w:val="001569A4"/>
     <w:rsid w:val="00156DD9"/>
     <w:rsid w:val="0016065B"/>
     <w:rsid w:val="00161878"/>
     <w:rsid w:val="00161AAC"/>
     <w:rsid w:val="0016474B"/>
     <w:rsid w:val="00165591"/>
     <w:rsid w:val="0016572A"/>
     <w:rsid w:val="0016688B"/>
@@ -22999,50 +16054,51 @@
     <w:rsid w:val="00254E7E"/>
     <w:rsid w:val="0025532B"/>
     <w:rsid w:val="00255AB5"/>
     <w:rsid w:val="00256CC5"/>
     <w:rsid w:val="00256FF2"/>
     <w:rsid w:val="0026171A"/>
     <w:rsid w:val="00262112"/>
     <w:rsid w:val="002640F2"/>
     <w:rsid w:val="00265BAA"/>
     <w:rsid w:val="00265BE6"/>
     <w:rsid w:val="0026671B"/>
     <w:rsid w:val="00267C38"/>
     <w:rsid w:val="00270A73"/>
     <w:rsid w:val="00271AD1"/>
     <w:rsid w:val="00272247"/>
     <w:rsid w:val="00272A0C"/>
     <w:rsid w:val="00273A7C"/>
     <w:rsid w:val="00275491"/>
     <w:rsid w:val="002808A4"/>
     <w:rsid w:val="00281A11"/>
     <w:rsid w:val="00282116"/>
     <w:rsid w:val="002838AE"/>
     <w:rsid w:val="002843A7"/>
     <w:rsid w:val="00285796"/>
     <w:rsid w:val="00285A80"/>
+    <w:rsid w:val="0028678D"/>
     <w:rsid w:val="00287F44"/>
     <w:rsid w:val="00291EAE"/>
     <w:rsid w:val="00292528"/>
     <w:rsid w:val="00293D8C"/>
     <w:rsid w:val="002972A5"/>
     <w:rsid w:val="002A0290"/>
     <w:rsid w:val="002A34A9"/>
     <w:rsid w:val="002A51D4"/>
     <w:rsid w:val="002A6473"/>
     <w:rsid w:val="002A75D0"/>
     <w:rsid w:val="002B1395"/>
     <w:rsid w:val="002B31A2"/>
     <w:rsid w:val="002B41AF"/>
     <w:rsid w:val="002B4667"/>
     <w:rsid w:val="002B6215"/>
     <w:rsid w:val="002B73AE"/>
     <w:rsid w:val="002C0F26"/>
     <w:rsid w:val="002C238F"/>
     <w:rsid w:val="002C30C9"/>
     <w:rsid w:val="002C678E"/>
     <w:rsid w:val="002D00AB"/>
     <w:rsid w:val="002D25EB"/>
     <w:rsid w:val="002D37B5"/>
     <w:rsid w:val="002D42D2"/>
     <w:rsid w:val="002D5ECC"/>
@@ -23051,50 +16107,51 @@
     <w:rsid w:val="002D6CB7"/>
     <w:rsid w:val="002E1BD8"/>
     <w:rsid w:val="002E1D7F"/>
     <w:rsid w:val="002E28E4"/>
     <w:rsid w:val="002E3110"/>
     <w:rsid w:val="002E31F3"/>
     <w:rsid w:val="002E51FE"/>
     <w:rsid w:val="002E7E00"/>
     <w:rsid w:val="002F138F"/>
     <w:rsid w:val="002F3858"/>
     <w:rsid w:val="002F459A"/>
     <w:rsid w:val="002F4AF3"/>
     <w:rsid w:val="002F59FC"/>
     <w:rsid w:val="00301887"/>
     <w:rsid w:val="0030343E"/>
     <w:rsid w:val="00303B93"/>
     <w:rsid w:val="0030546B"/>
     <w:rsid w:val="00307C9E"/>
     <w:rsid w:val="0031251A"/>
     <w:rsid w:val="00312762"/>
     <w:rsid w:val="00314A7C"/>
     <w:rsid w:val="0031624A"/>
     <w:rsid w:val="003168B3"/>
     <w:rsid w:val="003176A3"/>
     <w:rsid w:val="00317938"/>
+    <w:rsid w:val="0032231B"/>
     <w:rsid w:val="00325DA8"/>
     <w:rsid w:val="00325F47"/>
     <w:rsid w:val="00326E44"/>
     <w:rsid w:val="0032702C"/>
     <w:rsid w:val="00327200"/>
     <w:rsid w:val="00331D24"/>
     <w:rsid w:val="00333FF2"/>
     <w:rsid w:val="00334C89"/>
     <w:rsid w:val="0033545A"/>
     <w:rsid w:val="003371B9"/>
     <w:rsid w:val="0034404C"/>
     <w:rsid w:val="003442A5"/>
     <w:rsid w:val="00345650"/>
     <w:rsid w:val="00345DAF"/>
     <w:rsid w:val="00346F33"/>
     <w:rsid w:val="00347F68"/>
     <w:rsid w:val="003511B9"/>
     <w:rsid w:val="00351CBC"/>
     <w:rsid w:val="00352FD2"/>
     <w:rsid w:val="00360910"/>
     <w:rsid w:val="00360DDF"/>
     <w:rsid w:val="00360E9C"/>
     <w:rsid w:val="003615C2"/>
     <w:rsid w:val="003638AA"/>
     <w:rsid w:val="00363F1D"/>
@@ -23237,70 +16294,74 @@
     <w:rsid w:val="00500F70"/>
     <w:rsid w:val="005010D8"/>
     <w:rsid w:val="00501301"/>
     <w:rsid w:val="00503D06"/>
     <w:rsid w:val="00504856"/>
     <w:rsid w:val="00506B1C"/>
     <w:rsid w:val="00513048"/>
     <w:rsid w:val="0051484C"/>
     <w:rsid w:val="00516320"/>
     <w:rsid w:val="00517BFB"/>
     <w:rsid w:val="005221E3"/>
     <w:rsid w:val="00523906"/>
     <w:rsid w:val="00525153"/>
     <w:rsid w:val="00525D3E"/>
     <w:rsid w:val="0052609A"/>
     <w:rsid w:val="005271A6"/>
     <w:rsid w:val="005303F1"/>
     <w:rsid w:val="00530783"/>
     <w:rsid w:val="00530A51"/>
     <w:rsid w:val="00531080"/>
     <w:rsid w:val="005343E9"/>
     <w:rsid w:val="00534DDC"/>
     <w:rsid w:val="00534E0E"/>
     <w:rsid w:val="00540BB9"/>
     <w:rsid w:val="00541D6D"/>
+    <w:rsid w:val="005456BA"/>
     <w:rsid w:val="0054616B"/>
     <w:rsid w:val="00550513"/>
     <w:rsid w:val="0055257F"/>
     <w:rsid w:val="00552703"/>
     <w:rsid w:val="00552F04"/>
     <w:rsid w:val="005572BC"/>
     <w:rsid w:val="00557A1A"/>
     <w:rsid w:val="00560AF4"/>
     <w:rsid w:val="00562F39"/>
+    <w:rsid w:val="00566BC4"/>
     <w:rsid w:val="00570E9D"/>
     <w:rsid w:val="0057380A"/>
     <w:rsid w:val="00573C8D"/>
     <w:rsid w:val="005823AD"/>
     <w:rsid w:val="00584749"/>
     <w:rsid w:val="00587AB8"/>
     <w:rsid w:val="00592FAB"/>
     <w:rsid w:val="00593E4C"/>
     <w:rsid w:val="0059444A"/>
     <w:rsid w:val="00596601"/>
+    <w:rsid w:val="00596848"/>
     <w:rsid w:val="00596957"/>
+    <w:rsid w:val="00596A1B"/>
     <w:rsid w:val="0059723D"/>
     <w:rsid w:val="00597407"/>
     <w:rsid w:val="00597D10"/>
     <w:rsid w:val="005A064A"/>
     <w:rsid w:val="005A067E"/>
     <w:rsid w:val="005A07AE"/>
     <w:rsid w:val="005A0E8E"/>
     <w:rsid w:val="005A2694"/>
     <w:rsid w:val="005A41B6"/>
     <w:rsid w:val="005A526D"/>
     <w:rsid w:val="005A5426"/>
     <w:rsid w:val="005A604E"/>
     <w:rsid w:val="005A65C3"/>
     <w:rsid w:val="005B040F"/>
     <w:rsid w:val="005B502E"/>
     <w:rsid w:val="005B5255"/>
     <w:rsid w:val="005B59C8"/>
     <w:rsid w:val="005B5B44"/>
     <w:rsid w:val="005B5E82"/>
     <w:rsid w:val="005B7444"/>
     <w:rsid w:val="005C4885"/>
     <w:rsid w:val="005C4C46"/>
     <w:rsid w:val="005C5EA9"/>
     <w:rsid w:val="005C6158"/>
     <w:rsid w:val="005C7E65"/>
@@ -23315,117 +16376,119 @@
     <w:rsid w:val="005E0E9E"/>
     <w:rsid w:val="005E1212"/>
     <w:rsid w:val="005E1B56"/>
     <w:rsid w:val="005E1E3C"/>
     <w:rsid w:val="005E3414"/>
     <w:rsid w:val="005E3B81"/>
     <w:rsid w:val="005E4035"/>
     <w:rsid w:val="005E5D90"/>
     <w:rsid w:val="005E6004"/>
     <w:rsid w:val="005E652B"/>
     <w:rsid w:val="005F2FEC"/>
     <w:rsid w:val="005F6A54"/>
     <w:rsid w:val="0060437B"/>
     <w:rsid w:val="00605AB9"/>
     <w:rsid w:val="00607B0F"/>
     <w:rsid w:val="00610A68"/>
     <w:rsid w:val="00610D5F"/>
     <w:rsid w:val="00611636"/>
     <w:rsid w:val="006125F7"/>
     <w:rsid w:val="00613F35"/>
     <w:rsid w:val="0061411D"/>
     <w:rsid w:val="006142F9"/>
     <w:rsid w:val="0061451B"/>
     <w:rsid w:val="00615F0B"/>
     <w:rsid w:val="00617C00"/>
+    <w:rsid w:val="00620460"/>
     <w:rsid w:val="0062047B"/>
     <w:rsid w:val="006208A8"/>
     <w:rsid w:val="00622AA9"/>
     <w:rsid w:val="0062457B"/>
     <w:rsid w:val="00627A96"/>
     <w:rsid w:val="006302EE"/>
     <w:rsid w:val="006309AB"/>
     <w:rsid w:val="00642110"/>
     <w:rsid w:val="00643380"/>
     <w:rsid w:val="006441B0"/>
     <w:rsid w:val="00644A30"/>
     <w:rsid w:val="00645286"/>
     <w:rsid w:val="00646646"/>
     <w:rsid w:val="00650BD4"/>
     <w:rsid w:val="00651B72"/>
     <w:rsid w:val="00653BF7"/>
     <w:rsid w:val="00653F96"/>
     <w:rsid w:val="00654BCF"/>
     <w:rsid w:val="00654E6D"/>
     <w:rsid w:val="00656D79"/>
     <w:rsid w:val="00657637"/>
     <w:rsid w:val="006602B6"/>
     <w:rsid w:val="00661330"/>
     <w:rsid w:val="00662C95"/>
     <w:rsid w:val="00665B7A"/>
     <w:rsid w:val="00667F53"/>
     <w:rsid w:val="006712E9"/>
+    <w:rsid w:val="00672BA2"/>
     <w:rsid w:val="00675A91"/>
     <w:rsid w:val="0067697E"/>
     <w:rsid w:val="00676A05"/>
     <w:rsid w:val="006806E2"/>
+    <w:rsid w:val="00681681"/>
     <w:rsid w:val="00682988"/>
     <w:rsid w:val="00682CF2"/>
     <w:rsid w:val="00684756"/>
     <w:rsid w:val="006872D9"/>
     <w:rsid w:val="00687F84"/>
     <w:rsid w:val="00690D15"/>
     <w:rsid w:val="0069150D"/>
     <w:rsid w:val="0069555D"/>
     <w:rsid w:val="006A02F9"/>
     <w:rsid w:val="006A15AD"/>
     <w:rsid w:val="006A2725"/>
     <w:rsid w:val="006A3035"/>
     <w:rsid w:val="006A371A"/>
     <w:rsid w:val="006A449D"/>
     <w:rsid w:val="006A6F78"/>
     <w:rsid w:val="006A75D7"/>
     <w:rsid w:val="006B18F3"/>
     <w:rsid w:val="006B2CA6"/>
     <w:rsid w:val="006B3493"/>
     <w:rsid w:val="006B6999"/>
     <w:rsid w:val="006B6A2A"/>
     <w:rsid w:val="006B7128"/>
     <w:rsid w:val="006B75A6"/>
     <w:rsid w:val="006C06A3"/>
     <w:rsid w:val="006C0F90"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006C256F"/>
     <w:rsid w:val="006C2DAD"/>
     <w:rsid w:val="006C4F04"/>
     <w:rsid w:val="006C5221"/>
     <w:rsid w:val="006C66E1"/>
     <w:rsid w:val="006D02C7"/>
     <w:rsid w:val="006D0BBE"/>
     <w:rsid w:val="006D300D"/>
     <w:rsid w:val="006D3434"/>
-    <w:rsid w:val="006D4E77"/>
     <w:rsid w:val="006D645F"/>
     <w:rsid w:val="006E143D"/>
     <w:rsid w:val="006E3F07"/>
     <w:rsid w:val="006E4EB6"/>
     <w:rsid w:val="006E5B24"/>
     <w:rsid w:val="006E5FC9"/>
     <w:rsid w:val="006E76F3"/>
     <w:rsid w:val="006F0CAE"/>
     <w:rsid w:val="006F0FCF"/>
     <w:rsid w:val="006F27E3"/>
     <w:rsid w:val="006F4217"/>
     <w:rsid w:val="006F5149"/>
     <w:rsid w:val="006F5255"/>
     <w:rsid w:val="006F6A83"/>
     <w:rsid w:val="007036EA"/>
     <w:rsid w:val="00711C26"/>
     <w:rsid w:val="00712BAE"/>
     <w:rsid w:val="0071434F"/>
     <w:rsid w:val="007162BE"/>
     <w:rsid w:val="007164AA"/>
     <w:rsid w:val="007165F7"/>
     <w:rsid w:val="00721A98"/>
     <w:rsid w:val="00724863"/>
     <w:rsid w:val="007259BF"/>
     <w:rsid w:val="00725FCA"/>
@@ -23471,111 +16534,113 @@
     <w:rsid w:val="00794EF8"/>
     <w:rsid w:val="0079579F"/>
     <w:rsid w:val="0079628B"/>
     <w:rsid w:val="00796FAE"/>
     <w:rsid w:val="00797912"/>
     <w:rsid w:val="007A0DC5"/>
     <w:rsid w:val="007A2657"/>
     <w:rsid w:val="007A34AA"/>
     <w:rsid w:val="007A6E7F"/>
     <w:rsid w:val="007A7C1D"/>
     <w:rsid w:val="007B06A0"/>
     <w:rsid w:val="007B07B1"/>
     <w:rsid w:val="007B0927"/>
     <w:rsid w:val="007B3093"/>
     <w:rsid w:val="007B383B"/>
     <w:rsid w:val="007B4645"/>
     <w:rsid w:val="007B52BF"/>
     <w:rsid w:val="007B6338"/>
     <w:rsid w:val="007B6355"/>
     <w:rsid w:val="007C09BC"/>
     <w:rsid w:val="007D122D"/>
     <w:rsid w:val="007D3F12"/>
     <w:rsid w:val="007D65B9"/>
     <w:rsid w:val="007D77BE"/>
     <w:rsid w:val="007E16EE"/>
+    <w:rsid w:val="007E2FEE"/>
     <w:rsid w:val="007E4556"/>
     <w:rsid w:val="007F1F17"/>
     <w:rsid w:val="007F4E0B"/>
     <w:rsid w:val="007F6A71"/>
     <w:rsid w:val="007F786E"/>
     <w:rsid w:val="008001B0"/>
     <w:rsid w:val="00800932"/>
     <w:rsid w:val="008015F3"/>
     <w:rsid w:val="00801B00"/>
     <w:rsid w:val="00810A67"/>
     <w:rsid w:val="00811689"/>
     <w:rsid w:val="008127E7"/>
     <w:rsid w:val="0081594C"/>
     <w:rsid w:val="008163B2"/>
     <w:rsid w:val="00817369"/>
     <w:rsid w:val="00817B1D"/>
     <w:rsid w:val="008200ED"/>
     <w:rsid w:val="008201AE"/>
     <w:rsid w:val="00820859"/>
     <w:rsid w:val="00820DB7"/>
     <w:rsid w:val="00822BEA"/>
     <w:rsid w:val="00823501"/>
     <w:rsid w:val="00823A2C"/>
     <w:rsid w:val="00823A51"/>
+    <w:rsid w:val="008260B0"/>
     <w:rsid w:val="00826A61"/>
     <w:rsid w:val="008270BE"/>
     <w:rsid w:val="0083337A"/>
     <w:rsid w:val="008379AE"/>
     <w:rsid w:val="00837B33"/>
     <w:rsid w:val="00841778"/>
     <w:rsid w:val="008430A2"/>
     <w:rsid w:val="00845551"/>
     <w:rsid w:val="00845850"/>
     <w:rsid w:val="0085152B"/>
-    <w:rsid w:val="00853448"/>
     <w:rsid w:val="0085550D"/>
     <w:rsid w:val="008577EF"/>
     <w:rsid w:val="00857F55"/>
     <w:rsid w:val="00861BEA"/>
     <w:rsid w:val="00862066"/>
     <w:rsid w:val="00864929"/>
     <w:rsid w:val="00864AAD"/>
     <w:rsid w:val="00865D30"/>
     <w:rsid w:val="008662EB"/>
     <w:rsid w:val="00866AB4"/>
     <w:rsid w:val="00867D5E"/>
     <w:rsid w:val="00872A2D"/>
     <w:rsid w:val="00873EAF"/>
     <w:rsid w:val="00875D40"/>
     <w:rsid w:val="00876BC9"/>
     <w:rsid w:val="00876CA7"/>
     <w:rsid w:val="00876D74"/>
     <w:rsid w:val="00884756"/>
     <w:rsid w:val="00884D64"/>
     <w:rsid w:val="00886204"/>
     <w:rsid w:val="0089103E"/>
     <w:rsid w:val="00891B94"/>
     <w:rsid w:val="00891D38"/>
     <w:rsid w:val="00895260"/>
     <w:rsid w:val="00895F41"/>
     <w:rsid w:val="00896DE4"/>
+    <w:rsid w:val="008A12CE"/>
     <w:rsid w:val="008A6572"/>
     <w:rsid w:val="008B60EC"/>
     <w:rsid w:val="008B6FBF"/>
     <w:rsid w:val="008C10B0"/>
     <w:rsid w:val="008C15F0"/>
     <w:rsid w:val="008C22F8"/>
     <w:rsid w:val="008C23CC"/>
     <w:rsid w:val="008C28A7"/>
     <w:rsid w:val="008C305C"/>
     <w:rsid w:val="008C71CD"/>
     <w:rsid w:val="008D1591"/>
     <w:rsid w:val="008D2880"/>
     <w:rsid w:val="008D384F"/>
     <w:rsid w:val="008D3B7F"/>
     <w:rsid w:val="008D5F76"/>
     <w:rsid w:val="008E2AD2"/>
     <w:rsid w:val="008E3A2F"/>
     <w:rsid w:val="008E4F6E"/>
     <w:rsid w:val="008E791A"/>
     <w:rsid w:val="008E7AFD"/>
     <w:rsid w:val="008F028D"/>
     <w:rsid w:val="008F58B7"/>
     <w:rsid w:val="00900C3B"/>
     <w:rsid w:val="00901022"/>
     <w:rsid w:val="009019D9"/>
@@ -23646,51 +16711,51 @@
     <w:rsid w:val="009B4C90"/>
     <w:rsid w:val="009B599D"/>
     <w:rsid w:val="009B5DDE"/>
     <w:rsid w:val="009B77DB"/>
     <w:rsid w:val="009C2A5E"/>
     <w:rsid w:val="009C4DE4"/>
     <w:rsid w:val="009C5F37"/>
     <w:rsid w:val="009C79FC"/>
     <w:rsid w:val="009D1791"/>
     <w:rsid w:val="009D41E1"/>
     <w:rsid w:val="009D775F"/>
     <w:rsid w:val="009E32D7"/>
     <w:rsid w:val="009E3708"/>
     <w:rsid w:val="009E3F53"/>
     <w:rsid w:val="009E641B"/>
     <w:rsid w:val="009E644B"/>
     <w:rsid w:val="009E68D0"/>
     <w:rsid w:val="009F05B8"/>
     <w:rsid w:val="009F11FF"/>
     <w:rsid w:val="009F7C2D"/>
     <w:rsid w:val="00A02CEB"/>
     <w:rsid w:val="00A02DC3"/>
     <w:rsid w:val="00A03C6B"/>
     <w:rsid w:val="00A04600"/>
     <w:rsid w:val="00A047C8"/>
-    <w:rsid w:val="00A06606"/>
+    <w:rsid w:val="00A049F7"/>
     <w:rsid w:val="00A07B96"/>
     <w:rsid w:val="00A16A84"/>
     <w:rsid w:val="00A1776E"/>
     <w:rsid w:val="00A17CBA"/>
     <w:rsid w:val="00A216FB"/>
     <w:rsid w:val="00A22AA5"/>
     <w:rsid w:val="00A22C1D"/>
     <w:rsid w:val="00A22C37"/>
     <w:rsid w:val="00A2498A"/>
     <w:rsid w:val="00A2539F"/>
     <w:rsid w:val="00A25950"/>
     <w:rsid w:val="00A263A0"/>
     <w:rsid w:val="00A308CB"/>
     <w:rsid w:val="00A3194D"/>
     <w:rsid w:val="00A32388"/>
     <w:rsid w:val="00A33AFE"/>
     <w:rsid w:val="00A34C84"/>
     <w:rsid w:val="00A36B65"/>
     <w:rsid w:val="00A37F5F"/>
     <w:rsid w:val="00A4023C"/>
     <w:rsid w:val="00A415B1"/>
     <w:rsid w:val="00A42D9E"/>
     <w:rsid w:val="00A44DD9"/>
     <w:rsid w:val="00A50863"/>
     <w:rsid w:val="00A50A90"/>
@@ -23718,89 +16783,93 @@
     <w:rsid w:val="00A833B3"/>
     <w:rsid w:val="00A84B61"/>
     <w:rsid w:val="00A84CB1"/>
     <w:rsid w:val="00A8698F"/>
     <w:rsid w:val="00A87A13"/>
     <w:rsid w:val="00A9084C"/>
     <w:rsid w:val="00A91052"/>
     <w:rsid w:val="00A9245A"/>
     <w:rsid w:val="00A948A6"/>
     <w:rsid w:val="00A95C73"/>
     <w:rsid w:val="00A96EDE"/>
     <w:rsid w:val="00AA2892"/>
     <w:rsid w:val="00AA38A5"/>
     <w:rsid w:val="00AA492E"/>
     <w:rsid w:val="00AA4EDA"/>
     <w:rsid w:val="00AB2141"/>
     <w:rsid w:val="00AB483A"/>
     <w:rsid w:val="00AB58F4"/>
     <w:rsid w:val="00AC158E"/>
     <w:rsid w:val="00AC1D21"/>
     <w:rsid w:val="00AD0904"/>
     <w:rsid w:val="00AD1039"/>
     <w:rsid w:val="00AD2285"/>
     <w:rsid w:val="00AD2A79"/>
     <w:rsid w:val="00AD3CCE"/>
+    <w:rsid w:val="00AD3EB7"/>
     <w:rsid w:val="00AE014E"/>
     <w:rsid w:val="00AE0706"/>
     <w:rsid w:val="00AE145B"/>
     <w:rsid w:val="00AE39C1"/>
     <w:rsid w:val="00AE3EEF"/>
     <w:rsid w:val="00AE4601"/>
     <w:rsid w:val="00AE61FB"/>
     <w:rsid w:val="00AF1538"/>
     <w:rsid w:val="00AF1564"/>
     <w:rsid w:val="00AF40C7"/>
     <w:rsid w:val="00AF59E0"/>
     <w:rsid w:val="00AF5D96"/>
     <w:rsid w:val="00B02569"/>
     <w:rsid w:val="00B02668"/>
     <w:rsid w:val="00B033A0"/>
     <w:rsid w:val="00B03A45"/>
     <w:rsid w:val="00B05F2C"/>
     <w:rsid w:val="00B0623A"/>
     <w:rsid w:val="00B07049"/>
     <w:rsid w:val="00B07510"/>
     <w:rsid w:val="00B10CF1"/>
     <w:rsid w:val="00B13114"/>
     <w:rsid w:val="00B17859"/>
     <w:rsid w:val="00B20B0E"/>
     <w:rsid w:val="00B23ED5"/>
+    <w:rsid w:val="00B25DB2"/>
     <w:rsid w:val="00B26E36"/>
     <w:rsid w:val="00B270C3"/>
     <w:rsid w:val="00B40684"/>
     <w:rsid w:val="00B41F04"/>
     <w:rsid w:val="00B42AAE"/>
     <w:rsid w:val="00B436E2"/>
     <w:rsid w:val="00B4394E"/>
     <w:rsid w:val="00B43AF4"/>
     <w:rsid w:val="00B45CD3"/>
     <w:rsid w:val="00B465A7"/>
     <w:rsid w:val="00B46AD1"/>
     <w:rsid w:val="00B477B9"/>
+    <w:rsid w:val="00B47928"/>
     <w:rsid w:val="00B51DCB"/>
     <w:rsid w:val="00B56B26"/>
+    <w:rsid w:val="00B635A5"/>
     <w:rsid w:val="00B63850"/>
     <w:rsid w:val="00B64E7E"/>
     <w:rsid w:val="00B66709"/>
     <w:rsid w:val="00B72C47"/>
     <w:rsid w:val="00B77B43"/>
     <w:rsid w:val="00B80169"/>
     <w:rsid w:val="00B80895"/>
     <w:rsid w:val="00B81930"/>
     <w:rsid w:val="00B81EDB"/>
     <w:rsid w:val="00B86F65"/>
     <w:rsid w:val="00B910C1"/>
     <w:rsid w:val="00B917EA"/>
     <w:rsid w:val="00B91D6E"/>
     <w:rsid w:val="00B92545"/>
     <w:rsid w:val="00B960F8"/>
     <w:rsid w:val="00BA008E"/>
     <w:rsid w:val="00BA1007"/>
     <w:rsid w:val="00BA1DAF"/>
     <w:rsid w:val="00BA1EFD"/>
     <w:rsid w:val="00BA2A8D"/>
     <w:rsid w:val="00BA2E31"/>
     <w:rsid w:val="00BA2FFD"/>
     <w:rsid w:val="00BA3059"/>
     <w:rsid w:val="00BA46C2"/>
     <w:rsid w:val="00BA55E8"/>
@@ -23854,50 +16923,51 @@
     <w:rsid w:val="00C27CDA"/>
     <w:rsid w:val="00C30BC1"/>
     <w:rsid w:val="00C31ABD"/>
     <w:rsid w:val="00C321EB"/>
     <w:rsid w:val="00C3368B"/>
     <w:rsid w:val="00C33838"/>
     <w:rsid w:val="00C34BEA"/>
     <w:rsid w:val="00C355CC"/>
     <w:rsid w:val="00C35E4C"/>
     <w:rsid w:val="00C36FB6"/>
     <w:rsid w:val="00C40C4F"/>
     <w:rsid w:val="00C41656"/>
     <w:rsid w:val="00C43D5D"/>
     <w:rsid w:val="00C43F5F"/>
     <w:rsid w:val="00C4410E"/>
     <w:rsid w:val="00C44AD6"/>
     <w:rsid w:val="00C44D38"/>
     <w:rsid w:val="00C45B32"/>
     <w:rsid w:val="00C4763D"/>
     <w:rsid w:val="00C516C5"/>
     <w:rsid w:val="00C5291D"/>
     <w:rsid w:val="00C54255"/>
     <w:rsid w:val="00C55672"/>
     <w:rsid w:val="00C56514"/>
     <w:rsid w:val="00C57CDE"/>
+    <w:rsid w:val="00C606BD"/>
     <w:rsid w:val="00C62B36"/>
     <w:rsid w:val="00C62B8B"/>
     <w:rsid w:val="00C65133"/>
     <w:rsid w:val="00C66E6A"/>
     <w:rsid w:val="00C701F2"/>
     <w:rsid w:val="00C70C68"/>
     <w:rsid w:val="00C7147F"/>
     <w:rsid w:val="00C72EE1"/>
     <w:rsid w:val="00C7469B"/>
     <w:rsid w:val="00C807B3"/>
     <w:rsid w:val="00C819BF"/>
     <w:rsid w:val="00C82569"/>
     <w:rsid w:val="00C825B9"/>
     <w:rsid w:val="00C872F2"/>
     <w:rsid w:val="00C9085E"/>
     <w:rsid w:val="00C93C7A"/>
     <w:rsid w:val="00C9578C"/>
     <w:rsid w:val="00C96A6D"/>
     <w:rsid w:val="00C9784F"/>
     <w:rsid w:val="00CA282D"/>
     <w:rsid w:val="00CA2C92"/>
     <w:rsid w:val="00CA3725"/>
     <w:rsid w:val="00CA428A"/>
     <w:rsid w:val="00CA7B00"/>
     <w:rsid w:val="00CB182D"/>
@@ -23932,142 +17002,147 @@
     <w:rsid w:val="00D1215F"/>
     <w:rsid w:val="00D128E9"/>
     <w:rsid w:val="00D12F07"/>
     <w:rsid w:val="00D13614"/>
     <w:rsid w:val="00D13C24"/>
     <w:rsid w:val="00D150AC"/>
     <w:rsid w:val="00D15605"/>
     <w:rsid w:val="00D2097A"/>
     <w:rsid w:val="00D20EC8"/>
     <w:rsid w:val="00D230F6"/>
     <w:rsid w:val="00D23DE5"/>
     <w:rsid w:val="00D26BF3"/>
     <w:rsid w:val="00D273BB"/>
     <w:rsid w:val="00D276D8"/>
     <w:rsid w:val="00D27AD2"/>
     <w:rsid w:val="00D31AF7"/>
     <w:rsid w:val="00D328B8"/>
     <w:rsid w:val="00D32922"/>
     <w:rsid w:val="00D33838"/>
     <w:rsid w:val="00D362AE"/>
     <w:rsid w:val="00D37694"/>
     <w:rsid w:val="00D4023C"/>
     <w:rsid w:val="00D40945"/>
     <w:rsid w:val="00D40D41"/>
     <w:rsid w:val="00D449D6"/>
+    <w:rsid w:val="00D4503D"/>
     <w:rsid w:val="00D46F1D"/>
     <w:rsid w:val="00D50195"/>
     <w:rsid w:val="00D5035C"/>
     <w:rsid w:val="00D55CBD"/>
     <w:rsid w:val="00D57D7B"/>
     <w:rsid w:val="00D60068"/>
     <w:rsid w:val="00D607A8"/>
     <w:rsid w:val="00D62147"/>
     <w:rsid w:val="00D6243C"/>
     <w:rsid w:val="00D6395B"/>
     <w:rsid w:val="00D64528"/>
     <w:rsid w:val="00D6568D"/>
     <w:rsid w:val="00D67E3F"/>
     <w:rsid w:val="00D709DA"/>
     <w:rsid w:val="00D71B21"/>
     <w:rsid w:val="00D737EF"/>
     <w:rsid w:val="00D73A6A"/>
+    <w:rsid w:val="00D77EB2"/>
     <w:rsid w:val="00D80AB1"/>
     <w:rsid w:val="00D8377C"/>
+    <w:rsid w:val="00D84462"/>
     <w:rsid w:val="00D86090"/>
     <w:rsid w:val="00D86ED9"/>
     <w:rsid w:val="00D91D38"/>
     <w:rsid w:val="00D92162"/>
     <w:rsid w:val="00D92C39"/>
     <w:rsid w:val="00D94207"/>
     <w:rsid w:val="00D955CA"/>
     <w:rsid w:val="00D9585E"/>
     <w:rsid w:val="00D967BB"/>
     <w:rsid w:val="00DA052B"/>
     <w:rsid w:val="00DA0C2D"/>
     <w:rsid w:val="00DA0ECA"/>
     <w:rsid w:val="00DA2036"/>
     <w:rsid w:val="00DA31E9"/>
     <w:rsid w:val="00DA49DE"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA5E1A"/>
     <w:rsid w:val="00DB020D"/>
     <w:rsid w:val="00DB3CDE"/>
     <w:rsid w:val="00DB6BEF"/>
     <w:rsid w:val="00DB6D20"/>
     <w:rsid w:val="00DB7FF5"/>
     <w:rsid w:val="00DC0575"/>
     <w:rsid w:val="00DC0815"/>
     <w:rsid w:val="00DC133D"/>
     <w:rsid w:val="00DC22E4"/>
     <w:rsid w:val="00DC27C1"/>
-    <w:rsid w:val="00DC336D"/>
     <w:rsid w:val="00DC3890"/>
     <w:rsid w:val="00DC5619"/>
     <w:rsid w:val="00DC58C5"/>
     <w:rsid w:val="00DC78C2"/>
     <w:rsid w:val="00DD1121"/>
     <w:rsid w:val="00DD3206"/>
     <w:rsid w:val="00DD45CE"/>
     <w:rsid w:val="00DD485C"/>
     <w:rsid w:val="00DD4E15"/>
     <w:rsid w:val="00DD62B0"/>
     <w:rsid w:val="00DD7695"/>
     <w:rsid w:val="00DD79BB"/>
     <w:rsid w:val="00DE05DD"/>
     <w:rsid w:val="00DE253A"/>
     <w:rsid w:val="00DE3219"/>
     <w:rsid w:val="00DE38E4"/>
     <w:rsid w:val="00DE458B"/>
     <w:rsid w:val="00DE517F"/>
     <w:rsid w:val="00DE57B3"/>
     <w:rsid w:val="00DE6358"/>
     <w:rsid w:val="00DE650A"/>
     <w:rsid w:val="00DE7EA6"/>
     <w:rsid w:val="00DF0610"/>
     <w:rsid w:val="00DF1583"/>
     <w:rsid w:val="00DF2AC1"/>
     <w:rsid w:val="00DF3123"/>
     <w:rsid w:val="00DF67FF"/>
     <w:rsid w:val="00DF74D9"/>
     <w:rsid w:val="00E02A44"/>
     <w:rsid w:val="00E02DA0"/>
     <w:rsid w:val="00E038F6"/>
     <w:rsid w:val="00E03CB9"/>
     <w:rsid w:val="00E047F0"/>
     <w:rsid w:val="00E06916"/>
     <w:rsid w:val="00E101F1"/>
     <w:rsid w:val="00E11234"/>
     <w:rsid w:val="00E11DC4"/>
     <w:rsid w:val="00E120C7"/>
     <w:rsid w:val="00E14263"/>
     <w:rsid w:val="00E15F74"/>
     <w:rsid w:val="00E161A0"/>
     <w:rsid w:val="00E20579"/>
     <w:rsid w:val="00E20A7D"/>
     <w:rsid w:val="00E226B1"/>
+    <w:rsid w:val="00E23C6C"/>
     <w:rsid w:val="00E244B8"/>
+    <w:rsid w:val="00E27843"/>
+    <w:rsid w:val="00E303A4"/>
     <w:rsid w:val="00E3075E"/>
     <w:rsid w:val="00E34190"/>
     <w:rsid w:val="00E36F35"/>
     <w:rsid w:val="00E4050C"/>
     <w:rsid w:val="00E425A5"/>
     <w:rsid w:val="00E46A9B"/>
     <w:rsid w:val="00E46E03"/>
     <w:rsid w:val="00E4726C"/>
     <w:rsid w:val="00E478AE"/>
     <w:rsid w:val="00E47C50"/>
     <w:rsid w:val="00E47F6E"/>
     <w:rsid w:val="00E50184"/>
     <w:rsid w:val="00E536E2"/>
     <w:rsid w:val="00E54B24"/>
     <w:rsid w:val="00E568BF"/>
     <w:rsid w:val="00E60613"/>
     <w:rsid w:val="00E6111D"/>
     <w:rsid w:val="00E63325"/>
     <w:rsid w:val="00E66B63"/>
     <w:rsid w:val="00E70B5E"/>
     <w:rsid w:val="00E70B62"/>
     <w:rsid w:val="00E777C1"/>
     <w:rsid w:val="00E77B9D"/>
     <w:rsid w:val="00E80E00"/>
     <w:rsid w:val="00E81353"/>
@@ -24094,50 +17169,51 @@
     <w:rsid w:val="00EC6B26"/>
     <w:rsid w:val="00EC7907"/>
     <w:rsid w:val="00ED0397"/>
     <w:rsid w:val="00ED06B5"/>
     <w:rsid w:val="00ED273C"/>
     <w:rsid w:val="00ED2A3E"/>
     <w:rsid w:val="00ED3CDD"/>
     <w:rsid w:val="00ED5709"/>
     <w:rsid w:val="00ED69D2"/>
     <w:rsid w:val="00ED7F8C"/>
     <w:rsid w:val="00EE584A"/>
     <w:rsid w:val="00EE6BB0"/>
     <w:rsid w:val="00EF1DE3"/>
     <w:rsid w:val="00EF1F68"/>
     <w:rsid w:val="00EF4DA0"/>
     <w:rsid w:val="00EF4F6C"/>
     <w:rsid w:val="00EF6D4F"/>
     <w:rsid w:val="00EF7CA7"/>
     <w:rsid w:val="00F001EE"/>
     <w:rsid w:val="00F01D99"/>
     <w:rsid w:val="00F0369A"/>
     <w:rsid w:val="00F05957"/>
     <w:rsid w:val="00F05FD1"/>
     <w:rsid w:val="00F06196"/>
     <w:rsid w:val="00F119EF"/>
+    <w:rsid w:val="00F13004"/>
     <w:rsid w:val="00F155AF"/>
     <w:rsid w:val="00F15B9D"/>
     <w:rsid w:val="00F17E0C"/>
     <w:rsid w:val="00F17E11"/>
     <w:rsid w:val="00F21174"/>
     <w:rsid w:val="00F220FE"/>
     <w:rsid w:val="00F22C3C"/>
     <w:rsid w:val="00F23E5F"/>
     <w:rsid w:val="00F2682B"/>
     <w:rsid w:val="00F2747B"/>
     <w:rsid w:val="00F30C9E"/>
     <w:rsid w:val="00F30FB0"/>
     <w:rsid w:val="00F316E1"/>
     <w:rsid w:val="00F3187A"/>
     <w:rsid w:val="00F34ED8"/>
     <w:rsid w:val="00F36F15"/>
     <w:rsid w:val="00F40BD8"/>
     <w:rsid w:val="00F432B6"/>
     <w:rsid w:val="00F442AE"/>
     <w:rsid w:val="00F449F9"/>
     <w:rsid w:val="00F44DBE"/>
     <w:rsid w:val="00F47DC9"/>
     <w:rsid w:val="00F51062"/>
     <w:rsid w:val="00F51885"/>
     <w:rsid w:val="00F518DC"/>
@@ -24150,58 +17226,60 @@
     <w:rsid w:val="00F70E96"/>
     <w:rsid w:val="00F768FB"/>
     <w:rsid w:val="00F77920"/>
     <w:rsid w:val="00F81F9A"/>
     <w:rsid w:val="00F824E5"/>
     <w:rsid w:val="00F85E8A"/>
     <w:rsid w:val="00F86685"/>
     <w:rsid w:val="00F92EF8"/>
     <w:rsid w:val="00F930C9"/>
     <w:rsid w:val="00F935F3"/>
     <w:rsid w:val="00F940E9"/>
     <w:rsid w:val="00F95192"/>
     <w:rsid w:val="00F96261"/>
     <w:rsid w:val="00FA26E7"/>
     <w:rsid w:val="00FA2987"/>
     <w:rsid w:val="00FA3CC3"/>
     <w:rsid w:val="00FA43DE"/>
     <w:rsid w:val="00FA4DB5"/>
     <w:rsid w:val="00FB6492"/>
     <w:rsid w:val="00FB70A4"/>
     <w:rsid w:val="00FC0793"/>
     <w:rsid w:val="00FC3B34"/>
     <w:rsid w:val="00FD229B"/>
     <w:rsid w:val="00FD3615"/>
     <w:rsid w:val="00FD4247"/>
+    <w:rsid w:val="00FD4CB7"/>
     <w:rsid w:val="00FD7039"/>
     <w:rsid w:val="00FD72F1"/>
     <w:rsid w:val="00FE04C0"/>
     <w:rsid w:val="00FE19BC"/>
     <w:rsid w:val="00FE2CA8"/>
     <w:rsid w:val="00FE3C1A"/>
     <w:rsid w:val="00FE5179"/>
     <w:rsid w:val="00FE5CDC"/>
+    <w:rsid w:val="00FE5FF1"/>
     <w:rsid w:val="00FE6280"/>
     <w:rsid w:val="00FE6E6B"/>
     <w:rsid w:val="00FE7DF2"/>
     <w:rsid w:val="00FF08B3"/>
     <w:rsid w:val="00FF5931"/>
     <w:rsid w:val="00FF7822"/>
     <w:rsid w:val="036D3466"/>
     <w:rsid w:val="036FB033"/>
     <w:rsid w:val="052D096D"/>
     <w:rsid w:val="070F2193"/>
     <w:rsid w:val="0B7C5FDF"/>
     <w:rsid w:val="0C80979B"/>
     <w:rsid w:val="0DBF1C0D"/>
     <w:rsid w:val="114B8C80"/>
     <w:rsid w:val="3FF24D27"/>
     <w:rsid w:val="4273E650"/>
     <w:rsid w:val="53AF575A"/>
     <w:rsid w:val="579864EA"/>
     <w:rsid w:val="5AC74D47"/>
     <w:rsid w:val="615C72BE"/>
     <w:rsid w:val="6F1AA87B"/>
     <w:rsid w:val="70120ADB"/>
     <w:rsid w:val="73F092ED"/>
     <w:rsid w:val="74319BBE"/>
     <w:rsid w:val="79B057D7"/>
@@ -25165,100 +18243,113 @@
     <w:semiHidden/>
     <w:rsid w:val="003511B9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA3F29"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="452792286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1151406964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1807233347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1871062079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprises@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprises@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprise@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprises@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprises@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:professionalcard.entreprises@spw.wallonie.be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be/home/travailleurs-etrangers/carte-professionnelle.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/fr/themes/entreprises/creer-une-entreprise/demarches-pour-creer-une/demarches-aupres-dun-guichet" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be/home/travailleurs-etrangers/carte-professionnelle.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economie.fgov.be/fr/themes/entreprises/creer-une-entreprise/demarches-pour-creer-une/demarches-aupres-dun-guichet" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emploi.wallonie.be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25517,89 +18608,187 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fd01a826-3a87-4a91-bf28-c6ac1d012607" xsi:nil="true"/>
+    <Remarques xmlns="adb6c50e-55de-4f99-b03b-83ce740160b6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adb6c50e-55de-4f99-b03b-83ce740160b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <liensupp xmlns="adb6c50e-55de-4f99-b03b-83ce740160b6">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </liensupp>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C7AA1D77411504E857675B7F953D67B" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="19cbf03bdf4dbdcb0df50a4bcd4f7d22">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adb6c50e-55de-4f99-b03b-83ce740160b6" xmlns:ns3="fd01a826-3a87-4a91-bf28-c6ac1d012607" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="18d3593a017d5f6b533687f1965032f6" ns2:_="" ns3:_="">
+    <xsd:import namespace="adb6c50e-55de-4f99-b03b-83ce740160b6"/>
+    <xsd:import namespace="fd01a826-3a87-4a91-bf28-c6ac1d012607"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:liensupp" minOccurs="0"/>
+                <xsd:element ref="ns2:Remarques" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1a3df3e-33cb-4260-8132-609fc1ecef07" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adb6c50e-55de-4f99-b03b-83ce740160b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="liensupp" ma:index="11" nillable="true" ma:displayName="lien supp" ma:format="Hyperlink" ma:internalName="liensupp">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Remarques" ma:index="12" nillable="true" ma:displayName="Remarques" ma:format="Dropdown" ma:internalName="Remarques">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cc4018d8-b214-4a48-af45-02710e18d619" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd01a826-3a87-4a91-bf28-c6ac1d012607" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9325f1-5cb8-4b85-bfcb-d8282d5bc7e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fd01a826-3a87-4a91-bf28-c6ac1d012607">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -25657,156 +18846,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D03D999F-0DCB-4DC8-BF5A-96FC2FA76A3B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FAFC3E6-1385-48AF-83EA-4E5AAB30F328}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fd01a826-3a87-4a91-bf28-c6ac1d012607"/>
+    <ds:schemaRef ds:uri="adb6c50e-55de-4f99-b03b-83ce740160b6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11452C15-9549-477B-B691-C7CAFBBECB7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FB2F44F-DBB3-4E1B-857B-20124EBE1BDA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10C7E31D-8018-4D24-9125-A7E86C549DA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c1a3df3e-33cb-4260-8132-609fc1ecef07"/>
+    <ds:schemaRef ds:uri="adb6c50e-55de-4f99-b03b-83ce740160b6"/>
+    <ds:schemaRef ds:uri="fd01a826-3a87-4a91-bf28-c6ac1d012607"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12081</Characters>
+  <Pages>6</Pages>
+  <Words>1214</Words>
+  <Characters>6678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Répondre aux questions des cadres suivants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>mvl</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14249</CharactersWithSpaces>
+  <CharactersWithSpaces>7877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Répondre aux questions des cadres suivants</dc:title>
   <dc:subject/>
   <dc:creator>helpdesk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100559A65A2DD5DF44A80A654981849549B</vt:lpwstr>
+    <vt:lpwstr>0x0101007C7AA1D77411504E857675B7F953D67B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SetDate">
     <vt:lpwstr>2021-12-17T16:54:23Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Name">
     <vt:lpwstr>e72a09c5-6e26-4737-a926-47ef1ab198ae</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SiteId">
     <vt:lpwstr>1f816a84-7aa6-4a56-b22a-7b3452fa8681</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_ActionId">
     <vt:lpwstr>2db6f883-173f-4fd3-9dce-deefd1b4c24e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_ContentBits">
     <vt:lpwstr>8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
+  </property>
 </Properties>
 </file>