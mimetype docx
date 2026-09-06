--- v0 (2026-06-06)
+++ v1 (2026-09-06)
@@ -1,6435 +1,7574 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76B1C59F" w14:textId="422C244C" w:rsidR="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...4 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w14:paraId="0C545305" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E35F66" w14:textId="763DEF3D" w:rsidR="004B3F28" w:rsidRPr="00735ED6" w:rsidRDefault="00735ED6" w:rsidP="00117893">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735ED6">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Formulaire de demande de licence de chasse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE4D216" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28" w:rsidP="00117893">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C928D68" w14:textId="77777777" w:rsidR="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...4 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w14:paraId="4462D26F" w14:textId="77777777" w:rsidR="00735ED6" w:rsidRDefault="00735ED6">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34693823" w14:textId="189A68C3" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...4 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w14:paraId="475C7F44" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="44"/>
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...14 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="439B67B6" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...2635 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="428B3569" w14:textId="26FDAB86" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="763"/>
+        </w:tabs>
+        <w:ind w:left="763" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Informations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004720ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>relatives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chasseur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>invitant</w:t>
+      </w:r>
+      <w:r w:rsidR="00735ED6">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718CD196" w14:textId="2D61B3F6" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:spacing w:before="239"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Permis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de chasse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>n°</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42515C88" w14:textId="18F9DE9A" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1180"/>
+          <w:tab w:val="left" w:pos="1681"/>
+          <w:tab w:val="left" w:pos="2123"/>
+          <w:tab w:val="left" w:pos="3359"/>
+        </w:tabs>
+        <w:spacing w:before="211"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10374AB4" wp14:editId="34398FEB">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Image 1" descr="Formulaire qui requiert l'utilisation de la carte d'identité (eID)."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3789974B" wp14:editId="347DF7A1">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="55" name="Image 55"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Formulaire qui requiert l'utilisation de la carte d'identité (eID)."/>
+                    <pic:cNvPr id="55" name="Image 55"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F91BE18" wp14:editId="75367A0E">
+            <wp:extent cx="114350" cy="114350"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="56" name="Image 56"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="56" name="Image 56"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="114350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46579CC1" w14:textId="2C088593" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6001"/>
+        </w:tabs>
+        <w:spacing w:before="144"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Prénom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A257FAA" w14:textId="0D92A10D" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7019"/>
+          <w:tab w:val="left" w:pos="8993"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numéro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Boîte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FC0241" w14:textId="44966BE4" w:rsidR="007C7D71" w:rsidRDefault="0074638E" w:rsidP="00A200C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="148" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="479" w:right="1138"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Code postal :</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Localité :</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pays:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9F77A4" w14:textId="330622B8" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="148" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="479" w:right="3638"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Téléphone privé :</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00735ED6">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>GSM :</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBDDB72" w14:textId="6CE6C9DC" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="499"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Courriel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF6576" w14:textId="77777777" w:rsidR="00735ED6" w:rsidRDefault="00735ED6">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="499"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE3CA15" w14:textId="77777777" w:rsidR="005B123E" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5519"/>
+          <w:tab w:val="left" w:pos="7681"/>
+        </w:tabs>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1212"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dates de validité de l’invitation du</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Maximum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consécutifs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591F0124" w14:textId="7FABF445" w:rsidR="005B123E" w:rsidRDefault="005B123E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5519"/>
+          <w:tab w:val="left" w:pos="7681"/>
+        </w:tabs>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1212"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B123E">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PAIEMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13644F39" w14:textId="03CC8BE2" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5519"/>
+          <w:tab w:val="left" w:pos="7681"/>
+        </w:tabs>
+        <w:spacing w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1212"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nom, prénom du donneur d’ordre</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3FFDC6" w14:textId="0D0F246B" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="499"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7D71">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F75405" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:spacing w:before="208"/>
+        <w:ind w:left="499"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>inscrite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>virement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>permis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>premier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>jour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>validité</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>licence)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525F1B68" w14:textId="242E5E30" w:rsidR="004B3F28" w:rsidRPr="00897318" w:rsidRDefault="00735ED6" w:rsidP="00735ED6">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:left="479" w:firstLine="241"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007C7D71" w:rsidRPr="00897318">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AB4B96" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="195"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377F7510" w14:textId="4D6BF753" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="763"/>
+        </w:tabs>
+        <w:ind w:left="763" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Informations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>relatives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chasseur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>invité</w:t>
+      </w:r>
+      <w:r w:rsidR="00735ED6">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBAA9CD" w14:textId="689CD2C4" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1681"/>
+          <w:tab w:val="left" w:pos="3359"/>
+        </w:tabs>
+        <w:spacing w:before="216"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44901067" wp14:editId="65D21A4E">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="62" name="Image 62"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="62" name="Image 62"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="484808D6" wp14:editId="0E87E62B">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="63" name="Image 63"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="63" name="Image 63"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2710DFC9" w14:textId="7AB08840" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6001"/>
+        </w:tabs>
+        <w:spacing w:before="151"/>
+        <w:ind w:left="479"/>
+        <w:rPr>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00735ED6">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Prénom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D65F258" w14:textId="0B7A6B64" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7019"/>
+          <w:tab w:val="left" w:pos="8993"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="499"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numéro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Boîte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D319792" w14:textId="5E512D6F" w:rsidR="004642C2" w:rsidRDefault="0074638E" w:rsidP="00A200C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="147" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1280"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Code postal :</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Localité </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="EE2E24"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pays</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> :………………….....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0EE904" w14:textId="1406E95B" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="147" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="3638"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Téléphone privé :</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>GSM :</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D98561" w14:textId="77777777" w:rsidR="00F800A0" w:rsidRPr="00F800A0" w:rsidRDefault="00735ED6" w:rsidP="00F800A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="147" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1280"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date de naissance : </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0074638E">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Courriel</w:t>
+      </w:r>
+      <w:r w:rsidR="0074638E">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074638E">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49673D25" w14:textId="6EAFD05D" w:rsidR="004B3F28" w:rsidRDefault="0074638E" w:rsidP="00F800A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+          <w:tab w:val="left" w:pos="4801"/>
+          <w:tab w:val="left" w:pos="7320"/>
+        </w:tabs>
+        <w:spacing w:before="147" w:line="453" w:lineRule="auto"/>
+        <w:ind w:left="499" w:right="1280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Cochez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>correspondant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>joints</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>votre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>demande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A19973" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:sectPr w:rsidR="004B3F28">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1140" w:right="141" w:bottom="560" w:left="283" w:header="259" w:footer="368" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316C0D1D" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="36"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE91209" w14:textId="01D94FB3" w:rsidR="00897318" w:rsidRDefault="00897318" w:rsidP="00897318">
+      <w:pPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="898" w:right="918"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6165B910" wp14:editId="167973D5">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="568106174" name="Image 568106174"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="130" name="Image 130"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Copie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>permis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200C1">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flamand ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pays</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>domicile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ou d’or</w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>gine de l’invité</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB" w:rsidRPr="00F800A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E90911C" w14:textId="77777777" w:rsidR="00897318" w:rsidRDefault="00897318" w:rsidP="004642C2">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B0444A" w14:textId="7A5D4C17" w:rsidR="004B3F28" w:rsidRDefault="00D42388" w:rsidP="00897318">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="898"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781C76">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05E527DE" wp14:editId="3A04F99E">
+            <wp:extent cx="117475" cy="117475"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1044493918" name="Image 129"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 129"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="638175" cy="466725"/>
+                      <a:ext cx="117475" cy="117475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0074638E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Certificat d’assurance de l’invité</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB" w:rsidRPr="00F800A0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA1CF7D" w14:textId="77777777" w:rsidR="00897318" w:rsidRDefault="00897318" w:rsidP="00897318">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="898"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E05C5B" w14:textId="77777777" w:rsidR="00897318" w:rsidRDefault="00897318">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="888"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1638B702" w14:textId="171D4E12" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380E6473" w14:textId="18256148" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="816" w:right="918" w:hanging="294"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-3"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540F088F" wp14:editId="5FC82AFE">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="130" name="Image 130"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="130" name="Image 130"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Preuve de paiement</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB" w:rsidRPr="00F800A0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-        <w:t>A télécharger</w:t>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB" w:rsidRPr="00F800A0">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quand demande non-introduite </w:t>
+      </w:r>
+      <w:r w:rsidR="00F800A0" w:rsidRPr="00F800A0">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>via MonEspace.wallonie.be</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB" w:rsidRPr="00F800A0">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34173185" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="004720ED">
+    <w:p w14:paraId="1B306CB1" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC67EC5" w14:textId="0ACA74CA" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+      <w:pPr>
+        <w:ind w:left="522"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D263255" wp14:editId="5D65BB79">
+            <wp:extent cx="114350" cy="115100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="131" name="Image 131"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="131" name="Image 131"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114350" cy="115100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Procuration écrite et signée (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52FB">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uniquement </w:t>
+      </w:r>
+      <w:r w:rsidR="004642C2">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pour les demandes introduites par un tiers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FA1571" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663E0855" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E959980" w14:textId="77777777" w:rsidR="004642C2" w:rsidRDefault="004642C2">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDB98E5" w14:textId="77777777" w:rsidR="004642C2" w:rsidRDefault="004642C2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004642C2">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="0" w:right="141" w:bottom="560" w:left="283" w:header="259" w:footer="368" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="5476" w:space="40"/>
+            <w:col w:w="5970"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285BB939" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="004B3F28" w:rsidP="00117893">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="187"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="297"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3110"/>
+        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="2815"/>
+        <w:gridCol w:w="2744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00117893" w:rsidRPr="00212CB6" w14:paraId="70E4B73D" w14:textId="77777777" w:rsidTr="00117893">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1C2B27" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SPW-IAS – Direction du Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B055CE" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Place Didier, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D8831F" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6700 ARLON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2B1A72" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tél : +32 (0) 63.58.90.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A26D9D" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005416F3" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>De 09h00 à 12h00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="350125DF" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(sur rendez-vous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08169B55" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6651BA08" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SPW-IAS – Direction de Liège</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685AC0E9" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Esplanade Simone Veil, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA79C15" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> étage)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451BD1FB" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4000 LIEGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575369DE" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tél : +32 (0) 42.30.38.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361141C4" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>De 09h00 à 12h00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F14C70E" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(sur rendez-vous)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B254F88" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SPW-IAS – Direction du Hainaut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11690062" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Rue des Canonniers, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04405957" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7000 MONS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B018C0" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tél : +32 (0) 65.32.00.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B255CB" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="259210A2" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>De 09h00 à 12h00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F94E00E" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>SPW-IAS – Direction de Namur et du Brabant wallon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D6464AF" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Bovesse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>, 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F77611E" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5100 NAMUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D5AA0B" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Tél : +32 (0) 81.71.56.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE94248" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA0BFA3" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De 09h00 à 12h00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00117893" w:rsidRPr="00212CB6" w14:paraId="47139B08" w14:textId="77777777" w:rsidTr="00117893">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11569600" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Chasse.Luxembourg.PouvoirsLocaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="41C534C6" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>@spw.wallonie.be</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4586614D" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Chasse.Liege.PouvoirsLocaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4F4FAADA" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>@spw.wallonie.be</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5A4BE8" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Chasse.Hainaut.PouvoirsLocaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="291ECD89" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>@spw.wallonie.be</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFDAD6" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Chasse.Namur.PouvoirsLocaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="643B03F4" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00D42388" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42388">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>@spw.wallonie.be</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EF7302F" w14:textId="4AD99CB3" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00D42388">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00212CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>PROCEDURE DE DELIVRANCE - INSTRUCTIONS GENERALE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Les permis et licences de chasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>peuvent être obtenus par formulaire électronique de préférence, par courrier ou directement auprès :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C00439C" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012E648F" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>’un des bureaux mentionnés ci-dessus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD46DDB" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>- D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e la d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>irection de Liège (SPW-IAS) pour un chasseur souhaitant s’exprimer et obtenir des documents en langue allemande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F875555" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0ECFF5" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Tous les formulaires (électroniques ou format pdf) sont disponibles sur le Portail de la Wallonie :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06899635" w14:textId="33EB6F05" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00766DD6">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Demande d'une licence de chasse</w:t>
+          <w:t>https://www.wallonie.be/fr/demarches/demander-un-permis-de-chasse</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004720ED">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les permis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D38365" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="67542C78" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00766DD6">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les demandes de licences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233AE0CC" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CEA67C" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Les liens vers les versions en ligne vous amèneront directement sur le site Mon Espace après une authentification avec votre carte d’identité électronique.  Vous devrez pour ce faire disposer d’un lecteur de carte et du logiciel adéquat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D5BB9D" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Vous choisissez ensuite votre profil Citoyen, puisqu’obtenir un permis de chasse ou annexe est réservé aux particuliers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708B4455" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Les formulaires sont également disponibles au format papier auprès des directions citées ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C969F7" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF2F097" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Modalités de paiement de la taxe régionale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39048BC0" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>L’activation ou le renouvellement du permis de chasse est délivré après acquittement d’une taxe régionale de 223.10 €.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7215BE" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>La licence de chasse est délivrée après acquittement d’une taxe de 37.18 €.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B927C9" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F383D55" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>La taxe du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être payée sur le compte de la Région wallonne suivant : IBAN BE79 0912 1502 0333, BIC GKCCBEBB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B95D4B3" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00766DD6" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le versement doit intervenir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>au moins 5 jours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant l’introduction de la demande si celle-ci n’est pas effectuée en ligne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0DA34D" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Certaines situations entraînent ou peuvent entraîner le refus de délivrance d’un permis (condamnations, antécédents, etc..).  Dans un délai de trente jours, un recours peut être introduit contre cette décision auprès du Ministre qui a la chasse dans ses attributions.  En cas de refus, le montant de la taxe préalablement versé est remboursé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3EBDBA" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="0074772F" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E01730B" w14:textId="696767EF" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditions de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42388" w:rsidRPr="00766DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...174 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>délivrance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42388">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EEE068" w14:textId="77777777" w:rsidR="00D42388" w:rsidRPr="00766DD6" w:rsidRDefault="00D42388" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="415B1E6A" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...29 lines deleted...]
-      </w:hyperlink>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="4111"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00117893" w:rsidRPr="00B732D7" w14:paraId="6620FC1C" w14:textId="77777777" w:rsidTr="00D42388">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A74B2E" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24FC09EA" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>L’ACTIVATION OU LE RENOUVELLEMENT du permis de chasse peut être obtenu en annexant au formulaire de demande :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7415268E" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A74F98A" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="000D20B6" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Un certificat valide de réussite à un examen de chasse pratique et théorique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organisé par la Région wallonne, la Région flamande, les Pays-Bas, le </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>rand-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>uché de Luxembourg ou l’Allemagne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249608F6" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>un permis de chasse validé pour la saison cynégétique en cours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> délivré en Région flamande, aux Pays-Bas, au grand-duché de Luxembourg ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Allemagne ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE29970" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52252FE2" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="000D20B6" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Un extrait du casier judiciaire (ECJ) pour la chasse (596.1-10 chasse) daté de moins de trois mois</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou un avis de l’administration de la Sureté publique (ce dernier est alors sollicité par le Centre des Pouvoirs locaux) ou un ECJ délivré par le Ministre de la Justice ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77AAD4E7" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB6A005" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="000D20B6" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Un certificat d’assurance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conforme couvrant la responsabilité civile du demandeur durant toute la saison cynégétique concernée contre les risques liés à la pratique de la chasse (AR 15/07/1963)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C25D4A1" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625B0538" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E4224A" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>LA LICENCE DE CHASSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43044EC5" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="174EA5E6" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>La licence est valable cinq jours consécutifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3F2339" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74372429" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le titulaire d’un permis de chasse wallon validé pour la saison cynégétique en cours peut obtenir une licence pour son </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>invité non domicilié en Wallonie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B732D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aux conditions suivantes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02732CAA" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17851B4D" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="000D20B6" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>a communication de virement doit mentionner la lettre « L » suivie du numéro de permis du chasseur invitant et du 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jour de validité de la licence (jj/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>aaaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>) (ex. L-10005999-10/11/20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68750C86" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00B732D7" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D6E6052" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>En annexant au formulaire de demande</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E721C5B" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="000D20B6" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AB69E8F" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Une copie du permis de chasse de l’invité validé pour la saison cynégétique en cours lorsque son pays d’origine ou de domicile en délivre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEDA314" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D20B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Un certificat d’assurance conforme couvrant la responsabilité civile du demandeur durant toute la saison cynégétique concernée contre les risques liés à la pratique de la chasse (AR 15/07/1963)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5995E28C" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="002C5F56" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="567"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>en précisant le jour à partir duquel elle produira ses effets.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A74A38D" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FAAA8F0" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...29 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="07B328D9" w14:textId="410D6C3A" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B432A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Le non-respect de ces procédures risque d’entraîner un retard, une suspension ou un refus de délivrance du document sollicité.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="311FF6A0" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="452"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="1612"/>
+        <w:gridCol w:w="1612"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00117893" w:rsidRPr="00E11E2E" w14:paraId="6CC2B752" w14:textId="77777777" w:rsidTr="00D42388">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E04697" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>PROVINCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700DC43" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00D42388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Luxembourg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470E9BCE" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00D42388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Liège</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167C00C9" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00D42388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Hainaut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E36D56B" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00D42388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Namur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A63EC5" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00D42388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Brabant Wallon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00117893" w14:paraId="3C75EE23" w14:textId="77777777" w:rsidTr="00D42388">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FFC7FE" w14:textId="77777777" w:rsidR="00117893" w:rsidRPr="00E11E2E" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Tél. service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A810D8" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>+32 (0) 63 21 22 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419B29CD" w14:textId="1A0233B7" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>+32 (0) 42</w:t>
+            </w:r>
+            <w:r w:rsidR="00155F16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>20 22 71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789F768F" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>+32 (0) 65 38 23 58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18944B08" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>+32 (0) 81 77 52 38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0F27C8" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>+32 (0) 10 23 61 95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F32D163" w14:textId="01424D7E" w:rsidR="00117893" w:rsidRPr="00B432A0" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567" w:right="713"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B432A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...19 lines deleted...]
-        <w:t>Contacts</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Information sur la taxe provinciale complémentaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B432A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : toute information sur son montant et les données peut être obtenue en composant les numéros suivants </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32452022" w14:textId="77777777" w:rsidR="004720ED" w:rsidRPr="004720ED" w:rsidRDefault="004720ED" w:rsidP="004720ED">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1AB2F7F3" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="00117893" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F240388" w14:textId="77777777" w:rsidR="00786EDD" w:rsidRPr="008D57D2" w:rsidRDefault="00786EDD" w:rsidP="00786EDD">
-[...80 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3CDB8B12" w14:textId="77777777" w:rsidR="0074638E" w:rsidRDefault="0074638E" w:rsidP="00117893">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A85698" w14:textId="77777777" w:rsidR="00786EDD" w:rsidRPr="008D57D2" w:rsidRDefault="00786EDD" w:rsidP="00786EDD">
-[...694 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="0074638E">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1140" w:right="141" w:bottom="560" w:left="283" w:header="259" w:footer="368" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26F7944B" w14:textId="77777777" w:rsidR="00C03A98" w:rsidRDefault="00C03A98">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="50ED832B" w14:textId="77777777" w:rsidR="00C03A98" w:rsidRDefault="00C03A98">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E6985E5" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+    <w:pPr>
+      <w:pStyle w:val="Corpsdetexte"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609128D6" wp14:editId="3BD88C9C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>146900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10318474</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3514090" cy="285750"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="52" name="Textbox 52"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3514090" cy="285750"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C31E137" w14:textId="79D1C0F9" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Version</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>du</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>formulaire</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00117893">
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="609128D6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 52" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:11.55pt;margin-top:812.5pt;width:276.7pt;height:22.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ4tg9lAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GmhsERNV8AKhLRi&#10;kRY+wHXsJiL2mBm3Sf+esTdtEdwQF3vsGb957403t5MfxNEi9RAauVxUUthgoO3DvpHfv318cSMF&#10;JR1aPUCwjTxZkrfb5882Y6ztCjoYWouCQQLVY2xkl1KslSLTWa9pAdEGTjpArxMfca9a1COj+0Gt&#10;quq1GgHbiGAsEd/ePSXltuA7Z016cI5sEkMjmVsqK5Z1l1e13eh6jzp2vZlp6H9g4XUfuOkF6k4n&#10;LQ7Y/wXle4NA4NLCgFfgXG9s0cBqltUfah47HW3RwuZQvNhE/w/WfDk+xq8o0vQeJh5gEUHxHswP&#10;Ym/UGKmea7KnVBNXZ6GTQ593liD4IXt7uvhppyQMX75cL19VbzllOLe6Wb9ZF8PV9XVESp8seJGD&#10;RiLPqzDQx3tKub+uzyUzmaf+mUmadhOX5HAH7YlFjDzHRtLPg0YrxfA5sFF56OcAz8HuHGAaPkD5&#10;GllLgHeHBK4vna+4c2eeQCE0/5Y84t/Pper6p7e/AAAA//8DAFBLAwQUAAYACAAAACEAI7cLm+AA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VIbNRuUFIIcaoKwYRUNQ0DoxO7&#10;idX4HGK3Df+e6wTjvffo/SjWsxvY2UzBepSwXAhgBluvLXYSPuv3hydgISrUavBoJPyYAOvy9qZQ&#10;ufYXrMx5HztGJhhyJaGPccw5D21vnAoLPxqk38FPTkU6p47rSV3I3A08ESLjTlmkhF6N5rU37XF/&#10;chI2X1i92e9ts6sOla3rZ4Ef2VHK+7t58wIsmjn+wXCtT9WhpE6NP6EObJCQPC6JJD1LUhpFRLrK&#10;UmDNVVoJAbws+P8R5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASeLYPZQBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAI7cLm+AAAAAM&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C31E137" w14:textId="79D1C0F9" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Version</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>du</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>formulaire</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00117893">
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D97019A" wp14:editId="25257558">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>146900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10458174</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1966595" cy="143510"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="53" name="Textbox 53"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1966595" cy="143510"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4700A7A5" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="0074638E">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Date</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>mise</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>à</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>jour</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00117893">
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>01</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00117893">
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00117893">
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="73CC2467" w14:textId="31F960BB" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                          <w:pPr>
+                            <w:spacing w:before="20"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="44"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7D97019A" id="Textbox 53" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:11.55pt;margin-top:823.5pt;width:154.85pt;height:11.3pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhfACBmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1Hyzfm00KiegqmwqoQEgV&#10;VGr5AMdrZy3WHjPjZDd/z9jdJKjcEJfx2B6/ee+N13ej78XBIDkIjVzM5lKYoKF1YdfIH8+fr99L&#10;QUmFVvUQTCOPhuTd5urNeoi1uYEO+tagYJBA9RAb2aUU66oi3RmvaAbRBL60gF4l3uKualENjO77&#10;6mY+X1UDYBsRtCHi0/uXS7kp+NYanb5bSyaJvpHMLZWIJW5zrDZrVe9Qxc7piYb6BxZeucBNz1D3&#10;KimxR/cXlHcagcCmmQZfgbVOm6KB1Szmr9Q8dSqaooXNoXi2if4frP52eIqPKNL4EUYeYBFB8QH0&#10;T2JvqiFSPdVkT6kmrs5CR4s+ryxB8EP29nj204xJ6Ix2u1otb5dSaL5bvHu7XBTDq8vriJS+GPAi&#10;J41EnldhoA4PlHJ/VZ9KJjIv/TOTNG5H4dpMmivzyRbaI2sZeJyNpF97hUaK/mtgv/LsTwmeku0p&#10;wdR/gvJDsqQAH/YJrCsELrgTAR5E4TV9mjzpP/el6vK1N78BAAD//wMAUEsDBBQABgAIAAAAIQAU&#10;4jyw3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1GmCDA1xqgrBhFSR&#10;hoHRid3EanwOsduGf9/rBOO99+j9KNazG9jJTMF6lLBcJMAMtl5b7CR81e8Pz8BCVKjV4NFI+DUB&#10;1uXtTaFy7c9YmdMudoxMMORKQh/jmHMe2t44FRZ+NEi/vZ+cinROHdeTOpO5G3iaJII7ZZESejWa&#10;1960h93RSdh8Y/Vmf7bNZ7WvbF2vEvwQBynv7+bNC7Bo5vgHw7U+VYeSOjX+iDqwQUKaLYkkXTw+&#10;0SgisiylMc1VEisBvCz4/xHlBQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGF8AIGZAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTiPLDf&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4700A7A5" w14:textId="77777777" w:rsidR="00117893" w:rsidRDefault="0074638E">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Date</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>mise</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>à</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>jour</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00117893">
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>01</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00117893">
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00117893">
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="73CC2467" w14:textId="31F960BB" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                    <w:pPr>
+                      <w:spacing w:before="20"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="44"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29138950" wp14:editId="6D877B75">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2129099</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10460814</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="217804" cy="147955"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="54" name="Textbox 54"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="217804" cy="147955"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C088E57" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                          <w:pPr>
+                            <w:spacing w:before="27"/>
+                            <w:ind w:left="71"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="A7A9AC"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="29138950" id="Textbox 54" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:167.65pt;margin-top:823.7pt;width:17.15pt;height:11.65pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOrgxkmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGm1yy5R0xWwAiGt&#10;AGnhA1zHbixij5lxm/TvGbtpi+CGuNjjmfHze2+8fpj8IA4GyUFo5XJRS2GChs6FXSu/f/vw6l4K&#10;Sip0aoBgWnk0JB82L1+sx9iYFfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNECepX4iLuqQzUyuh+q&#10;VV2/rkbALiJoQ8TZx1NRbgq+tUanL9aSSWJoJXNLZcWybvNabdaq2aGKvdMzDfUPLLxygR+9QD2q&#10;pMQe3V9Q3mkEApsWGnwF1jptigZWs6z/UPPcq2iKFjaH4sUm+n+w+vPhOX5FkaZ3MPEAiwiKT6B/&#10;EHtTjZGauSd7Sg1xdxY6WfR5ZwmCL7K3x4ufZkpCc3K1vLuvb6TQXFre3L25vc1+V9fLESl9NOBF&#10;DlqJPK5CQB2eKJ1azy0zl9PzmUiatpNwHb+SQXNmC92RpYw8zVbSz71CI8XwKbBdefTnAM/B9hxg&#10;Gt5D+SBZUYC3+wTWFQJX3JkAz6FImP9MHvTv59J1/dmbXwAAAP//AwBQSwMEFAAGAAgAAAAhAN0m&#10;1mLhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sgY6WlabThOCEhOjK&#10;gWPaeG20xilNtpW3JzuNo/1/+v25WM92YEecvHEk4X4hgCG1ThvqJHzVb3dPwHxQpNXgCCX8ood1&#10;eX1VqFy7E1V43IaOxRLyuZLQhzDmnPu2R6v8wo1IMdu5yaoQx6njelKnWG4H/iBEyq0yFC/0asSX&#10;Htv99mAlbL6pejU/H81ntatMXa8Evad7KW9v5s0zsIBzuMBw1o/qUEanxh1IezZISJLHJKIxSJfZ&#10;ElhEknSVAmvOq0xkwMuC//+i/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOrgxkmAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDdJtZi&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C088E57" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+                    <w:pPr>
+                      <w:spacing w:before="27"/>
+                      <w:ind w:left="71"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="A7A9AC"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="14127AAF" w14:textId="77777777" w:rsidR="00C03A98" w:rsidRDefault="00C03A98">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2A7C1856" w14:textId="77777777" w:rsidR="00C03A98" w:rsidRDefault="00C03A98">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D252D3F" w14:textId="77777777" w:rsidR="004B3F28" w:rsidRDefault="0074638E">
+    <w:pPr>
+      <w:pStyle w:val="Corpsdetexte"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A11B620" wp14:editId="3484AA97">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>163817</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>164695</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1672589" cy="568960"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="49" name="Group 49"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1672589" cy="568960"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="1672589" cy="568960"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="50" name="Image 50"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1478991" cy="568679"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <wps:wsp>
+                      <wps:cNvPr id="51" name="Graphic 51"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1484718" y="183754"/>
+                          <a:ext cx="187960" cy="161290"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="187960" h="161290">
+                              <a:moveTo>
+                                <a:pt x="31496" y="1270"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="31292" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31292" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="203" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="203" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="157480"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31496" y="157480"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31496" y="1270"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="187960" h="161290">
+                              <a:moveTo>
+                                <a:pt x="72682" y="43180"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="41198" y="43180"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41198" y="157480"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72682" y="157480"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72682" y="43180"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="187960" h="161290">
+                              <a:moveTo>
+                                <a:pt x="72682" y="1270"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="72478" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72478" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41389" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41389" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41198" y="1270"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41198" y="26670"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41490" y="26670"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41490" y="27940"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72377" y="27940"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72377" y="26670"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72682" y="26670"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="72682" y="1270"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="187960" h="161290">
+                              <a:moveTo>
+                                <a:pt x="187591" y="84404"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="163982" y="47472"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="135432" y="40779"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="123088" y="41808"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="86969" y="65989"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="78181" y="101777"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="78625" y="110629"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="99021" y="149987"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="134988" y="160794"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="144983" y="160058"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="182194" y="135458"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="155473" y="125171"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="152781" y="130340"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="145961" y="136715"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="141236" y="138328"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="127139" y="138328"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="109448" y="101777"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="109842" y="93586"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="125818" y="63677"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="141528" y="63677"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="146367" y="65265"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="153035" y="71501"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="155625" y="76758"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="157607" y="84569"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="157924" y="84823"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="186753" y="84823"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="187223" y="84823"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="187591" y="84404"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="231F20"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="14E6F6A4" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.9pt;margin-top:12.95pt;width:131.7pt;height:44.8pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="16725,5689" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBc1QDNIAUAAHgRAAAOAAAAZHJzL2Uyb0RvYy54bWysWF1v2zYUfR+w/yDo&#10;vbFIUSRlxCmGZgkKFG2wZtizLNO2UEnUKNpO/v0uv2wvjiW720MsKjq6PPfcD5K6/fjS1NFWqL6S&#10;7SxGN0kcibaUi6pdzeI/nx8+8DjqddEuilq2Yha/ij7+ePfrL7e7biqwXMt6IVQERtp+uutm8Vrr&#10;bjqZ9OVaNEV/IzvRwsOlVE2h4VatJgtV7MB6U09wktDJTqpFp2Qp+h7+e+8exnfW/nIpSv1tueyF&#10;jupZDNy0/VX2d25+J3e3xXSlim5dlZ5G8RMsmqJqYdK9qftCF9FGVSemmqpUspdLfVPKZiKXy6oU&#10;1gfwBiVvvHlUctNZX1bT3arbywTSvtHpp82WX7ePqvvePSnHHoZfZPmjB10mu241PX5u7lcH8MtS&#10;NeYlcCJ6sYq+7hUVLzoq4Z+IMpzxPI5KeJZRnlMvebmGuJy8Vq5/H35xUkzdtJbcnkxXlVP48wLB&#10;6ESg8USCt/RGidgbaS6y0RTqx6b7ALHsCl3Nq7rSrzYvIWqGVLt9qkqjrbkBLZ9UVC1ACUjFtmig&#10;Hj43xUpEcA+CB4x5w+h/YmBeV91DVddGdTP2VCGd36TDO966VLuX5aYRrXa1o0QNrGXbr6uujyM1&#10;Fc1cAD31eYEgZFC3Gih2qmq1K5ReK6HLtZl/CTz+gPIyRIvp/oElfeBpXOh9cl2UL4TxPDeTu3yh&#10;LDcz78NeTDvV60chm8gMgCpQAK2LabH90nsyAeIldPNbYkDHdAZoNX0QD+5O5Luqmr6vi04ABWP2&#10;KMLgg4vwo28uGTKeeJQpOH93Rh5EOGEIuicIgXjKMuJCsK8szkwxWaEQRTi3KXQkVLlxQh2LA/1p&#10;4WQCwdZhVL60YWjkNK2ytq1SQ06AxHEErXLupoc0N+8Zo2YY7Qw7x2Rtyt0SMU8buRXP0uK0qfMU&#10;kZw6bzALXA+guv03GOf4LThAwrXzdgM0GA3Pw9XhcJJag5eh0IFjMBOuzhwobwJzISxjhA9PfCTP&#10;VeBTAmUte+FqxkTo+kgxTLkTn6RoT/tcqAhCucvSY3QQK1ydaAcsGnfyQOMq8Hss/kdJjiJ+ThGG&#10;oYldlh4H6HB2EJSaRRQy7lLcEc8Qg3A9icVpDp2DYkr3tRsw4RrMEuhEhulVWJaTYc8YThlzdq/B&#10;jvI9ZNk43wP2HXX/c45BG83MygfScUIS2+6hnZ/LMkTTPJQpIwyb9gzwEI1wdVFBaUZSX9MJ26+p&#10;ARSuHozThPuShvrng5Y5zanLTJrlkKNDLBhH3DmIEsQgnMNgijOrBkIJxcOW8zzB3jLJcz5sGaUk&#10;9/4hmkA2DfJABNBu6QB0kg3LgThGYNCuDaD5GDrLCPO2cYaY3SGcD2KGQUFvO0lHCgaRLKcBTRnK&#10;RrxEOPXLc8pTPOIlZih1UYfGNIpOckJ8QxyPO0pyTlyq5mnG6TBtOFz4PRJN6UhGIYIycMzE5hKw&#10;wThwhumIelmapC5ZQehkLIxZyGxG2WiGMEhRS4OTDCptqGRgncyxSz5OOE6HwRwmd7l3CZhhsOd6&#10;07jldxtZaDInjRISfr+rhPHxvrWXdbUIJ55ereafahVtC9ig4hQ94LBkHMHgXNj7E4cZzeXiFc5c&#10;O9iDz+L+701hDnj15xb2/LBK6TBQYTAPA6XrT9J+M7AbKDhrPL/8VajOHzs0bMO/yrD1Pzl9OKx5&#10;s5W/bbRcVvZocmAEvdrcwDHEjuzx3vZv/ynCfD84vreowweTu38AAAD//wMAUEsDBAoAAAAAAAAA&#10;IQAZ3WyHPloAAD5aAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAB&#10;NwAAAHcIBgAAAGYNB+oAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAA&#10;SURBVHic7J11WBTb+8DPzHbSIWADCgYgJQICCioiqKgY2I0d2N1eO7C9JnZioiBtACqpoqgoIlK7&#10;CyzL9szvD1zvuswsS+j19718nmefB+bkxrxzznvegFAUBb8LSdorp/KVO/fpndw+SJZf2FYU+7Qf&#10;AABoLZq65rdNoplmmvlPQPzVA6BiCUV4N3YIsV3L3JJB0xKBREoWnI+YXLnt6HqAohAAANB83O6Q&#10;ba1Tf/Vcmmmmmf8Ov1y48Zb+dUj2/nNHiMmoBBIpGQAAKv86skG5jujRk/7/hnBDRWIqRKWIfve4&#10;zTTTzK/nlwg3FEWhyk0HttIG9blQffHOhLrqyz5/bfcr5qEOObdCr2LN7t26+9eObUw/4hfZ3ZES&#10;jjFWGazFLKf0sI/TpB/J69yu8s+FmJ8D0aLNG5J567ea9CNKSPFGBUImVhnBxPAL2cbqhSb9aEr1&#10;vbhBSGWVVq2x9HVKad6u9xC5HK6+cn8MVluSZZs3lG6dU5pyPv8m1TcfDkdEEqrqdaKJYQG1p9Oj&#10;f2NO/2V+iXATnL0xjX/g7GJRYqq3JvUJpsb5v2IeeCDVIjpn7II79MF9zze2L1Fk/CB+2JklWGUQ&#10;i1Fp8iZKFyIQ5HX1U7F69x7x4xdeWGW0wL7n9Q6sD66rD1QkppaNWXBXsUJWhb00ZEVTC7fKTWHb&#10;ZB+/WKheJzt0eUrzdr0HhCJG+fwNp7DaMicF7f9fEm7lK3YcQLgVeqrXqT5ud5qF2+8HbuoOUbGE&#10;Urn7xCoAAJBm5nTTpA09sE+jhYymoFIZiTtt+WVJZo49bVCfC43tj+LuGI07Fl/Alr5+37XOOUmk&#10;ZMnL7O545eInLz3R7/pJdUgy3jjgCbaauTo032DN/GdocuEmSkz1RopKTX66SCTIAM7qhexsm0iy&#10;aPumqeeBBSqWULhz1p4RRT/2Yy+YtJ6gp13W2D4pjl0fAwpZjFcufpbWs64+JJk59qhQTMMrR4pK&#10;TeSfCtrX1Y84NdMVrwxiMSrJXTs26aqtmWb+ZJpcuEleZjsr/obYzAr20ukrWzy/1crkbbS2UdKV&#10;Djo7V0ymuHSLJ7Q2/Ugf0u+c/tldA5p6DljIOeX6pcNnRwlvRo0gd+uUzJo1dmtT9AvRqEKKs20i&#10;XrkkOd29rj40qSN+8tKzzn5SMtzwyig97OMgIlFWVx/NNPO/QpPr3FBRzQqE0Nr0I2vW2K1ALKFy&#10;Ji+9Jnme5UIwNfpCD/I7pXtow0iCkf63ph4bD2nup45lYxfekX8qaE/s0O6V3pldA5ryRqf2dIoS&#10;J6Rg6hfFyRnuKIpCEAThGhSKNRFuT9M8GMEDj+OVowgCS55n9sArp7g1b0mb+W/R5MKNMdL/BHPM&#10;4COEli0+ieKS+4rjnvXVPbRxRPmKHWGih4n+/N0nVvHDzizV2bVyImOob3hTj68MiqJQ9dX7Y8qX&#10;bw9Dq6pZxHYtcw0uh3kT9LTLUASBZW8/dhI/eenJmDgsTJ3wqQt1ejekjGso+5BviXfaiSIIrG47&#10;qUD89IWnOiEp+/C5A8Kr1MVrT3V3bBZuvxitjQtno0JRLfUC8TcfmDVTQ5MKN3lxWQv+/jNLxU9e&#10;eBlcOdBLkprZoyr85lTGmMFHCAa6xfQhvuGihGQfpJRrxN9/ehl9SL9zjREqaufCKdcvX7z1iPBe&#10;bKDiGmyo/61i/f7t8pKyFpLMHHti25a5+uG7/Bo7B1Jny3RYV4uDdVIGQI3eDU+4yd5+7ISWV+rU&#10;NYa8sMRMnl/Yltja9CPmGMn4W1LYUK+IaNn2dV1jNNM4GIP7NvqAqpmmo0l1bvzD5xdKMt44aK9f&#10;MFfOrdCnenV/QDQz/gxRyCKqt+sd5pThe1ukRrTW3hw6S/Yuz1r+rdS0KccH4Ptq7fajYcVeI7OV&#10;BRsAAEiepfWsvnZ/tPjxCy/m6EFHDW8ecSfo6ZQ2dkwIhhGKG/7KSJ1OTZMt6Y+6avRuEjWrP4qb&#10;Q8yveog008yfSpOu3EjW5pkUxy5PeCt2hCHllboGF/f5GN494cxb8tdhYUTUcABqDFJ1D6wPZs2d&#10;sKkpxwYAAFlBUavyZdsOiqIf+2FWIBJktP5e19kLJ68jNfFKhtrTKUp4KzoIq0z8LB33xLRewu3p&#10;Sw/GSP8TWGXqhBsVQ/BK337sJIxKGiB9nWsj+5DfAams0kL5AjZEJkogOk0A6+mUEs1b55A7W6ZR&#10;fdxvE81+/9YKRRBYmv3OVpz0vLfkRXZ3OYdngHDL9QGKwrCudhmso8Uhd+34gtLDPpbcrVMyRCZJ&#10;8PoSJab2lr3/1LFWAQShzPFDDyr+Fb/Mdhaci5gizXjjgJTzdQAEoTCbUQHr6ZSS7axTqL1d75Id&#10;uz7BelhUX38wCpVIKKrXCSZGX6g9nXBVF3JuhZ44PrmPKD65j/xrUSt5Gc8QiCVUiM0sJ7Y2/Ui2&#10;sXpO7dszgtS+1TuNPrhmAAAAQE3tOC8v4xrCDDofkEkStFrEgBi0qkKLXpVotZDxY1AaRWgQccyV&#10;1NkyvSlXFJKMNw4Qg84nmBh9gYiEHwcGCK9CT/Yx35Jo2e5VU5h/YCH7UtimyGlwHl658fNbrYim&#10;Rl+Ur6EoChXZ+3/RdAVLMGvxuUXqzTaq1+WlHKNvXfsX4Y6derMN0azFZwBqBGT5un07pBlvHDQZ&#10;UwHFs/sDrRUzl5I7W6YrXy9yHfoOz4jX8PbxHkiVgFVo0asSq0/mpKD92hsXzlG9jsrlBGFE9PDK&#10;3SdWYQokDGBDvSLWzDHbGKMHH4Hp1GrVcu6cdaerr9yr7Y0CQahZ4TNYmvupIy9083FJSkad+k+y&#10;Q5enOrtXTVBVNRR26lOGZ8Srf2anv+p1OYdnwN9zcmXV6WshQCoj1Tmuk81j9uKpq6iuDrF11W2m&#10;Cbel4pQM1+LewRnlK3ftAwAAwalrMzhTl1+WFxS1VhZsAACACsW08hU7wppqbFlhiVnVqaszhPdi&#10;A/l7T67gjFt4u7jXqKyiHkPelwyY9Iw7Z90ZwYXbE8VPXnghKnNpKogtTT4R27Z8j1cuwbB3k3/5&#10;1gZLsEFsZgWsW1sIywu+tZZ9KWxTq281qzZCG7MPRLMWn1EUhSq2Ht5YGhgSV1/BBgAA4rhnfUv8&#10;JiZX46xOmwp5Cce4NDAknjtz9TlNBRsAACAlHOOKNXt2FXuNzJa8zq3TcFoZ6cd8ixL/yU81EWwA&#10;ACB5nuVS0nfcC0naK6f6jKOM+OlLjyK3oLdVxy/N0USwAQCAJCXDtWzozBjunHWnkSoBq6Fj/1do&#10;sm0pZ8qyq0AmJ+rsXDG52GdMuuxDviW1X88IhMMzwKovSc3sgZRwjBtjEiLJeGNfdezi/OqIqOFA&#10;Jsd8L/KvxS0Vf1dfuTcWolGrqX3cb7MXTlrX1MbDFHfHaFneF3OsMnFyujt9SL9zqtew6lJ7OkVB&#10;NGo11kpD/DTNg9jS5NNP11LUbUlrTED4+08v5e89uUKDt4GPRErmzl57ltSh3StSh3avGtUXBtLc&#10;PKvSoNnRtYzA64E8v7Bt6YDJT/X+3jqE6uUSWWcDFIU4YxfeQSv42vUZB60WMsrGL4owTrzcEWYz&#10;K+rTtvpuzBBuyKoLmgq1Wu2v3BsrzfnQxeDSfm9YR4vbkD7+CzTZyo01bdQu3QPrg4V3Y4fIPuRb&#10;AhhG2AsmrxNGJeEa6co+fO7QkLHEz7NcSgND4kr6jX9efS0yGE+wYYEKRXRhRNTw4l7BmeWrd+9G&#10;NDip1BRKT3yTECxPBbyDBoqrfSzFzSEGsx+MQwVJKv6Kg+Lu+Ej6/nOHyh3H1uHVAQAAWFe7DNbX&#10;LVG8IFrtrV3NYFJy5c7jTR5/D6nga3PGL4pQJ9ggbTbvxxzVHAShQhGdM23FJel7zX5fsg/5lg2a&#10;cwnHuOrE5dn1aSN9l2fNm73uDJ5ggw10iyk9naLpQ/qdow3yuQixGJhbemnWW7uyiUtuoHI5oSFz&#10;/y/QZCs35vRRO6uv3h9DG9TnAoogMNnWOpVgYvSl6ujF+XhtZF+LW9XSvqoBqRKwKrce3lR14sos&#10;oIGvpVpkcmLVsYvzhA8SBhpcOdCb2MoEV1+mKVRXhxgAQSjW3GS5n6zkHJ6B8uks3sqN0sM+DqLT&#10;qrDKxE9feij/j1SL6JLMHHu8OVFc7WP5e06uxLuZGKMHHWUvDVmhqotEyit1eIu2HBXeiRmq2kYU&#10;/dgPlcpIEIkoxRu3vvCW/HUYS3cHQE1gBe3NobOoPm53lHW0kvTXjuUrduyXvHzlrNoG5QvY3GnL&#10;LxtGnbWDYBjRZA60wL7nGcP8TsP6OiWoSEyTffpiLnqQGID1GSgQ3noUxJ43caMm/aNyOYE7feVF&#10;VCiiq5ZBDHqV9rp58+mjAv5Wfo9IBV+bM235ZXF8io9qG8mztJ5VJ67MYk0ZsVeT8f9rNHrlhvAq&#10;dAUXb08o8Zv0jDd3/anqi7cnwnSagNbH/RZ/74mVqKAaM/wOAAAACNLoRwdAzcqn2HPkq6q/L89u&#10;tGBTQp5f2LZ08LQE6cd8zBurPsDabB7Jxuo5XrlEyRZNXsY1lGGsLGB93RKiRZs3RDPjfAKGTZs8&#10;v7CtrKColeJ/acZrR7yVK6mTRQZBT6dUeD9+EFY5faT/CZ3ty6ZhHbLA2mweffiAU1jtUKGILi/l&#10;GmG+yQYgffO+i+I0vRYUsljvxF+DaX3cb6sePpFtrVP1zuz0J7Qw+IrZ7+v3XYX34wbXOQEIQrXW&#10;zZ+vd2B9MNXT+SG5s2U6xaHLU8bQ/mf1jm0Zpr1t6XR1c0f4AnadYwAAhJHxg6Rv3nfBKtPZu2o8&#10;I3jgcdX3CGuxynUPrA+GcdQ3/IPhi1E1wRL+yzRYuKFiCYUXuvlYYVffYt78jSek6a8dAQBAcOnO&#10;eLJ9l6fC6KQBVccuzVXXh6YxyiQZbxzKguffU9af4UEwNc6neLlEMqcH79TZtXKSwZ2/XQwfnumm&#10;d3LbIK01c0Kpvh43YR32T3oKeWGJWVnw/PtN8SOh9nSKwitTXqnh+YFSenSLU/zAqXhb02f/rN7U&#10;6dsobo6PkMoqLfnXf4ShMrR+Hjfx2tYFwsM2WG4I/APhi/HKtJZOX0Hu2vElXjlBT6dUZ9eqibh9&#10;h53FDEf10xirZi1mTR2xB6+cETzwGEnNHJAyrmFdYwAAQNWhc6FY1yluDjG0/l7X8doR9HRKtdfN&#10;w9wBIUWlJuLHz3tpMv5/jQZtS1GZjMidsfq8spEsxGZWUHu53GdND95Zfe3+6LoEG2ygW0zqbJlW&#10;11jSj/kWZcHz76meuCpD7d3jHnN68E6yjdVz2YfPHSTZ72yJpkZfkHK+TsXGsL8Mbxz2AF06pAEA&#10;AGt68E5UKiOJohL9+ccuzVWcYso/FbQXnL0xjTkpaL/mn0RtKD0do/n7Ti3HKlPWu4mf4W1Ju8X9&#10;87d9rOBcxORa/Tx56ckY2v8sAHU4y7s7PILIJLFBxFHMOqROFhm4bwQAIP9Wgm+i0kSrZxRBYEUu&#10;DVUIpsb5zMnD69xyUT2dH1I8nKKwtm7S9NeOck65vrr2jDGDj6grh2AYITt0eYIXwgsrWKcqck65&#10;vuQFdlgrmp/XtbpMomh93G8BMkmCFdJK9OhJf40OT/5jNEi48fefXqYs2LQ3LpzDGBd4CBWJaZwJ&#10;i2+Kk573AhCEwrraZcqnpaROFhnSV7k2AABAH+IbXpfzOioU0ThjFtzFPHGFIJTW3/M6a+6ETQR9&#10;nRL+sYvzuDNWnUe+b5d0j28ZKrh8dxzAMKqESEQprb/XdWo/j5v8sDNLKv86shEgCFy579Ryxvgh&#10;BzUJLokHxaHrE4hGEWKFMJJmv7NDqgQsmMng4+vblIXbP38rI36a5gHAd7/UF1kumBMhEmSU7nYJ&#10;EJUiojjZPNZ0/iiKQvKvRa0EZ29Mqzp+uZYNWlMjff2+K8LFFj70ob5nNQ1wwAgacApLuAHw80q3&#10;FhCEwkwGv67+G6uTVfsQ6m6XUFd7iEYVEkyMvmCFvmqMScr/MvUWbtJ3edaVe06uVL5Wuev4GohK&#10;EVJ9PW/oXw7zRquqWfJSjhFv1tpwyXfBRGzXMlf/wt6+3xwG5gOJlMwI6n+6rrEq959ehqVkpg/x&#10;DWfNGbcF4fAMKrcfXS+KfdpPWe9E6myZTnGySapYt28Ha874zXj9QzCMsOeM3wLRqNUVq3fvQUo4&#10;xpKUDDeKS7f4+n0qSn1SyGKys12COO5Z31qFCAJLUrN6kB27PJFmv7NTLYYNdIuJ5m1yFP8TjA0K&#10;ieZtclTtveSfCtrLCkvM0Eq+Np4JA7lb52SYQcc8lPjRTxnXUPr6fVdpzocu0pwPnWUf8jvIcvOs&#10;1DngNzXqbNk0uekVkJ264gpw2ZsPmHqu+gCR8L0fNEH66p0tXhln8tJrAIbrfKDKC7HVMtIP+Q2y&#10;Ovhfp97CjX8oPFR1aYxwK/R4oZuPgdDNxyBtNq9Fys023MnLrimUp8T2rd4Z3DziTtDXLSFZtHkD&#10;MehVJCvzLHXjyD5/bcc/UFtforVy1hLWzDHbhPfiBnOmr7iEdQooLy5rUbH18CbtdfPnaxJ9ljkp&#10;aL/wbuwQSXK6uyguuU9jhBsAAFA9nKIwhRv4vjWFIBQgSC19J6WHfZzq9oTiah+LJQAkT196INXY&#10;uRIAwA5xhKIoVONfGzlaFJ/iIy/41lqzd/TrQLgVuFtGYmsTzCABWBBMjfMBiSjF/D00oX6wochx&#10;VqcANNwURQFawddGqoUMmE4TNKaf/zXqJdyQKgFLeOuRWgt1cmfLNITDM1AINoKJYYH+xf0+0uxc&#10;W2BtnglRKULttXMX1DWW4HzEZFUhypw8fB9zxujt4pQMV07IyouqP2RCG7MPzDGDjwAYQhC+gF19&#10;OzqocvvR9WRn20TW9FE78SJqQDCMsBdNWVM2dGYMUqXZyZc6KO74foTi5HR3gGOagLUNpbjaxwpO&#10;Xwup1c/Tl54oRjISBaohjmT5hW158zacVDUl+bdByvFXiVA9jGMhCEJhFrMCa4uL8Cr0IGLTma00&#10;BHXvsylABdVM0CzcfqJewk385KWnOsU+AACQunZ8Ic39ZAUAAIRWJnn65/f2k2a/teNMXX7FOP6i&#10;NaGVSR7ZrpPapCAogsDV1yJHK1+jBXhfZs0auxWCILRi84GtqoKPNtDnks6OZVOEt2OGIVUCFjt0&#10;yloIglAURSFpxhuH6iv3xlJ93O6QcUw1KD3s44htW74HEml9TO+wPwOr9lmwnk4plq5QkvbKGU/H&#10;RHHBEG44ejdR7NN+KIJinnZDNGo1uVvnZ4r/pe8/dygNmPxEk+0mpM3mka0tMsiOXR/DbGZFxYb9&#10;2+pq0xggGgXbWBgAgIrr911gOa0DAMC/Ldh+C3Kk2ZhXhXoJN8l3cw91wCxGJVJeqQvRaQLD28d7&#10;SNJfO3KmLr8CpDISgCCUZGWeWVcf0swce2WzD0oP+zitZSHLK/edWs4cP/SAwl6MbNcphWRnnULp&#10;1vkZbZDPRSBHCBQ3+xiCgV6RYnsHQRBKtrVOJdtap6pLsgJBEEp26PKEYIxtM1UfIBhGKD0do4U3&#10;Ho6sVSiRkmXfhb8ysKFeERHDNIagp1NKsjLPUrWPkheWmOGNT3a2TVREyEBRFOLOXH0eT7CRrM0z&#10;aQHel0mdLNNJ1hYZhBYGXxWfnfBhYi1n76YG1tHi4JUhpRxjYGJYoEk/SLWQgVZVY/pb4j1oficE&#10;DF9hAAAAJKJUe8OCuaCRASSwfJH/62jutoQgcPX1B3Wml5N9yLek9nG/RR/W/wxEpwp4i7YchbXY&#10;PFRQzZSkv3ZkTcG3J1IgzfnQWfE3rKvF0Tvx12DO1OVXaP09r4ufvvSk+XldYy+fsYxgoFcsvBsz&#10;RBT7rF/F1sOb5F+LWgEUhQAMI7C+TglEJMgoPexj6YF9z1PcHaPrOnkjtm/1Dmv11BCoPZ2iMIUb&#10;Dsr2bbXKXO1j8Yw/McdW2pKKk573wjNhYIwZfER7y6KZjTkdbiwEI4NCvDJJxhsHvJW2KlI1XhoE&#10;Q92if1u4wQa6xZgFMjmRMTbwcHO8vaZHY+Eme5dnLdcgebIw+vEA7b+WTtdaFrIclcjIRrEXOsNs&#10;RgUqkVJkbz920iTDu1RpZUML8LkkSkz1FiekeDOC/E5Re7ncp/ZyuV+5+8Qq4Y2HI1VdWYgWbd5Q&#10;nGweEy3avAFQjW5Lmvu5I1ItZND9el1TNy7BUP9bXVtmTVEXvBKzvprkzRRX+5iq45c0NstQPkwQ&#10;J2CbR8A6bK725tBZ6gQbKv31lu9khy5PAYEgBxg+ksJ7sYHMsYGHNelHeDd2CO4YTrZJ0iY4MW0M&#10;ZPsuTzELUBRCK/jakDab95un9D+P5sLto4YnOnI5Qfbpi3n1hduTftyQJKKUZGWeRe7S4SUqkZIp&#10;zrZJsrwv5gRjg68QjSpU7UJZ+UoP7HuOt3jrEZqf1zWqj9sd/qFzofxD4YuAuEa/AjHoVYxR/n9T&#10;ejpHUew7P1VESUB4Fbr8A2eXiFMzXSEiUUqyap+FVosYlO62CapRNRTgBYJsCEQz43xi+1bvND0J&#10;o/Swx43RRelul4Dns6oKrMPmkpRirsm+fGuDVQ/SYvPqWsmKk178cst3mMWoJNtapWIZuIrjU3w0&#10;Wb3Ji0pNBBdvT8Aqg9jMCrJNx+f/tqadYt/5KaCQxYrfrTKStNdOVK/uD+rqQ5L+2hFLvQDranE0&#10;XeH+l9BYuCECfLMDAL5/wM62iaxZY7dKnqX3/GmlIZWRpJk53aSZOd0E5yIm0wK8L7NmjN5eNn5R&#10;BNmuUwpjVMBxLENTQiuTPIhCFpGszTN1tiyewZm89Jo4MbU3ADVKc9aM0duZk4L2QdpsnrzgW2t5&#10;cZmJvJRrTDRvnSN9+7EzfVTAcWovl/uVe0+tqPr7n+gNpK4dX9AH+VxkThgWpslKsqFQejpFaSLc&#10;YCP9b8R2LXNxy7XZPFKXDmmaJLmm9LCPVXYUxzsAQquqWSiCwHhO5eLnWS7Vl+6Mr2u8poARPOgY&#10;nvU+b+Gm44Z3/u6O9z2hCALzFm89gqdvYwT5nf4TUhpCNKqQPqjPBazPtHL336sp7g6P1M1TzuEZ&#10;lAZOj8cyDmcvnrq6WbjVRmPfUoKRPq5uhB7kd5o+tP8ZkkXb15LkdPfytXt2qetLeCs6iBe6+Zju&#10;nlUThLeig0oHTk3iTF95Uf5dLwJ9N2ikB/Y7h4olVJ2tS0I4U5ZdVQg2mn/vK0aJlzuSHbs+5i3e&#10;euSbTf9vRU6D84q9RmUVe4x4VdJ33AuAILAkJcOtcsfxtTQ/r2sGd/52UdivSTNz7CvW799e3Cs4&#10;S/S9z18BVY1JiDLq9G0/6rjaY/qZ1qqnmuUK5xQNKeMaVm4+uAUrZI4050NnztgFd7CiV/wK6EN9&#10;zxJatviEVSZ9lWvDW779ANY8URSF+LtPrBLhhNWCaBQha/a4LU083QbDmjNuM5YZkCQ1s4c6/1pZ&#10;wbfWnAmLb2IJNohGrWYEDzrW1HP9X0DjlRtezgHa4D4X5F++tam+fHdcfQaWZr+zFUbGD9LeFDqb&#10;t2Dj38KIqOHipy899A5tGMkIHni8+sbDUfTAvueI5q3fli/eekSckOJNaGHwVWfH8ikQlSIsGz3/&#10;nkzp4OEHEITKPn6x4ExdcVnv762B7MVTV5cGzYomWZlnaW8KnVV1+NxChX5GlvfFvGz47CitdfPm&#10;/4qwMRRX+1gAwwiWwe5P9dRsSZX7wnO8/qmeiq6P1NkiXRTzxBerLv/A2cXi5HR3ai+X++C7uYQs&#10;74uFMCJ6eF0mP00JRCJKdbYvm1o2al4k1mdVfeH2RElyujt9iG84IBFrPAUQFBbeiw1Ud5CgtXL2&#10;YoKhHm749d8NqV2rXNbscVuwgoZWbj+6Xl7wrQ19hP8JiEwSA1Cz6hbFPPWtOnZhPpZgAwAA9rKQ&#10;5X/Se/yT0Fi4EYwNCsn2nZ+pbh/oAd6XOBMWNyi6BD/s7BLjp9fMIQa9ChVUM5ESjnFp0OxorbVz&#10;Fxg/vmJJMNL/Jrh6b4wg/OYUkq11qv7JbYOqI6JGVGwI2wbkcgJspP+N6u4YTerSIY3UySKd2Mok&#10;j2Bs+FURZwwVSygQhSzWXjN3YfnKnfvKgmY+0tm3dizEYlRWX7xTo6NBUahi9e49SBnXSGvZDEyH&#10;94YCs5kVZDvrFLwtlwI8W7af6jjbJuIp3hUQTAwLVLe3jLFDDlX9fWU2XugpyfMsF8lzHP/U3wjV&#10;wzlKa83chRVrdu/GKpd9/GJRuf2o2oCbyjDGBh5mTBh6oOlm2DSwF01ZI8l47SiOS+7zU4FcThCE&#10;35wiCL85RdO+6CMGnGxsoIf/ZeoV8og20Oei6jVS5w5pDbbRQRBYkplj/1PoHbmcULFq197q24+G&#10;oQgCV2w88BfVx+2OweUw74rNB7dUrN27k2TVPktn/5qxLZ5ea88YPegoRCaJhRHRwyu3HV1ffeXe&#10;WNmngvYoikL8sDNLOZOXXoVYjEqCqXE+KhTTuFOXX6Z6OD9kTvk52gR/3+llolhsl6nGQFETAgkA&#10;AGBjg0J1uRd+1GMy+GRbq1S1Y7k5PlLd3hJNjb7ond4eAChksWYz/geqt+tdAk5CYaSMp1GYn/rA&#10;mjpij/a2pdOAmixWGvUzb+JG7c2hs/5E8wqIQJDr/b1tMM2/95XG9MOcMXq7zo7lUzQNxPlfpF7C&#10;jTlm8BGS9c9GuCi/SotsZ91g8wlJcro7AcNQs2L9vh3SzBx73V0rJuke3jiCO3f9qeobD0Zp/7Uk&#10;xOByWG+kmNOiqOeIN6WDpiWWL9t+QHD2xrTqq/fH8BZuOl7kMuR96cCpSYxxgYcobg4xvNDNx37E&#10;NENRiLdoy1HmpOH7KJ7OD5XH5C3ffgAViXFdmhqCupRuAABAdbWP1fQmpLiq377i+dFSXR1iDS6H&#10;9Yb1dUs0GQei0wTsFTOX6p3eEUDq2C4bq07V6asz0Dq22w2BOWbwUcOIo25kbfK8swAAIABJREFU&#10;Z9vE+rYlWZtn6p/f46u1ZNqqf9N2ry5gOrVa9/DGEVrr589TjS1YF2S7TikG1w56aa+avfhPfo9/&#10;AvXyUICoFJHuoY0jS/wmPlOcTgkfJgZQvV3vYoV61gR5KdeIYGpUe3UglZG4M1afN4o516V8w/7t&#10;kuR0d4MrB3oj3Aq9IvfhOXUZZUpSM3uU+E16ph++y0/v2JahnPGLIhRlaFU1i7d46xGtlbMWlyht&#10;D+SfCtrzD4YvZi+YtL4h7wULcrfOzxjjhx7E07vRBvS6qmlfNH/vy0g5HzfnA9XjZ2GtDMXJ5rFx&#10;4qWO/GMX5wlvPhxZK9oKDCNkW6tUqrfrXca4oQcJujWeA+zF01bhrd6kWW/tGKMGHsdyCieaGX8G&#10;oMb1iTlj9HbMOTliR/Ig21qnGt480lP89KVH9fUHo8SPX/TCS7xDaGHwleLqEEMb0OsqFSNa74+x&#10;3BxiMPNCaPhgIVm1z2Lg2Nwp8jkwJwwLQzAOYUgWbWolIoJgGGFNGbGXMXzAKcH5iMmiR0/6i5PT&#10;3Ws5/kMQSmzf6h3F1SGGPsjnItnZNvFPXJH+iTQob6ko9mm/sjEL7wC5nAAbGxQa3j7Wo9hnbBra&#10;gGQrjHFDDsk+5luKcU4t2Qsnr6P6et6A2YyKquOX51QdvYCbkwELWIfNNYq/aF257eh6QfjNqcpl&#10;+lcP9BKci5ii7EkAG+oVtXhxq+WfYD7wK5FzeAZICccYFYlpsI4WBzbUK/qTo0rIuRV6CIdriHAr&#10;9IBcToR1tctgPe1SWF+35H/lZkclUrK8jGeIlHENAYIQIBazgtDC4Ouf/L38yTQ4KbP46UsP7ux1&#10;Z+Rfi1qxl4UsJ+jrlvAWbjper04IBLnBjcM9uSGrLrDmjt9UdejcolpPaApZbJx0xVL0IGFg+cqd&#10;+xoyV3qQ32ntzaGzihwHflY2gqT0sI/T2bl8cpF7UI5yPDj983t8myObNtPMr+PDhw8d42Nj+2OV&#10;9e3X75qpmdnnxo7R4OxXCF/A1ju9I6D60p3x/LAzSw1vH+9BdrZJUk6CohYqRaS7e+UEsp11inHq&#10;zTaoUEyTvMh2qSXcxBIKf+/JFfRh/c8AUOOuI8l+ZwfqoRurvnx3HCN44DH6CP8TyuYU4icvPFEE&#10;gelBfqerz9+apLguuHJvbLNw+zOQy+WEkGnTrwOMh7CTs3PC5KlTdv4L02qmkbzKzu62eeMmzO/O&#10;skOHrKYQbg1WCJNtrVM540JvUbrbJhpFh9tK37zvontw40hyt07JmrQnmrX4JE563rt89e49SFGp&#10;SfnirUfwdDCCi7cnEoz0vxlcP+RJC/C+pHdgXTCxfat39Zmv8Fb0cPpQ37O1rl9/EKxq3S2OVzmm&#10;b+ZfA0EQOCY6OiDm0aNar7y8j80RaJvBpcHCjWCoV8QYM/gIZ9LSa9zpKy8CBIVhbRbP4PphD03s&#10;i2TvP3Wsvhs7hDF8wEnurLXhkvRXTrgnRzI5kb//9DKFTRpv0Zaj+md3+ame3KpDkpljT2pb28VJ&#10;nJLhRmz5c3x8hFuhh1T/Huv8Zppp5tfQqKN81tQRuwmmxvmStFdO3Jmrz33r4lvMC918jDVj9Hbd&#10;o5uDKB5OUQDHJ5Di7vhI/9xuX2IrkzyDawe9jJOu1HoKU/v1/HHCKbh0ZzzBrMVnirvjI6PocBti&#10;25bvqd6udwEAAEAQqr1l0Ux1c5W+yrUBVIpINVO5JOONAwEj+Yf8G368tGaaaebPp1HCDaJRhTp7&#10;V42HWIxKAGrcRaqv3h9T0nf8c4K+TonBxf19TN9E6ehfOdCbNX/iBvaSaat0D6wPbpF2x9Tgcpi3&#10;6F5cYMng6Qlfzb34xb2CMwH459SL5ud1jTUt+J89uUxOrNh0YKv+hb19CS0Mv6IIAouiHg8AAACa&#10;r+cNRvCgY5AWqxx3smSSBEhlJKTi5xNdlC9gEzFMUZqFWzPN/P+mwQcKCqiuDrGGd084c8aH3lLY&#10;TiHccv3SITNimVNG7GEvmbaK6uYQI/vwuYPkRXb36sv3xgEiQUrqbJlO9XB+aBASvAMVSajCe7GB&#10;P2yOKGSx1spZSwhG+oUQk87/YVN3KzpIPML/BNWr+wNxQqo3rM3mam9fNpUxfMApiESUUlzs4kWR&#10;CQN/TE7JXYloZvxZ+v5Tx1rZ2RXBLY0NCpGiUhPFZbxQ4M38XiAIQjt17vwCgNrhnnR1dEux2jTT&#10;DABNINwAAIBk0SbH8O4JZ07Iqgs/sj6hKFR19ML86muRo5lTRuxhjgs8RDA2+CovKGotTs1wleV+&#10;shLeeDgSEAkyWj+Pm6y5EzaJk1J7AyJBpnd443BR0vNeRFOjLyRri0xJSsaPrOq8ZdsOGkWdtaN6&#10;Oj+kqngYIJzyH4a9zElB+xG+gK1w6Cc72SRhpXiDtNk8QCJKVfObwmw1q8BmfhtEIlEWcee2w789&#10;j2b+/9Fk7jOwNpunf253f73wXX4UJZcjhMMzqNx6aNM3+4AvkpfZ3Q2uH/I0eROlq39pv4/21sUz&#10;mJOG70NlMpLsc0F7AEGo4Z2/u8tLuUblK3aEyct4hhCd+pMBo/zz13a8eRtOquZDQKoELABBKLm7&#10;XYLWuvnztdbMXUiyav8jfSBzwrAwwflbtbK3kzq2z0L5AjbC/Tn9G6zDxo3t3xjU5XH4/9D//3dQ&#10;FIV+5WfU/Pn/WmQyGVEmk2m0KFNbSVZQ1AqtFjJhLRYPNvwn6QoeEAwj1B72sdSezlGy95868o9d&#10;nCd+8tIT5QvYSJWAzd93ehlAAcReOHktRCTIkPJKXaqHUxTRcsQegpHeN4VXAKlDu1f0Ib7hEJko&#10;Ed6PG6w6jvBebCB/94lVym5SMJPBN4w4+pONHfrdlYUdOmWtNOdDF/GTF56qfVEcuz7BijIM6+In&#10;LtEEHo+nF3nv/tDnz5+7vc1507WkuMSkSlDFkoglFCaTyWcymZWt27R+b23dKc3Dy/OeS48eMYR6&#10;+gq+f//eKvZRzICE+Ph+BV++tOVwOIYSiYSib2BQZGpq+tnTy/NeP1/fq23btcM1mxEKhfRdO3Zu&#10;xCpz7t49ztvH+xYAAIjFYsqDyMgh169eHZ+ZkemIIAhhybKloZ8+fbZEMFzLyGSSZOGiRcthDRy7&#10;E+Lj+yUmJGKa33h6ed69c/sOZi4KJyenhMFDAs/g9SsWi6mJCYl9EhMS+qa9eNGjrKzMiMvlGsAw&#10;jGhra3Natmr10cHRMdGnT5+btna2GpkwKSOTyYjPnj71io+L901JTvYoKy015nA4hmQyWWxoZFRo&#10;bmH+ul+/ftd6e3vfYrHZGqcpVMfhQ4eWcjncWq6HLVua5Y0ZNy4MAAD4lZVakZGRQ6IfPhyUl5dn&#10;WVpaaiwWi6k0Kq26q03X1IGDB5/1GzDgEolEwswK9u7t285XLl+ZiFU2LGjYCcsOHTD9jRXwKyu1&#10;9u3dtwarzM3dLcrD0/N+3e+0xsbxwf3IIY+iowPSXr504XA4hgKBgAkAAGZmZp/cPXo+mDR58s42&#10;bdtiBnrF9FCQvsuzrjp2cZ7gwu2JCp0VpMUqJ5oa5bOXhqygervexRN0sk8F7UuHhMTRAnwuURy7&#10;PCE72SQRvjtsoxIpGeEL2DCLUQmRSRJpbp4Vf/+ZpaLEVG+khGMM62qXAcI/mbd1ti+byt97coVy&#10;yCByt07JEJPBFyekeDMnD9+ntXbuAjwH4tKRcx5QXB1iaD5ud8pGznkg/1ZqCkBNdihJcro7AAAY&#10;JV7uKIp56vtTqB0KWWz6LoYNNSA6Bb+yUmv3rl0bzoefC9H0CQMAACampvnLV65Y0M/XV22eBwAA&#10;yM3Ntd69Y+fGhw8e1BL8WAwLCjoRumTxUj09vVo6qvLycl0HWztMQT5x8uRdy1euWPi1oKD15ImT&#10;7ua+e9dJuXzNurWzI+9HDkl+9swTq/21mzecbWxt6wyqMHrkqJhnT596YZVdvXG9+9DBgc+wyoaP&#10;HHFs05YtU1Wvy2Qy4tXLVyaG7d+/qujbN40OhmztbJNXrF49z87ODnMsZRAEgSPv3x+yZ9euDR8/&#10;1G1rp6WlxVuwKHTFiJEjj9b3AaZKb0+v3M+fPtXys+1mb//k8rWrrtFR0QGrV6w4XFJS0kJdP8Yt&#10;WhRMnDRx99jx4/cRVVwNox4+HBQyddoNrHaHjh4Z7NOnj9oQZ0VFRaZu3V0ws5bNmDVr04LQhStv&#10;RUSMWjB33jmsOqfOnumjq6dXuiQ09NSb129s1I0FwzDS38/v8rwF81erCrkfNx+KopA4PsWncu/J&#10;FZLUTNef4oYRCTK0gq8tFYlpnPGLIijuDo+YE4aFUT27P4BUQukQ25h9gKgUYdXhcwurDoOFJGvz&#10;TIObR905ExbdJJgYfYHZzApUJidKcz50JujrlFA8nKNY8yZshEhEqSyvwFz+tbgV8j32GLmzZZr0&#10;XZ61cv8QnSYwuLTfR5LxxqE6Imq4+FlaT6qrQ61oGSiKQjrbl08RJ6X2LvGdkKKIKksf6X+C4tIt&#10;XpKc7k7xcokkmbd+W7H5wFbltmQbq+cNEWzFxcUmo0eOjM37mFfvDOKFX7+2mhUy4+qYcWPDVq9d&#10;Owfv4XEuPDxkw9p1++ojOK9cvjzxUXR0wMkzp/t26tz5ZX3m9a2wsGXwiJFxBQUFbbDKBw4aeA5P&#10;uD188CCwLuHGr6zUep6a6o5V1qZt21zrTp3qNd+KigqdOTNnXX6clORdn3bpaenOw4cMfTx77tx1&#10;s+bM3oD3+QsEAuaiBQvPaPpgUcxpzcpVBx9GPgg8eOTwYAaDUVWfuWnKg8jIwFkhM65qsjUu+vbN&#10;bPPGTTsfRT/yP3bi7wF0Ov2P8V/NzMhw+vvY8YUVFRV1+qojCALfuX17RFxcXP+Dhw8F9nB1/REZ&#10;h8g/emF+9fUHo2Qf8y1hNqucNXP0NuakoP2SF9ndaf09rwMYRsidLNK/OQ/O0zu8cQSxQ/vsyp3H&#10;1nLGL4qAGPQqSk+nKFrvHveI7Vu9I1q0eSMvKGqlHJ5a+vp9V/GTF56krh1fYEWSVUTFJZgYFpA6&#10;WaYTW5nkQWxmOaytxUWlMjLK/zkDvCQzxx6VyYhkG6vnqp4FsoKiVgRDvSIAQ4gs74uF4MyN6dK3&#10;HzuRHbo8BUSilOrVPZI5cViY4PT1EIjFqNTZtnQaKpGSxU/TfsrCTnbo8kTzr6IGuVxOCJk67WZD&#10;BJsyZ0+fmaWjo1s2Z97cnwIzoigKbVy/fs/pk6c0zoKlDJfL1Q8eOSr2xKmTvt3s7TV6fyiKQgvn&#10;zw/HE2wAANDX1/famlWrD0qlUpJq2cMHDwaHLl68TJ06IykpyQdPUPsH+F+AIM1VWOXl5brDhwx9&#10;/OHDh44aN1ICQRB47+7d60QiEW3RksXLVMs5ZWWGY0ePiX6bk9OgTFqPk5K8x40eE3XyzOm+LBar&#10;siF94PHh/Xur+XPnnq+vzi/52TPPDevW793y19Za+uh/Czw1iTqq+Hz27Bkzr9y5f8+mhYnJFwAA&#10;IFZsPrgFZjIqtZbPWMYYNfA4wqvQ40xZdtXw1jFX5cYkq/ZZ4tTMHhSXbvHaGxbMlaa/dqQP638G&#10;IpPFgiv3xkqepfUEMIwYRp5yIJq3yVFsAQEAoHzFjjDDO393Fz9+4YUXFlpeWGKmnGiYNqDXVVQi&#10;ocB6OqUARSGFaQZaWaUlik/uQ+vtek+1D4hOEwjCb04VP0vrKftUYI5KZSSCvk4JrZ/HTaqv5w1J&#10;WrYzgCBUkv3WTvfQhpFEM+P86lvRQarRTKhuDhrlK1DmdkTEqMyMjFpJq4lEomzM2LFhnTrXXoHE&#10;xcb1v3P79gjV6wfDwlb2H+B32dzc/EeonJMnTsxTJ9goFIpIsSIQCARMsbi2720Vn8+eOT3k2p37&#10;92z09PXrjO12/+7doKKiIlN1dbS0tHgeXp73oh9GDVQty/uYZ/k+N9fawtLyFV772JgYzPwHAADg&#10;5+9fKzgqHgiCwAvnzQ/HE2w6Ojqc1m3a/Ni2FBUVmeFtWY8cOrTU0ckx0dPL68dvTCKRkGfNmHlV&#10;nWBjsVkVJGKNHovH4+lhCZr0tLTuq1esPLxr757gpoxmgrXKIZPJEgiCEJlMRpKrieB85dKlSf4B&#10;/heUVz1/EhAEoWRyzQ5R3XupqKjQWbtmTdiRY8cGAgAATLHv8tQ46XIH5vihByEyScJbvPWIvIRj&#10;rNoQKeEaixNTvQH4nlHdzfERpbtdAmNUwN+GNw57GCVctGYvmrKmbMyCu9obFsylKDmey78Wt+TO&#10;33hC7+T2QZq6TNH6edyUZr+zM7x3wlnRBmLQq8j2nZ/x95xcifXDIehqcUhdO75gThwWpnfir8H6&#10;Z3f5seaM3yzLL2xb0m/c8+prkaMhGEZYIcE7FMJRcPbGNOU+YD2d0vrmHAUAgDu379QSUgAAMHrs&#10;mAMrVq+aPygw8Kzqa8/+fSMnTp5cK5mOTCYjXjp/4YcuKe3lS5etmzbvwOq/bbu27w4fOzYwPTuL&#10;nfLyhUHKyxcGz9PT9NasWzsbS5lfWlpqvHTxEo1SGOIJNiaLVancd8DAgZi6EwBqVm94ZQiCwPFx&#10;8Zj5HaysrTKUhXtdXLpwcUp8XBxmXyODRx2JS0psc/XGdRfFK/HJ41brNm6YgSdg1q5afUD5Jtq1&#10;Y8em1JQUzO1zP1/faw8eRVu9zMjQUXwH8UmJbfD0p7dv3RoZcePGaE3fW33p0LFj1uVrV11fvc2h&#10;vnqbQ8t4lc3avHXLFHVbz9UrVx2qj6rjdwDDMDJn3ry1z9PT9F69zaG9eptDS017qT91+rRteG0e&#10;RUUHxMbE+AEAAMyaP3GDwrIflUjJ4sTU3lTP2jkUyS528ZK0106K6KuUHt3iiEpB+EgWbd+w503c&#10;aHBxXx+0WshAq3+O2S+Oe9aXF7r5mMG1Q57KblVYkLp2fEkb3OeC1tLpKwiGet+g71Kb2NbsvfbG&#10;hXOkr993rb5yb6xqO+G92MDSwdMSSgdPjy9yHPSpyHHg57KgWdFVRy/MR0q5RswJw8IUcwUAAEn2&#10;O1tx0vOfcnPSB/lcVORgqA9ZWVmYtlgwrF6B3K5du7dY15OTk39slXds274Z60TSp0+fm3cjI7t4&#10;+3jfUj75otFo1WPGjQvbtHULZjz+2JgYv+epqZpFbwEAMBiMqoWLQldE3L3TLS0rUys9K1Pr9bu3&#10;lGHDh/8NAAC9eve+g6dHevjgIa5wy8rMdOCUlWGGKx/gH3BB0/nJZDLikUOHlmKVGRsbf12+cuUC&#10;1flBEIQGjx59aM26tbOx2hUUFLR5nJTkA0CN3vHMqdOYq+btO3eOCzt0cGj79u1zlAWlialp/u59&#10;e0f26t37Dla7XTt3bcTayjcWX7/+V67dvOHczd7+iWI+VCpVGDRixPHrtyIcFVs2VT7l5VmoW0X/&#10;bmg0WnX4hfNec+bNXaelpfUjYTWbzS5fvHTpkpHBo47gtT16+MgSAACAqW4OMYoPAa0WMmBd7TKt&#10;1XNq6caYE4aFEUwMvyi8CKgezlFYp5Skju2zyXadUhjD/U9CTDofAACI5m1ydI9tGaazfdlUWJvN&#10;0z+5fZD++T2+RKwIpQx6FXvx1FXly3eElQXPuw8oZDHhe1RXgpnxZ7Ktdarx4yuWMIv542hdzuEZ&#10;VO7+exVn8rKrtTwQvkMwMSxQDdNdufXQJtV69GH9T+N9aHjI5XICj8vF9Gh4n5trjSWYFFhZW6UH&#10;jx59SPXl5u4WBQAAqSkp7lgKezqdLtiwaeN0MpmMe/AxLCjoxLgJ4zFj4B05dBhTGKjSqlWrj1Gx&#10;MZYhM2du7tSpU5pCV0QkEmVUak1CbSqVKuzTr+91rPavsrO74ens1N1MA/wHaLwlfRQdHYA3xpRp&#10;07bRaLTaEXi/M2LUqCPGLVpgnuzFPKqZ35HDR5ZIJBKyarlXr1531ZmikEgk6b4DYUFmZmafVMsK&#10;v35tdRdDJdEYjI2Nv/61ffsExfeiirm5+Zut2/7CNPEAAICLSruFf5tFS5YsdXJ2TsArX75y5QIT&#10;U1PMCNGpKSnuubm51j/ddLA2m2dw9UAvmF47HDPJvPVbg8th3prqCRgj/U8YJ17uqH85zNso5lxX&#10;+oBeV4mmRj+eGlQvl0ij6HBbduiUtUBJSEIUsogzNvS24PS1EKJF2zcQBKGKgwOCQU0KM4KxQSHN&#10;1+MmiqJQ5c7ja8pGzn0gKyhqTTDGz61K8+t1VTmZhjg53U306MlPwfJIVuZZpK4d63U6B0CNcMMT&#10;YAnx8f2GDx2WlJGe7oRVbmNrm7Ju44YZqq/FS5cuAQCAh5EPArHaDRo8+Ky+gUFxXXMbP3HiHqzr&#10;8XFxvvzKSq262q/ftHG6oaHht7rqBQwchLs1jXr4cBDW9diYWD+s693s7Z/UJ57X48SaFZYqRCJR&#10;pk74KOq4u7tjhmfPffe2M4qiUBTO1nrSlMl1xpKjUqnCETirDDxVRkMZNjzo77pOPXu4uj7C04E+&#10;e/rU61esJusLg8GoGjJs6El1dWg0WvXc+fMwbekAACAuJtav1g1JbGP2Aa8BwdgAV3jg1ae6Oz7C&#10;2+ZBZJKEvXDyOoNbR12h76GUEW65vmq+AWrfnhGATJKohkSCIAhlL5y8zujhmW7MsYGHlQ8xVFF2&#10;1UJRFKrYdOAv1Tr04X6nGqLkJZPJEnMLC8y8rgDU6MyGDBqc3MvD8/3i0NBTF89fmPo2J6eLOiWv&#10;gqQk7BvXsoNltsJaW93L2Ni4gMVm1TIgRRAETk5O8cDqW0Gbtm1z3dzd1WbvUuDSwyUG75ACSzgU&#10;FxebvMrO7oZV3z/AX+MtKQAApCht4ZWxsbVNZrPZdbrRLVwUuvzGrQhH1deadetmvc/NtS4uLjbB&#10;amdhYfFKk++gY8eOmHrm1JSUnk0pTIYOG1anLhWCIHT4iBGYSZzFYjE15416u7LfwYAA/wuamMv4&#10;9u9/hULBjjr08sWLHn+EApHSrXMy2ckm6Ydf6nekmW/sAQCAoKddRh/U5wJEpWAut6Xv8qy5s9ee&#10;IZga5zOCA45Xbjta47lApYhI7Vu9lb7KtSE72SQp6oseJARIUjN7qPZDG9DwdGur1qyeO270GLWC&#10;IP/z5/b5nz+3v3712jgAahTzdna2z5ycneO9+/S5aaEiIMViMUXVcFbB2tVrwtauXhPW0PkCAEBG&#10;erqzg6NDEl45nj4QCyKRKBvgP+Ai1onu89TnbpyyMkNl4YcXYhqGYcS3f3+NvwcURaG8PGzzmw4d&#10;OmRhXVdF38CgGG8VfPP69TF47ZwdHOtcOatDIBAw3+e+t7aytspoTD8A1Fjsa7raderuHI9X9uHD&#10;h46/yg5PUxwdHTXKfEan0wVW1tbp6WlptfICv3v3rnOTp2ZrKOwFk9azl0xbpXyN2O6faLvshZPX&#10;AVJtw1pJZk63io1hf9EH+lwySrhoTVAKPKmzdXEIzc/rGqGFwVeYyeADUHMzVO4+sUq1H7JdpxTl&#10;bXN9cXVzi164KLRWJnF1VPH57MSExD47t+/Y5OvT59WwwCFPrl+9Nk6xxeXxeL80MgmHg63MV2DW&#10;0qxWnDt1+AcMPI91HUEQ+FF0dIDyNbwtaQ/XHo802W4rqOLz2XgrYEMjo3rtNLDgcmu7OjUldX0H&#10;mmKggepAgZGR0Ve8ssqK+id5amr09DX//lu3bo2506woL9f9Y4QbRCaJKd3tEljzJ25gzRr7Fy3A&#10;+zJ70dTVinJiK5M89qyxtbaS5K4dX+qf2enPXjh5HUynCeRfi1oDAAC1j/ttxvABp+hBA06RrCx+&#10;bAvESc97STNz7EnW5plaK2ctUVyn+XnV6fZUFyEzZ24+d/GCV3cXF7X5RfFIe/nSZXFo6Kkxo0bF&#10;CIVCOo/7a4VbXf0Tidi+h3jY2NqktGrV6iNW2QMl3aFYLKY8xtluDwjQ/JQUAAAqKvFvRnoTZI3i&#10;/urvoIkeYPUx3lWneqmsrNRuivk0BhTVPB8ug1GzaFGFz+dr/THCTfIyu3vFpgNbKT3s48h21il6&#10;RzYNpzjb4m6Z8ECrhQwAQajixJdoavRFe9vSH7Zs1ZfuTCBZmWcZ3DjSk2jeOkdxneLVvUkSwjh3&#10;7x4XfuF8r8joKOvQJYuXuXv0fICl81JH8rNkjxVLlx0jEOBfml4QQerW+dUHCILQgEHYNm9Pnzzp&#10;zefz2QAAkJKc4lFdXc1QrUMmkyV9+vbF9GnEg0Ag4H5GEqm01glnfSE1wCyoPmiid9UEoVBY6/PE&#10;o1rFTEsZBhNbWPxOFM7xmiAUCTHTATCZzMo/QucGAADi51k9JM+zXDjjF0Xon9/Tr8EdIShM6ekY&#10;TVJKIKPYbqISKVn8LK2nwfXDHjCbWYFWixgA1OQqJVmZa6Sf0RRzc/M35ubmb6aHhGxFEAT+8P69&#10;VdrLly4pKSk9E+IT+nE5HLXbnVsREaN6eXvj2gOOmzB+37CgoL8bM0dNlO31ZUBAwIWwfftrbfsl&#10;Egk5Pi6u/wB//4txsTGYW1IPT8979Z0Tk8nEdWNqipWvri5+QMzjJ0/4GRsbY5qRaIophplIQygp&#10;LjZBURTS5ECsVI1TvY629i8J9VUfioqKNI6CXfQNu662jg7njxBusq/FLYW3ooMAlSLSP7+nH8XJ&#10;BjMLliagCALTA3wuYZVJX+fasBdMXkdU5Ez4vpSnONkk/crEvjAMIxaWlq8sLC1fBY0YcRxBEDjt&#10;5UuXo4cPL3kU/cgfr93rV6/sKBSKCMuVisfl6Xe0stI4QQ4e5eXlunXX0hxzc/M31p06pb1+9cpO&#10;texBZGSg34ABl/D0bf713JICAACLxarU1dMrxXpY4B3G1Ac8GzgAAJBJZaSm+A6aAh6Pp/f169fW&#10;WDZ1qmRmZNZyE1TQwsQ0v7IS32Fdnc1mU5GdlY3poqmKTCYjZmdnYdZt06ZN7h+xLeXvP70MyBGC&#10;btja0Y0RbADU2MkpB6n8qYxOE9CH+5368T+VLAIAACxj4vqQ9/GjZXy92E/ZAAAZxklEQVRcnK/q&#10;6xXGDQ5AjbCzd3B4fOT48YCNmzdPw6oDAAAymYyMd7KVmYn/A/23GYizNU2Ii/d98+aNTf7nz+1V&#10;y+h0usCrdy9Ma/666NTJOg3r+ovnz91EIhGtrvab1m/Y3dHcQqr6Ghk0PMHRySkBLyZdVlbmHxUh&#10;OPLevaGa1Lt3924Q1nUSiSS1sbVRG8VF3apPAdLIrXbMo2h/rAe6KjW2mnxMW03n7t3j/nXhJsv7&#10;Yi44HzGZNWvsX3S/Xo1W6hNbmnxSPmVVhmTZ9rWyVwWhdY1Nn8Idq6HExcX1nzR+wj3V177du9fV&#10;1Xb4yBHH1MX46unhgakL/JSXZxEd9fMJJB6LQ0NPOXWzL1V+9XByLuTUsTVuKP0HDLiEtRIWCATM&#10;VcuXYxq0+vTpc1OdJ4E6euIEPxQIBMxbN28Gq2urOMnFtE+z6pihra3N7WqDfcNfvnhpsiYKeIFA&#10;wHTr7lKg+h3MnjGzwaZHWJw6cXJeXfqqJ48f937x/LkrVpmtnd0zKpUqxLMdAwCA3Nz31nhlCmIa&#10;6cbFr+RrhZ85ozabnVwuJ+zHCYgJAAA9PXpG/uvCrXz9vh3Eti1zWSHB2+UlHGO0kcte+iCfC7C6&#10;LFhKENuYfgAwjBBMDBtsAgIAAG3btsUUpmkv01ywFOfKCIVCOt5JF4VCEQUOGXIa70Bi7erVB8pK&#10;S43w+kZRFLpy+fLEG9euj+VyufrKLw9Pz/tYwSubghYtWhQ4OWOvODPSMzA9Nfzq4W6lir+//wU8&#10;N7RdO3du5PF4elhlAAAQcePm6Pz8/HZYZV69avxCJ+B4eZSWlhpvWr9ht7pDAYFAwFy6aPHJoqIi&#10;U9XvYNjw4cfVv7P6UVRUZLpty1Zcp3I+n89euXwFrk/mqNHBhwAAQEdHpwyvzvWrV8d/UxMANDEh&#10;sc/2rX/VsmqoL3t371mHFZRTwbGjRxdlZ2FvSbu7uMR2tLLK/FeFmzAyfqAoMmEgc/yQg1Vnbkyv&#10;vvFgFJAjjVrSQjRsvzosYAa9itKjWxzMZjYqBHR3F5dYJpNZ65SJy+XqT54w4R7e010ikZA3rFu/&#10;F0+PYe9g/1hLS4s3dRp2FISib9/M+vT2zjkXHh5SWlpqrCwkCwoK2kyfOvXmssVL/lYVnjAMI9NC&#10;pm+t3WPTgbc1xUJLS4vnhuMCpQn6BgbFeIKirLTMaPmSpceFwtqnag8iIwNXLFuGaa3frn27twr/&#10;Xl+//lfwDG2vXb06fsigwcnPnj71Ul41IQgCJ8TH9/Pr2y/rPsZ2sUvXrs/dezb8PeNxLjw85Ozp&#10;07NUBS6Xy9UPnT8/HEslAECNo38/X9+rAABgbmHxGi8EuVAopAcPHxH/KDraX/nBLRQK6efCw0Om&#10;TJx4tz6nnXhUV1czZs+cdTnv48efDLQRBIFv3rgxereamG8hM2dsBqCJsl81BFQsoZSv2bMbQBBK&#10;C/C5RNDTxn1a/Epo/r2vQAx6oyyyqVSqcMSokUeOHz1WK+BASnJKz2GDA58OHzXyaE0In5rtGqes&#10;zOhc+NkZ6Wnpzlh9durc+aViSzppypQdiQkJfVOSU3qq1qusrNRes3LVwTUrVx1kMpl8IyOjr1Kp&#10;lIy3GgEAgIGDB4XjxZ1vKtQFsVSlX3/fq+oCAGjCgtCFKx9GRgaWlpbWCtcV9fDhoN4enu89vLzu&#10;wTCEAADAl/wv7Z4+edILa9UMQRC6YdPmaQpdGwzDyK49e4KHDg58hnXjZmdl2Y8eOSoGAACMjIwK&#10;WWx2OZfDMeTiBFMAAIDZc+es+1WHWOvWrN1/6uSpuSYmJvkA1Kzgs7OyHKqqqlh4bTZv3TJZIdBo&#10;NFp1d5fusXh5LfLz89tNmzzlFgAAGBgYFJHIZAmXwzHQRL9ZH16/emXXz6fPa+tOndIU3xuPV66H&#10;J6ABAGDEqJFHXd3cogH4F4VbxV+HN8rzC9sSTI2+/FuCDQAAGMEDjwENkpjUxZx589bGPHrkjxVT&#10;/8OHDx03b9hYK26bOpatWB6quLnIZLIk7NChIUFDhj75lJdngdemqqqKVVVVpTYKraubW/SGTZum&#10;12cuDUFdEEtVGnJKijXewaNHBo8eMTIWSxldUlLS4sqlS5M06WvJsqWLnVUOciwsLV/t2b9vxIxp&#10;02+oE9jFxcUmeL6oClatWTMXLxRSQyESiTLleGyfP30yV7etU2ZayPS/VH2IQ2bO3IQn3JTBepgY&#10;GRkV1vUZaIpcLidkZWp2cGPdqVPa8pUrFyj+/6XbUhRBYPm3ElPllyTjjT3/2MW5VYfPLwSgJpAl&#10;Vlaq3wVEIMib4glKp9MFZ8+f76XOgV4TSCSSdN3GDTNUvRx0dXXLrt643l2xVWoIrm5u0UeOHwvA&#10;C4nT1KgLYqnA0NDwm6OTE25om/pgZ2f37My5cG9dXd0GPSxJJJJ07Yb1MydPnYoZGNSrV6+74RfO&#10;e+kb6DfYp3TVmjVz8cJQNYauNjYpqqHpNWHSlCk7QxfXDqnu5OycMC1ker11Z2w2u3xv2P7h9W2n&#10;zJChQ0/VN5FOVxub1LPnz/VWjoryy4SbrKCoVbHHyFffuvkXKL9K+o1/XrF69x6gtB0oHTUvsnLH&#10;sbWoqO7j3z8ZIyOjwhu3IhxnzZm9oSEnfz1cXR/dibzfNXj06ENY5dra2tzjJ0/2X7t+3SxNwhAp&#10;MDUz/bxy9ep5v1OwAaA+iKUCvwEDLjU2I5Qy9g4Oj+8/fNApcOiQ0/Xp18nZKSHizu1uo8eMOVhX&#10;/7fu3rUbGTzqiGrWKHX0cHV9dOrsmT6/QrApmD137rq58+evwdOXKaOjo8PZun3bxKXLly3Ce7gv&#10;XLRoeeiSxcs0/RzbtG2be/7SRQ+zli3r5ZOsiv/AgPP7DoQFKQepxAOGYWTCxIl7zp4/10u1PmZq&#10;v6agdNjMR9Kcj51p/XpG0IcPOCn/VmLGnbHqPJDJicxJQfupvVzuy/IL2yK8Cj3BxTsT5PmFbVkL&#10;Jq3XWjQV93j3/xMCgYAZHRU1MCkxsc/bNzldP3782EFVJ0GhUEQ2tjYpNflBfSLqk5lKJBLRHkRG&#10;BibEJ/RLTUnpWVpS0kKxXdLT1y8xNTX9bGpm+qlP3743fPv3v4J3I4rFYuqZU6cxo9F2tema6ty9&#10;e1w93nYt7t+7N/SrmgQzPn373sBzfgagRoF8MOzAcix/Qytr63RvH59beG0Lv35tdfvW7ZGJCQl9&#10;371920VZB0YikaQWlpbZTs5OCYMGDz7buUuXF/V4WwCAmkObyHv3hiYmJPZ9lZ3dTWEQTSQSZS1a&#10;tPhiYmr6uV37dm9HjBp1pFOnTpi2ePWlrtR+ANSkfjwfHh7yKPpRQOHXr60UdYhEoqxzly7Pffv7&#10;Xg0cOvSUjo6ORt4IX758aRt+5uzM759jZ+UyCIJQK2vr9ElTJu/0GzDgEpFIlAkEAuaFc+cwVR+2&#10;dnbPHBwdk96/f28VF4PtqeLbv/8VUzOzz+Xl5bpnTp2eHRcb65edlWWvfPBmYmqa37dfv2tDhw09&#10;2aFjR2y71l8l3HgrduxnzRizjWBiWCAvLDErGzHnoez9p44kK/Msw+iztsqBI0VJz3vxD5xdDGuz&#10;ePTBfc/T+rjf/iWT+peRSCRkgUDAkkgkFCKBINPR1S3TJGmxJqAoClVWVmpTKBTR71yd/X9CJBLR&#10;BAIBU5FMp6kV+jKZjMjn87XYbHZ5U65GldFEuCkjFospXA7HkEyhiHR0dDiN/b2JxWJKRUWFbvX3&#10;gxU9ff3ips7khYVcLieUl5frikUimp6+fjGFQhHX1eaXHShob1w4B8jlBAiC0Mpdx9fIi0pMAQCA&#10;vWjqakjlA6a6OcRQ3RxiZPmFbX/VfP4EyGSyhEwm/xLfPQiCUE2W8f9lqFSq8FcKfiKRKNN0NfS7&#10;oFAoYry8CQ3trz4qkaaCQCDI62uX+cuEGwRBKFBshWRyov65Pb6kDu1eQWpsyn74fDbTTDPNNJLf&#10;YgqitXLmEohEkmjqOdBMM80001h+i3AjGOg1KhxzM80000x9+dd9S5tppplmfgXNwq2ZZpr5n+SP&#10;CFbZTDPNaAaLxarAilb8J4QH/9P4ZXZuzTTzf+2deVRTVx7HbxaICg67JgQJKGvYZcvGIrRTtVVR&#10;W6ygtrZaRYtLta1WtNN6XGuZTl2wdnNrq0VbtWpBwRUwCyBbZbdiE2AIO4qEAJk/MDMxvPvyoi/a&#10;KfdzDufI+93cXP75+n7L/f0QiGcJcksRCMRfEiRuCATiLwkSNwQC8ZcEJRSeEhqNhtLe3m5br1Bw&#10;5HK5i0Iud+nr66dbW1u1/s3Kqs3BwaGR6+Nz83HnCCAQiEdB4mZC1Gq12S+nzyQcPnQo+XZtrZeh&#10;eQpmZmZqXz+/fIFQkD03MXE/k8lUwNZ2dXZa8cPCH/uOn4WlZReHw6nhuHBqOByXGo4Lp2ZSTMxZ&#10;3XbppSUlIQlzXsWchQAAAPu/PDBD2/UUj7zc3Fht51Z9Ro8e3XH9Rt44IhfNd27fvuPIocNvY9ms&#10;rK1br+flOptyRCPi/wskbiZApVKNOHnixOtfpKWtU8gVHKKfU6vVZjcLC/mDM02/eH9GXNzRVWve&#10;2YglchoAKE/S1rmnp2dkS3PzmMKCAoH2mZ29fdM7a9akvBz/yjc0Gq3fm8stotHpffceTorXRyqR&#10;RBERN4lYHI01wwCAwd77FeXlAUTaPYlviCfB9omIjMxEwobQBcXcSKatrc1u6guTSzdtSEkzRtj0&#10;UavVZifS0xfOnDY9X1eATElLc/OYDevXH5j+4ks3S4qLQ+l0eh+Pz7sMWy+TDp3pgEW+TBaBZ5dI&#10;JFGG9njw4MEorEHPWgRCQTaRsyCGD0jcSKSvr4++KnnFMaK964mgVCqZia/OvZJz/frzZO1piMqK&#10;Cr9lS5N+6urstBIKhdA3s6KionCVSsXA26u3t9ccNgRHi0QsjjZ0ppLiklDdGQH68IVCJG6IR0Di&#10;RiK7du7clpuT8xyRtbq93g2hVqvNVq9Y+QNZQzeI0NjQ4LRt69ZdQlEEdGZDr6qXUVZaiju8o6y0&#10;NMTQ9HCZRBqJN/sTAAAKC7AHCQMw2N59/PjxlXifRww/UMyNJIqLisKwRvtpsXew/3dC4ry0yVMm&#10;n3Rks+ssLS27ent7zZuamhzr7txxO5l+YuH5c+fiYW8nbW1tdgf2739/44cfriRynpjY2LNUGnVI&#10;kH6gf4DW1NTEqlcoOHij5wAYnKg+ecrUdCaLJW+EDOKVyWQRwSEhubA9pARc187OTuuKigp/vFbc&#10;BfkFUHHjCwXZKN6G0AeJG0kU5OeLYDY/f//8w98djdVvx2xubt7r5OR0x8nJ6Y5QJMpa+9676+cl&#10;JF6CzWU88WP6G+s++GAtkQEge9L2zTY0C7S4qCjskx07t4tv3JgEW3P2lzMJIpHo4on09IVY9nyp&#10;LAIkJUEHPOdL8eNtWqQSSRRM3AYGBqh4cUeBALmkiKEgt5QkSkuw3TMqlTpw4OuvphHpM+/IZt89&#10;eOTw32Gtqu/fv29ZVlYW/KRn1RIQGCg9dPTI8wGBAVLYmuqqah+BCB53KyjIF8Jcyv7+floBjjup&#10;C17crbamxruzs9MaZuejZAICAyRuJFEKiT1xfXxuOjg4NBLdx9nZ+fbUl146DrOTmawAYLA3fQqO&#10;q1tbU+PN4/MvwexdnV1WVZVVvli2qsoq367OLisi55BJpJG60410wXNJXce7VrFYLDmR70AML5C4&#10;kUBPT89I2CR4Op1u0IXUJ3pS9HmYrb2t3c7Y/QzB5XJvwmJW3d3dFureXoaXt1cJ7PP5Mimm6wl7&#10;jkVHR4dNZUWlH5YN7+0PuaQIGCjmRgIMBqPHcvToTqxi1/JbtwKbmppYxkwMioqO/rWguMgWy2aK&#10;6U0MBkPFZLHkDfX147Ds7e3tdgKhKKuivMIfyy6VSiPnv/baHv3nMkh9G4VC0Wh0hnJrkYjF0d5c&#10;72L954aSCTAbYniD3txIgEKhaNzcJpRj2VQq1YiFC17LNMadpFKpA1ZWVm1YPwwGo4e8kw8yMDBA&#10;bW1pcYDZXVxdq0QRImhJSL5UFqEvVhqNhgJLJqxYteofWM+x4m7NSuVYWIKFQqFoeHw+tMgYMbxB&#10;4kYS4ydMqIDZKisq/J6bFFO1ZNGiM6dPnUpUyOUcrDeXZ4VcLneB1aI5stl3LSws7oWEhl6HZWmV&#10;SiVTX4Du1tVNaGpqYmHt93L8K99g7SOTDo27FRYWQrOkXB+fm9bW1q0wO2J4g8SNJBLnzduHN81b&#10;o9FQsrOyp61ZtfpolCjiTgRf8MfypUkn93y+e2PWxazp9QqF87MSvH2796TAbBMevpGOGjXq/sTg&#10;YGg9m74LCnNJw3nhV1gsltzF1bVa39be3m5bVVn5SHICzyVFV64QeCBxI4mAwEDpEpx6L30aGxvZ&#10;mRkZsz5LTf146eLFpyOForrggMDWeXMTLu1PS1tXUV7ub2qxe/Dgwai9u3enwGrYAADAw8OzTPtv&#10;IU5JiL4LCnNJw3m8KwAAwBdgZ2AlYkm07u8F+fBkAh8lExA4oBkKJKJSqRgrk5OPZ124OIOM/ZhM&#10;piImNvaX5FUrP9IvJ+ns7LSe6B/QBvvsBykb1tDpQ93I/oF+WrNSyVTIFRyJWBytVCqZsD1GjBjx&#10;IDProjfbyakOgMGi39lxMyVYazkuLjXZVy7/N2McGz2pGivOePn6tfHjxo37/fzZc/Er3n57SMnL&#10;C5Mn/7R3f9psAAaz0EF+/h1qtdpMf52ZmZm6oLjIxphrbIjhBRI3E3D50qUXN3/08b9ggXBjsbKy&#10;atuwcePqmbNnHdaWbBgSNzJY8+7aDUnLl2/V/t7f308LCQpqgdWu5UkljmPGjGlQKpVMfmjYkOyw&#10;I5t992rOdRcKhaJpaW4eEx4SOmRYt42NTYukIH8MlUodkEmlEXPj51zD+q6w8LBr3x8/brCbCGL4&#10;gtxSEzApJubcrxcyfXf9M3V+3KyZR4wpA8Gio6PD5r21aw+uf+/9r8k6oyFcx7tWvbFo0ae6z2g0&#10;Wj+fL4AW9GpdUZkUu76Nx+dd1oqznb19k4fn/1xeLW1tbXbVVVU+AABQUIBTAoJcUoQBkLiZCAaD&#10;0RM3c+bRXampC3IlYvb5zAy/lE2bVsXNmnnE08urlE6n9xm754n09IVXr1yZYorz6uLm5lb++Z69&#10;8QwGQ6VvE+KUhMgeFu3C+rxp421aYHE36cP+boUomYB4AlAR71OAQqFoPDw9y3TfVFQq1Yia6mpu&#10;WWlZsEwmjZBKpFH1CoWzob02paSk/Xrhgo8pzkmlUgcWvbV418rVqz+E1dPh9XfTNqWENafUFzce&#10;n3/50LcHV+ivk4gl0fMWLNgLuyxvYWFxzz8Afh8WgQAAidszg8Fg9Pj4+hb6+PoWzpn76pcAAFBd&#10;Xc39Ii1t3ZlTpxNh9ywVcgWnuKgonEhbbiLY2Ni0eHp5lXh5e5W8OG3asaCgIDHeeo6LS40jm30X&#10;S4gryiv8FXI5B+smA9uJXefk5HRH91lYePhVrNsKUokkqra21qu9vR3zlkZoWNg1Ip1REMMbJG5/&#10;Itzd3W/tSk1d8Ep8/Devz19wAStLCAAAtbW1XobE7fvjx6LMDLQ8YrFYf4wdO7bemF5oFApFIxSJ&#10;LqYfP/6mvk2j0VD27d27AauERf+tDYDBRImPr29hWWnpI51OWltb7b8/ejQJdgbkkiKIgMTtT0g4&#10;j3dleXLy5s9SUz/Gsv9++7anoT0Cg4LEhvq5PS4iiLgBAMDxH44txnqOJW4ADCYZ9MUNAAAOHzyU&#10;DPt+lExAEAGJGwl8+smuLad+/nk+lm3Ltq1vRUZFZRi7Zzgv/ArMZorOIMbAgyQC8ICJG18guITX&#10;wVgfW1vbZk8vz1Jjvx8x/EDiRgLuHu6/wTpqZF/Mmv444obX/YPrw4W2434a2NnZKblcbtGtW7cC&#10;iazHirdpCQ4JyaHT6X14w1904Qn4l/CuuSEQWlApCAnwBfDar+zs7Gn37t0bbeye4htiaOvvgMBA&#10;zFsCTxO8khB9YG9tAABgaWnZ5efvLyO6F+rfhiAKEjcScHBwaHT38PgNy9bY0OC0bMnSnw2NwNOl&#10;urqa++WBA+9i2Wg0Wj9ZmdInQSA0PIxZC564AYD/n8OQtSiZgCAIEjeSwMvg5eXmxibMmXMtMyNj&#10;Fp771d3dbZH+449vzE9IuATrr+bl7V08cuTIbjLO/CSEhIbkEE1YGBY3YjE8thO7ztnZ+TaRtQgE&#10;irmRxLLly7dkX8yaLpfLXbDsxUXFYcuXJp1kOTr+4evrW8BkMeVjmUyFZmCA2tj4b3ZjY4OTRCyJ&#10;xurmq8WcYa76aPPmZSb7I4xg5MiR3cEhITk38vJi8Nbhxdu0BE2ceMPc3Ly3t7fXHG+dQCBEI/wQ&#10;hEHiRhJ29vZNB77+alr87Jfz8GJsDfX142DJB0Ns27HjzcCgZx9v0yKMEF00JG6G3toAGEyeBE2c&#10;mGdo8jxySRHGgNxSEvHw9Cz7fO+eeFNk85YkJW2fERf3Hdn7Pgl4V7G0EBE3AIjF3YyJzSEQSNxI&#10;JjIqKuOrb7+dStYbljOHU7t5y5al76xdA+2W+6wg0uabqLjx+DzcWQjuHh6/GTMiEYFAbqkJiIyK&#10;zIyIjLgglUii9qelrbt+9doLxu7hzfUuXpKUtH3ylCknsDqIUADQmGISljHQaLT+yKiojAuZmTOx&#10;7I5sx7uG4m1a/AMCpLa2ts3d3d0WWPbHqRVEDG9Qs8qnQEV5uX9xUXG4QqHg1NcrnOsVCo5CoeAo&#10;m5QsW1tbpSN7MOjuyGbXsdnsOjd3t1shoaE5KHiOQDw+/wGCCSc+xmLO4gAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEAyZZfbt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UK&#10;vdVNUlI0ZiMibU9SqBaKtzU7JsHsbMiuSfz3HU/19Bje471v8tVkWzFg7xtHCuJZBAKpdKahSsHP&#10;/uNlDsIHTUa3jlDBFT2siseHXGfGjfSNwy5UgkvIZ1pBHUKXSenLGq32M9chsXdyvdWBz76Sptcj&#10;l9tWJlH0Jq1uiBdq3eGmxvK8u1gFn6Me16/x+7A9nzbXwz79+t3GqNTz07Reggg4hf8w3PAZHQpm&#10;OroLGS9aBUnK5OGmCxDsJ/NFAuLIwThNQRa5vP+g+AMAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBc1QDNIAUAAHgRAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQAZ3WyHPloAAD5aAAAUAAAAAAAAAAAAAAAAAIYHAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQDJll9u3wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;APZhAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAAACYwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAD1YwAAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Image 50" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:14789;height:5686;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2gxG6wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxoKtRFcpaQNehFYr9DhkxyQ0OxN3t5r+++5B8Ph436vN4Dp1IR9aYQOzaQaKuBLb&#10;cm3g61A+LkCFiGyxEyYDfxRgsx49rDC3cuVPuuxjrVIIhxwNNDH2udahashhmEpPnLiTeIcxQV9r&#10;6/Gawl2nn7LsWTtsOTU02FPRUPWz/3UGtt/n0hfy9vFSFkd5P+52hbTRmMl4eF2CijTEu/jm3loD&#10;87Q+fUk/QK//AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPaDEbrBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                <v:imagedata r:id="rId2" o:title=""/>
+              </v:shape>
+              <v:shape id="Graphic 51" o:spid="_x0000_s1028" style="position:absolute;left:14847;top:1837;width:1879;height:1613;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="187960,161290" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAC1uPyvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmaQVFqlFEED148efibWnWtthsahPb+vZGEDwOM/MNs1x3phQN1a6wrCAeRyCIU6sL&#10;zhRcL7vRHITzyBpLy6TgTQ7Wq35viYm2LZ+oOftMBAi7BBXk3leJlC7NyaAb24o4eHdbG/RB1pnU&#10;NbYBbko5iaKZNFhwWMixom1O6eP8MgqsbneFn8Vb3dgrHU/P/fxw2ys1HHSbBQhPnf+Hf+2DVjCN&#10;4fsl/AC5+gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAC1uPyvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m31496,1270r-204,l31292,,203,r,1270l,1270,,157480r31496,l31496,1270xem72682,43180r-31484,l41198,157480r31484,l72682,43180xem72682,1270r-204,l72478,,41389,r,1270l41198,1270r,25400l41490,26670r,1270l72377,27940r,-1270l72682,26670r,-25400xem187591,84404l163982,47472,135432,40779r-12344,1029l86969,65989r-8788,35788l78625,110629r20396,39358l134988,160794r9995,-736l182194,135458,155473,125171r-2692,5169l145961,136715r-4725,1613l127139,138328,109448,101777r394,-8191l125818,63677r15710,l146367,65265r6668,6236l155625,76758r1982,7811l157924,84823r28829,l187223,84823r368,-419xe" fillcolor="#231f20" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="Image 129" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:18pt;height:18pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+        <o:lock v:ext="edit" aspectratio="f"/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A02DC6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D0F04D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAFA40E4"/>
+    <w:lvl w:ilvl="0" w:tplc="B49AF61A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="765" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D480E256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1832" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C046E556">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9320D442">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3976" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D16090C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5048" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5FC231FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2D58086A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7192" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1DB8A390">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8265" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="55481B08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9337" w:hanging="287"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23801372"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB6C3FB2"/>
+    <w:lvl w:ilvl="0" w:tplc="BEA8A3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350E26A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4678FE7E"/>
+    <w:lvl w:ilvl="0" w:tplc="D3CA7E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="85"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="09962500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="237" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB0A876A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="604" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C0A20C0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="968" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E388609E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA8491C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1696" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52C00582">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2060" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC06920C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5B74D662">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2788" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6359283B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F205AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="FD8EC7F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="79" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="730645B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="306" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A49C6F8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2BA47E16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="75A6BCAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CE82F8AC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="653E660C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2175" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5DCE1334">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2550" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2FCAE798">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2925" w:hanging="191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E96AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C509E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="19A65F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78147B25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9082317C"/>
+    <w:lvl w:ilvl="0" w:tplc="57B8BF96">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...824 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B04610C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="7D2375DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F34103C"/>
+    <w:lvl w:ilvl="0" w:tplc="3D36B002">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="80" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="D65AEF66">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="394" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="99EC7522">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="709" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="27F8A250">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1024" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="55565BB4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1339" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="7C16E448">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1654" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="5E7C56A4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1968" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="4E4412B6">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2283" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="27CAF80A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2598" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F666F7"/>
-[...3 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="7E81699E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B5077E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E646BFC4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="839" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231F20"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="7AD8404A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="D500F9DE">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="82C06794">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="0202635A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="F6F4AA8C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="46D0EFB4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7224" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="6504DDBC">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="8289" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="0A884EBA">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="9353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...894 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="1" w16cid:durableId="1488129296">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="504632291">
+  <w:num w:numId="2" w16cid:durableId="663823551">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1871727142">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2027360133">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1081752404">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1945726025">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="176040423">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1081097929">
+  <w:num w:numId="7" w16cid:durableId="626592405">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1930852000">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="2141412068">
+  <w:num w:numId="8" w16cid:durableId="1130436457">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004720ED"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00D126DB"/>
+    <w:rsidRoot w:val="004B3F28"/>
+    <w:rsid w:val="00117893"/>
+    <w:rsid w:val="00155F16"/>
+    <w:rsid w:val="001F0A90"/>
+    <w:rsid w:val="003A795F"/>
+    <w:rsid w:val="004642C2"/>
+    <w:rsid w:val="004B3F28"/>
+    <w:rsid w:val="005B123E"/>
+    <w:rsid w:val="006D52FB"/>
+    <w:rsid w:val="00727EC1"/>
+    <w:rsid w:val="00735ED6"/>
+    <w:rsid w:val="0074638E"/>
+    <w:rsid w:val="00774140"/>
+    <w:rsid w:val="007C7D71"/>
+    <w:rsid w:val="00897318"/>
+    <w:rsid w:val="009C23A6"/>
+    <w:rsid w:val="00A200C1"/>
+    <w:rsid w:val="00B570DD"/>
+    <w:rsid w:val="00C03A98"/>
+    <w:rsid w:val="00D42388"/>
+    <w:rsid w:val="00F800A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="19D8A6F8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4CB94D44-EBA1-44AE-AA22-4F51F2DD10C2}"/>
+  <w14:docId w14:val="4CC06035"/>
+  <w15:docId w15:val="{E39B2A04-0FAE-4C04-8968-A09AF9832410}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="fr-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6544,51 +7683,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6770,607 +7909,283 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004720ED"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:ind w:left="437"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004720ED"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:ind w:left="763" w:hanging="284"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004720ED"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="51"/>
+      <w:ind w:left="294"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...22 lines deleted...]
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...108 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
-[...4 lines deleted...]
-    <w:rsid w:val="004720ED"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...208 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004720ED"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="839" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Accentuationintense">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="42"/>
+      <w:ind w:left="80"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00117893"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:uiPriority w:val="21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004720ED"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00117893"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citationintense">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004720ED"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00117893"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00117893"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00117893"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-  </w:style>
-[...24 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004720ED"/>
+    <w:rsid w:val="00117893"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wallex.wallonie.be/index.php?doc=6830" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iodda.be/public/annexes/3486/document/fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/demarches?f%5B0%5D=public%3A284&amp;f%5B1%5D=thematique%3A523" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-un-permis-de-chasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wallex.wallonie.be/index.php?doc=6832" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/demarches?f%5B0%5D=public%3A284&amp;f%5B1%5D=thematique%3A531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/acteurs-et-institutions/wallonie/spw-interieur-et-action-sociale/services-exterieurs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monespace.wallonie.be/guichet/load?FORMULAIRE_ID=10047&amp;LANG_ID=FR&amp;TYPE=DYN" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/sinscrire-et-passer-lexamen-de-chasse-en-wallonie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chasse.hainaut.pouvoirslocaux@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.MonEspace.wallonie.be" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/acheter-ou-vendre-du-materiel-militaire-letranger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/acteurs-et-institutions/wallonie/service-public-de-wallonie/spw-interieur-et-action-sociale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=19-06-20&amp;numac=2019013380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demenager-avec-ses-armes-en-belgique-ou-letranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chasse.brabantwallon.pouvoirslocaux@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://environnement.wallonie.be/cgi/dgrne/plateforme_dgrne/visiteur/anims_v2.cfm?pere=98" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chasse.luxembourg.pouvoirslocaux@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wallex.wallonie.be/index.php?doc=6698" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/participer-une-chasse-ou-une-competition-de-tir-sportif-letranger-avec-mes-armes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chasse.namur.pouvoirslocaux@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chasse.liege.pouvoirslocaux@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-une-licence-de-chasse" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallonie.be/fr/demarches/demander-un-permis-de-chasse" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -7612,99 +8427,107 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8719</Characters>
+  <Pages>2</Pages>
+  <Words>970</Words>
+  <Characters>5792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPW</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10284</CharactersWithSpaces>
+  <CharactersWithSpaces>6642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>STILMANT Caroline</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2019-08-22T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Adobe InDesign 14.0 (Windows)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-04-28T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 15.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_SetDate">
-    <vt:lpwstr>2026-05-19T07:26:13Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_SetDate">
+    <vt:lpwstr>2026-04-29T09:15:02Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Name">
     <vt:lpwstr>97a477d1-147d-4e34-b5e3-7b26d2f44870</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_SiteId">
     <vt:lpwstr>1f816a84-7aa6-4a56-b22a-7b3452fa8681</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_ActionId">
-    <vt:lpwstr>fb497d2d-a8ab-479c-ae33-f9bdf5d3bb22</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_ActionId">
+    <vt:lpwstr>ce1a7450-a47e-49b2-90db-952b12f36dbd</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_97a477d1-147d-4e34-b5e3-7b26d2f44870_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>