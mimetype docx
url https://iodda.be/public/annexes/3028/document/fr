--- v0 (2025-11-27)
+++ v1 (2026-05-08)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21795E54" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482479BB" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A5EE422" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
@@ -192,90 +192,90 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">« Formation </w:t>
       </w:r>
       <w:r w:rsidR="006A1DF8" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en apiculture</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEE34E3" w14:textId="3CE10215" w:rsidR="00046F38" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
+    <w:p w14:paraId="1BEE34E3" w14:textId="7357E5A6" w:rsidR="00046F38" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
+      <w:r w:rsidR="00915098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6FA981" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C686D2" w14:textId="77777777" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="00105572">
       <w:pPr>
@@ -505,51 +505,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F106BE">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et qui :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C2157C" w14:textId="527627E2" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+    <w:p w14:paraId="09C2157C" w14:textId="492F4751" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">débuteront entre le </w:t>
       </w:r>
@@ -568,125 +568,125 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> juin 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le </w:t>
       </w:r>
       <w:r w:rsidR="00FE1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FE1AB8" w:rsidRPr="00FE1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> mars 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> en ce qui concerne les cours d’initiation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BEEB51" w14:textId="421F8DF5" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+    <w:p w14:paraId="75BEEB51" w14:textId="1983D788" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">débuteront entre le </w:t>
       </w:r>
@@ -705,97 +705,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le 30 mars 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> en ce qui concerne les cours de base (les cours d’initiation y reliés ayant déjà été donnés) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38568840" w14:textId="77F3762F" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+    <w:p w14:paraId="38568840" w14:textId="64EA8501" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">se dérouleront entre le </w:t>
       </w:r>
@@ -814,85 +814,85 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le 31 août 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les cours de spécialisation et les conférences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB5C29C" w14:textId="246E2EA7" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00105572" w:rsidP="00604FF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1650,51 +1650,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE26E9" w:rsidRPr="00AE26E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1BA8AD" w14:textId="1F4C73A7" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00743B7B">
+    <w:p w14:paraId="4D1BA8AD" w14:textId="1910139C" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00743B7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Les activités de formation de type « </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -1780,323 +1780,323 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">académique </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01/09/</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>-31/08/</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de les compiler et d’introduire un programme annuel global de conférences pour la Wallonie auprès </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>du SPW ARNE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A347B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour le </w:t>
+      </w:r>
       <w:r w:rsidR="004C522C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>-20</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004C522C" w:rsidRPr="004C522C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="004C522C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>juin 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Les données à fournir aux fédérations / unions par les sections apicoles ou autres organisateurs de conférences figurent dans le formulaire « 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
+      <w:r w:rsidR="00915098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01/09/</w:t>
+        <w:t>_Conférence</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0BD5" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>.docx ». Un tableau récapitulatif devra être fourni par chaque fédération / union selon le canevas « 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004C522C">
-[...26 lines deleted...]
-      <w:r w:rsidR="004C522C">
+      <w:r w:rsidR="00915098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...182 lines deleted...]
-        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_Conférence</w:t>
       </w:r>
       <w:r w:rsidR="00AD0BD5" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -2271,265 +2271,266 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00105572" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Période de l’appel</w:t>
       </w:r>
       <w:r w:rsidR="00576875" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> à projets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0831DE2C" w14:textId="63F1075C" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="005E7DDB" w:rsidP="00CE142E">
+    <w:p w14:paraId="0831DE2C" w14:textId="25B5D9C8" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="005E7DDB" w:rsidP="00CE142E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Cet appel </w:t>
       </w:r>
       <w:r w:rsidR="00576875" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">à projets </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00743B7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">ouvert du </w:t>
       </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098" w:rsidRPr="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avril</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00743B7B" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737554" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidR="00730FFA" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F106BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>mai</w:t>
       </w:r>
       <w:r w:rsidR="00BD3A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5B0B" w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F106BE">
-[...28 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00743B7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...74 lines deleted...]
-        <w:t>5</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="005E5B0B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>minuit</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C24F714" w14:textId="2D6A2CAE" w:rsidR="00D54B4D" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00672F45">
+    <w:p w14:paraId="7C24F714" w14:textId="666DAF83" w:rsidR="00D54B4D" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00672F45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Cet appel à projets</w:t>
       </w:r>
       <w:r w:rsidR="00AA61F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -2547,60 +2548,60 @@
         </w:rPr>
         <w:t xml:space="preserve">appel à projets </w:t>
       </w:r>
       <w:r w:rsidR="00AA61F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">« Formation en apiculture » </w:t>
       </w:r>
       <w:r w:rsidR="00AA61F5" w:rsidRPr="00AA61F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
+      <w:r w:rsidR="00915098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AA61F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> sera le </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2651,121 +2652,121 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">débutant en </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B55BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E902A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(ou, éventuellement, au plus tard en mars 202</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E902A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour un cours d’initiation ou un cours de base) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sera organisé </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>au printemps 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>7</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3127A3D7" w14:textId="77777777" w:rsidR="00672F45" w:rsidRPr="00A72B00" w:rsidRDefault="00672F45" w:rsidP="00672F45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C54665" w14:textId="77777777" w:rsidR="0043684A" w:rsidRPr="00A72B00" w:rsidRDefault="00462D59" w:rsidP="00105572">
       <w:pPr>
@@ -2863,97 +2864,97 @@
         </w:rPr>
         <w:t xml:space="preserve">à l’adresse suivante : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00ED16B9" w:rsidRPr="00ED16B9">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
           <w:t>formation.apicole@spw.wallonie.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED16B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C96C9A" w14:textId="45941C98" w:rsidR="005C7AAA" w:rsidRPr="001C6C72" w:rsidRDefault="00867C1B" w:rsidP="00CE142E">
+    <w:p w14:paraId="30C96C9A" w14:textId="60858C6E" w:rsidR="005C7AAA" w:rsidRPr="001C6C72" w:rsidRDefault="00867C1B" w:rsidP="00CE142E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Tous les documents à compléter </w:t>
       </w:r>
       <w:r w:rsidR="00772FE4" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>sont disponibles sur la page web</w:t>
       </w:r>
       <w:r w:rsidR="0043684A" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="009C3EB6" w:rsidRPr="00CA0DC9">
+        <w:r w:rsidR="00915098" w:rsidRPr="00893420">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="fr-BE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A58116F" w14:textId="77777777" w:rsidR="00867C1B" w:rsidRPr="00A72B00" w:rsidRDefault="000D0715" w:rsidP="00867C1B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">L’ensemble des </w:t>
       </w:r>
       <w:r w:rsidR="00772FE4" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3929,104 +3930,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> dossier de candidature doivent être renommés en </w:t>
       </w:r>
       <w:r w:rsidR="00F03BDC" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>remplaçant</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> le « x » du nom de fichier par le nom de la structure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B40A856" w14:textId="5B2569C6" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00DF1999" w:rsidP="004061DA">
+    <w:p w14:paraId="4B40A856" w14:textId="108DAB6C" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00DF1999" w:rsidP="004061DA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemple : </w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00ED1F2C" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche_</w:t>
       </w:r>
       <w:r w:rsidR="00DF16EB" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -4093,58 +4094,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00ED1F2C" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche_admissibilité_</w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -4213,51 +4214,51 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>iche</w:t>
       </w:r>
       <w:r w:rsidR="00576875" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’admissibilité</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1E29FB" w14:textId="507B4B03" w:rsidR="00CE142E" w:rsidRPr="00A72B00" w:rsidRDefault="00576875" w:rsidP="00C83F11">
+    <w:p w14:paraId="6F1E29FB" w14:textId="6A13F022" w:rsidR="00CE142E" w:rsidRPr="00A72B00" w:rsidRDefault="00576875" w:rsidP="00C83F11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Les données reprises sur </w:t>
       </w:r>
       <w:r w:rsidR="00A55DE4" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
@@ -4282,58 +4283,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BF0322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00DF1999" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche</w:t>
       </w:r>
       <w:r w:rsidR="00BF0322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -4466,51 +4467,51 @@
       <w:r w:rsidR="00576875" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> concernent principalement les aspects organisationnels, logistiques, de ressources humaines et administratifs de votre structure. A la différence des critères de sélection, les conditions d’admissibilité ne s’intéressent </w:t>
       </w:r>
       <w:r w:rsidR="00F03BDC" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pas directement au contenu des activités</w:t>
       </w:r>
       <w:r w:rsidR="00576875" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16366A61" w14:textId="1576EFC1" w:rsidR="00576875" w:rsidRDefault="009B7195" w:rsidP="00C83F11">
+    <w:p w14:paraId="16366A61" w14:textId="2D0EBB75" w:rsidR="00576875" w:rsidRDefault="009B7195" w:rsidP="00C83F11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Vous trouverez</w:t>
       </w:r>
       <w:r w:rsidR="00992FDB" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -4530,58 +4531,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A27DF1" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F03BDC" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche</w:t>
       </w:r>
       <w:r w:rsidR="00BF0322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -5092,51 +5093,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eventuellement, si vous estimez qu’il y a un risque de modification de mise en page ou autre suite à l’envoi, vous pouvez, </w:t>
       </w:r>
       <w:r w:rsidRPr="0015165E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en plus de l’envoi en format Word</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>, transformer la fiche en document .pdf (en le scannant par exemple) et le joindre à l’envoi par sécurité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013EFF2F" w14:textId="23C47918" w:rsidR="00F03BDC" w:rsidRPr="00A72B00" w:rsidRDefault="00391193" w:rsidP="00C83F11">
+    <w:p w14:paraId="013EFF2F" w14:textId="39729B21" w:rsidR="00F03BDC" w:rsidRPr="00A72B00" w:rsidRDefault="00391193" w:rsidP="00C83F11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Les a</w:t>
       </w:r>
       <w:r w:rsidR="0015165E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
@@ -5147,58 +5148,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nommées comme suit : « </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A27DF1" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F03BDC" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche</w:t>
       </w:r>
       <w:r w:rsidR="00BF0322">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -5381,51 +5382,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>rempli</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">r le document correspondant et joindre les </w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>annexes demandées :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D4F41F" w14:textId="4810481B" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+    <w:p w14:paraId="41D4F41F" w14:textId="70D9CC91" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5438,79 +5439,79 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Cours de base : « </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>CB_x.docx » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A616BD" w14:textId="46FA8B2A" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+    <w:p w14:paraId="21A616BD" w14:textId="347BFBBC" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5525,97 +5526,97 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Cours d’initiation : « </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>CI_x.docx »</w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC32374" w14:textId="2E5541B9" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+    <w:p w14:paraId="7BC32374" w14:textId="100BEDD7" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5630,58 +5631,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Cours de spécialisation : « </w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F61A50" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>CS_x</w:t>
       </w:r>
       <w:r w:rsidR="00934C7B" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -6136,104 +6137,104 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eventuellement, si vous estimez qu’il y a un risque de modification de mise en page ou autre suite à l’envoi, vous pouvez, </w:t>
       </w:r>
       <w:r w:rsidRPr="0015165E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>en plus de l’envoi en format Word</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>, transformer les fiches en documents .pdf (en les scannant par exemple) et les joindre à l’envoi par sécurité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374BA03A" w14:textId="4FD5CAAB" w:rsidR="00487F76" w:rsidRDefault="0015165E" w:rsidP="0015165E">
+    <w:p w14:paraId="374BA03A" w14:textId="633EB0AC" w:rsidR="00487F76" w:rsidRDefault="0015165E" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Les a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">nnexes doivent être numérotées et être envoyées dans leur format initial. Elles seront </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>nommées comme l’exemple suivant : « 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_CB_x_</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>y»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8161,88 +8162,106 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>pénalisés</w:t>
       </w:r>
       <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans leur évaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A14871" w14:textId="0A331320" w:rsidR="009C3EB6" w:rsidRDefault="009C3EB6" w:rsidP="009C3EB6">
+    <w:p w14:paraId="21A14871" w14:textId="49007AEF" w:rsidR="009C3EB6" w:rsidRDefault="009C3EB6" w:rsidP="009C3EB6">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">de nouveaux items sont apparus </w:t>
       </w:r>
       <w:r w:rsidR="00F01959">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">en 2025 </w:t>
+        <w:t>en 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">ou ont été précisés dans le référentiel de compétences pour un cours de base. Les ajouts portent sur des thématiques d’actualité comme le changement climatique, le frelon asiatique, le varroa, la qualité de la cire ou la qualité du miel (IGP </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3EB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Miel wallon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10190,101 +10209,101 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidR="0088793E" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>éclaration sur l’honneur » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07405EBB" w14:textId="6A3EB11B" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00067B73" w:rsidP="00067B73">
+    <w:p w14:paraId="07405EBB" w14:textId="0B27AE57" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00067B73" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">le document </w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>« 20</w:t>
       </w:r>
       <w:r w:rsidR="00067E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C3EB6">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00915098">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Fiche_admissibilité_x</w:t>
       </w:r>
       <w:r w:rsidR="00A27DF1" w:rsidRPr="00A72B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
@@ -10519,76 +10538,76 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00950051" w:rsidRPr="00085E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0057C" w:rsidRPr="00085E24" w:rsidSect="00772FE4">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F1848A3" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C45C153" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10605,51 +10624,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="15413586"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1FCD37C7" w14:textId="77777777" w:rsidR="004F0537" w:rsidRDefault="00746813">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00A72B00">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
@@ -10701,51 +10720,51 @@
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005D485E" w:rsidRPr="005D485E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00067E32">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E3A31AB" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A3F33BE" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0F3FEB48" w14:textId="332B5415" w:rsidR="00F106BE" w:rsidRPr="00F106BE" w:rsidRDefault="00F106BE" w:rsidP="00F106BE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:ind w:left="142" w:hanging="142"/>
@@ -10832,52 +10851,52 @@
         </w:rPr>
         <w:t>Par « Wallon », il faut entendre « </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD3A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>domicilié</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BD3A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Wallonie ».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E962DB2" w14:textId="00264321" w:rsidR="004F0537" w:rsidRPr="00A72B00" w:rsidRDefault="00AE26E9" w:rsidP="00A72B00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E962DB2" w14:textId="5A85622D" w:rsidR="004F0537" w:rsidRPr="00A72B00" w:rsidRDefault="00915098" w:rsidP="00A72B00">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:pict w14:anchorId="3C46F40E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s12289" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.4pt;margin-top:18.3pt;width:207.3pt;height:17.1pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s12289">
             <w:txbxContent>
               <w:p w14:paraId="576B6B37" w14:textId="77777777" w:rsidR="00085E24" w:rsidRPr="00005443" w:rsidRDefault="00085E24" w:rsidP="00085E24">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
@@ -10974,62 +10993,62 @@
     </w:r>
     <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
       <w:t>Vade-mecum - Appel à projet</w:t>
     </w:r>
     <w:r w:rsidR="00AA61F5">
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
     <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
       <w:t xml:space="preserve"> « Formation en apiculture » 20</w:t>
     </w:r>
     <w:r w:rsidR="00067E32">
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004C522C">
+    <w:r>
       <w:rPr>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="-" style="width:6pt;height:8.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="-"/>
       </v:shape>
     </w:pict>
@@ -12568,51 +12587,51 @@
   <w:num w:numId="9" w16cid:durableId="648361149">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1768305177">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="566304328">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1143278266">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="584728724">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1602569890">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2056343606">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="141"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12291"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="12"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -12726,64 +12745,66 @@
     <w:rsid w:val="00746813"/>
     <w:rsid w:val="00761FD0"/>
     <w:rsid w:val="00772FE4"/>
     <w:rsid w:val="00781DCC"/>
     <w:rsid w:val="007869F0"/>
     <w:rsid w:val="00787704"/>
     <w:rsid w:val="007A7B69"/>
     <w:rsid w:val="007C43C9"/>
     <w:rsid w:val="007C47BF"/>
     <w:rsid w:val="007E6013"/>
     <w:rsid w:val="007F3F78"/>
     <w:rsid w:val="00816779"/>
     <w:rsid w:val="00820EAC"/>
     <w:rsid w:val="0083617C"/>
     <w:rsid w:val="00847738"/>
     <w:rsid w:val="00854788"/>
     <w:rsid w:val="0085731D"/>
     <w:rsid w:val="0086438A"/>
     <w:rsid w:val="00865F2B"/>
     <w:rsid w:val="00867C1B"/>
     <w:rsid w:val="008745E3"/>
     <w:rsid w:val="0088793E"/>
     <w:rsid w:val="00897D17"/>
     <w:rsid w:val="008A30F5"/>
     <w:rsid w:val="008F0ACC"/>
+    <w:rsid w:val="00915098"/>
     <w:rsid w:val="00916C08"/>
     <w:rsid w:val="00934C7B"/>
     <w:rsid w:val="009418FD"/>
     <w:rsid w:val="00950051"/>
     <w:rsid w:val="00952136"/>
     <w:rsid w:val="00974A3B"/>
     <w:rsid w:val="0097766E"/>
     <w:rsid w:val="00991765"/>
     <w:rsid w:val="00992FDB"/>
     <w:rsid w:val="009B0AD2"/>
     <w:rsid w:val="009B7195"/>
     <w:rsid w:val="009C3EB6"/>
     <w:rsid w:val="009D1209"/>
     <w:rsid w:val="009D1AB7"/>
+    <w:rsid w:val="009E5057"/>
     <w:rsid w:val="009F1FBA"/>
     <w:rsid w:val="00A27DF1"/>
     <w:rsid w:val="00A347B8"/>
     <w:rsid w:val="00A55DE4"/>
     <w:rsid w:val="00A72923"/>
     <w:rsid w:val="00A72B00"/>
     <w:rsid w:val="00A72FC0"/>
     <w:rsid w:val="00AA61F5"/>
     <w:rsid w:val="00AB47D9"/>
     <w:rsid w:val="00AC23BE"/>
     <w:rsid w:val="00AD09D6"/>
     <w:rsid w:val="00AD0BD5"/>
     <w:rsid w:val="00AE02BC"/>
     <w:rsid w:val="00AE26E9"/>
     <w:rsid w:val="00B0057C"/>
     <w:rsid w:val="00B14B67"/>
     <w:rsid w:val="00B22A00"/>
     <w:rsid w:val="00B34746"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B9586F"/>
     <w:rsid w:val="00BA05FB"/>
     <w:rsid w:val="00BA78E9"/>
     <w:rsid w:val="00BC7C1E"/>
     <w:rsid w:val="00BD3A69"/>
     <w:rsid w:val="00BD66C0"/>
@@ -12809,50 +12830,51 @@
     <w:rsid w:val="00CE6B91"/>
     <w:rsid w:val="00D04672"/>
     <w:rsid w:val="00D13552"/>
     <w:rsid w:val="00D23D12"/>
     <w:rsid w:val="00D37877"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D54B4D"/>
     <w:rsid w:val="00D627CF"/>
     <w:rsid w:val="00DD2DD8"/>
     <w:rsid w:val="00DE3C75"/>
     <w:rsid w:val="00DE4601"/>
     <w:rsid w:val="00DE52BE"/>
     <w:rsid w:val="00DE7CB4"/>
     <w:rsid w:val="00DF16EB"/>
     <w:rsid w:val="00DF1999"/>
     <w:rsid w:val="00E20C51"/>
     <w:rsid w:val="00E22411"/>
     <w:rsid w:val="00E35E9F"/>
     <w:rsid w:val="00E5029D"/>
     <w:rsid w:val="00E64968"/>
     <w:rsid w:val="00E66DA4"/>
     <w:rsid w:val="00E7208C"/>
     <w:rsid w:val="00E75F44"/>
     <w:rsid w:val="00E902A1"/>
     <w:rsid w:val="00E9643B"/>
+    <w:rsid w:val="00EA6371"/>
     <w:rsid w:val="00ED16B9"/>
     <w:rsid w:val="00ED1F2C"/>
     <w:rsid w:val="00ED7A35"/>
     <w:rsid w:val="00EE4DBD"/>
     <w:rsid w:val="00F01959"/>
     <w:rsid w:val="00F03BDC"/>
     <w:rsid w:val="00F106BE"/>
     <w:rsid w:val="00F20CCA"/>
     <w:rsid w:val="00F22106"/>
     <w:rsid w:val="00F51018"/>
     <w:rsid w:val="00F54C29"/>
     <w:rsid w:val="00F55109"/>
     <w:rsid w:val="00F61A50"/>
     <w:rsid w:val="00F62D50"/>
     <w:rsid w:val="00F63833"/>
     <w:rsid w:val="00F65238"/>
     <w:rsid w:val="00F9628E"/>
     <w:rsid w:val="00FA015A"/>
     <w:rsid w:val="00FC04C3"/>
     <w:rsid w:val="00FC6D90"/>
     <w:rsid w:val="00FD34C1"/>
     <w:rsid w:val="00FE1AB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -12861,51 +12883,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12291"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="588F057B"/>
   <w15:docId w15:val="{1A90BD8D-1746-4C34-BD6E-EC369EF14F6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13607,51 +13629,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E10FF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00140F55"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="800995084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1038436250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13669,51 +13691,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1475097507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13985,74 +14007,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A492DA-445C-4391-83CD-A0184075549B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2349</Words>
-  <Characters>12921</Characters>
+  <Characters>12924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15240</CharactersWithSpaces>
+  <CharactersWithSpaces>15243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jvandersteen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SetDate">
     <vt:lpwstr>2022-02-25T15:42:20Z</vt:lpwstr>
   </property>