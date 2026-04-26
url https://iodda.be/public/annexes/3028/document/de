--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -6,10589 +6,6395 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21795E54" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482479BB" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A5EE422" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00E9643B" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6562C716" w14:textId="77777777" w:rsidR="00317183" w:rsidRDefault="00317183" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197C95EC" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">cum </w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vademekum </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B904D08" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E824FD" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69DFEC21" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="0049780C" w:rsidP="0049780C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektaufruf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E728F3F" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="0049780C" w:rsidP="0049780C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00916C08" w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>„Ausbildung in der Bienenzucht“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEE34E3" w14:textId="1198252C" w:rsidR="00046F38" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="0049780C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6FA981" w14:textId="77777777" w:rsidR="00916C08" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...91 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C686D2" w14:textId="77777777" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="00916C08" w:rsidP="00105572">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Praktische Informationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152EC84F" w14:textId="77777777" w:rsidR="00D54B4D" w:rsidRPr="00A72B00" w:rsidRDefault="00D54B4D" w:rsidP="00D54B4D">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00105572" w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...18 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Introduction</w:t>
+        <w:t>Einführung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC74403" w14:textId="77777777" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="00105572" w:rsidP="00A72B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...120 lines deleted...]
-    <w:p w14:paraId="7D88F23D" w14:textId="67541240" w:rsidR="003504E4" w:rsidRPr="00A72B00" w:rsidRDefault="003504E4" w:rsidP="008A30F5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dieser Aufruf dient dazu, Ausbildungsaktivitäten auszuwählen, die jedermann zugänglich sind, der eine Aktivität in der Bienenzucht als Hobby oder Beruf entwickeln möchte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D88F23D" w14:textId="77777777" w:rsidR="003504E4" w:rsidRPr="00A72B00" w:rsidRDefault="003504E4" w:rsidP="008A30F5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="09C2157C" w14:textId="527627E2" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Er visiert Ausbildungsprojekte in der Bienenzucht an, die Anspruch auf Förderungen durch die Wallonische Region haben und die:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C2157C" w14:textId="086F5F40" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...108 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>zwischen dem 1. Juni 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...9 lines deleted...]
-    <w:p w14:paraId="75BEEB51" w14:textId="421F8DF5" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und dem 1. März 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Bezug auf die Einführungskurse beginnen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BEEB51" w14:textId="44491140" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...80 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>zwischen dem 1. September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...9 lines deleted...]
-    <w:p w14:paraId="38568840" w14:textId="77F3762F" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und dem 30. März 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für die Grundkurse beginnen (die entsprechenden Einführungskurse wurden bereits abgehalten);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38568840" w14:textId="1F09ECDF" w:rsidR="00A72B00" w:rsidRPr="00A72B00" w:rsidRDefault="00A72B00" w:rsidP="00A72B00">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="437"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...80 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>zwischen dem 1. September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> pour les cours de spécialisation et les conférences.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und dem 31. August 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Spezialisierungskurse und Konferenzen stattfinden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB5C29C" w14:textId="246E2EA7" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00105572" w:rsidP="00604FF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...54 lines deleted...]
-        <w:t>) comme suit :</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Es ist ein maximales Budget von 250.000,00 € vorgesehen, das im Prinzip (Verschiebungen zwischen den Zeilen sind möglich) wie folgt aufgeteilt wird:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F7BFD3" w14:textId="77777777" w:rsidR="00046F38" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00A27DF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...16 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2</w:t>
-[...44 lines deleted...]
-        <w:t>les cours d’initiation et les cours de base ;</w:t>
+        <w:t>215.000,00 € für die Einführungs- und Grundkurse;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1086E3BD" w14:textId="77777777" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00DE3C75" w:rsidP="00A27DF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...16 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>our les cours de spécialisation ;</w:t>
+        <w:t>15.000,00 € für die Spezialisierungskurse;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DB7439" w14:textId="77777777" w:rsidR="008A30F5" w:rsidRPr="00A72B00" w:rsidRDefault="00A27DF1" w:rsidP="00672F45">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...25 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>0.000 € pour les conférences.</w:t>
+        <w:t>20.000 € für die Konferenzen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0668C6" w14:textId="77777777" w:rsidR="00663F9F" w:rsidRPr="00A72B00" w:rsidRDefault="00663F9F" w:rsidP="00105572">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Um das Budget jeder Ausbildungsaktivität genauestens berechnen zu können, bitten wir Sie, eine Reihe detaillierter Fragen im Projektaufruf zu beantworten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE6B5E" w14:textId="77777777" w:rsidR="008745E3" w:rsidRPr="00A72B00" w:rsidRDefault="00046F38" w:rsidP="00105572">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> aux structures n’ayant pas d’intérêt commercial.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dieser Aufruf richtet sich an Strukturen ohne kommerzielles Interesse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3899BD4E" w14:textId="77777777" w:rsidR="00663F9F" w:rsidRPr="00A72B00" w:rsidRDefault="00D54B4D" w:rsidP="00D54B4D">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Welche Ausbildungen werden angeboten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D003019" w14:textId="77777777" w:rsidR="00DF16EB" w:rsidRPr="00A72B00" w:rsidRDefault="006D5ED4" w:rsidP="00743B7B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ausbildungen sehen vier Typen vor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B423C53" w14:textId="77777777" w:rsidR="00DF16EB" w:rsidRPr="00A72B00" w:rsidRDefault="00DF16EB" w:rsidP="00DF16EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Einführungskurs (CI);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0710FEC4" w14:textId="77777777" w:rsidR="00DF16EB" w:rsidRPr="00A72B00" w:rsidRDefault="00DF16EB" w:rsidP="00A27DF1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grundkurs (CB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320A6B0A" w14:textId="77777777" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00DF16EB" w:rsidP="00A27DF1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spezialisierungskurs (CS);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B91D32" w14:textId="77777777" w:rsidR="00A27DF1" w:rsidRPr="00A72B00" w:rsidRDefault="0001066E" w:rsidP="00672F45">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Konferenzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA1FAB4" w14:textId="77777777" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00743B7B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Besonderheiten jedes Kurses sind in den Erlässen detailliert angegeben (Erlass der Wallonischen Regierung (EWR) vom 16. Juni 2016 hinsichtlich der Ausbildung in der Bienenzucht und der Ministerialerlass (ME) vom 16. Juni 2016 zur Umsetzung des Erlasses der Wallonischen Regierung vom 16. Juni 2016 hinsichtlich der Ausbildung in der Bienenzucht).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1BA8AD" w14:textId="78A91086" w:rsidR="00743B7B" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00743B7B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die Ausbildungsaktivitäten vom Typ „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Konferenz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ sind Gegenstand eines </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>anderen Förderungsmechanismus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>: die provinzialen Imkerverbände und die Union royale des Ruchers wallons sind damit beauftragt, bei lokalen Imkereisektionen und sonstigen potentiellen Organisatoren von Konferenzen die Vorausplanung von Konferenzen für das akademische Jahr 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 31.08.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) einzuholen, diese zusammenzustellen und dem ÖDW - LNU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zum </w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. Juni 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein globales Jahresprogramm für Konferenzen für die Wallonie zu unterbreiten. Die den Verbänden / Unionen von den Bienenzuchtsektionen oder sonstigen Organisatoren von Konferenzen vorzulegenden Daten sind im Formular „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Konferenzen.docx“ enthalten. Jeder Verband / jede Union muss eine zusammenfassende Tabelle gemäß dem Musterdokument „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Konferenzen_x.xlsx“ ausgeben. Eine zusammenfassende Versammlung wird vom ÖDW - LNU gemeinsam mit den Verbänden / Unionen zu einem Zeitpunkt abgehalten, der später beschlossen wird. Dieses Treffen wird dazu dienen, das vorläufige Programm für die Konferenzen 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> festzulegen. Die Bewerber und zukünftigen Organisatoren von Konferenzen können sich bereits jetzt bei einem der oben genannten Organismen melden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922D428" w14:textId="77777777" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="00D54B4D" w:rsidP="00D54B4D">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00663F9F" w:rsidRPr="00A72B00">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7D003019" w14:textId="77777777" w:rsidR="00DF16EB" w:rsidRPr="00A72B00" w:rsidRDefault="006D5ED4" w:rsidP="00743B7B">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zeitraum des Projektaufrufs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831DE2C" w14:textId="6E6FD0D0" w:rsidR="00105572" w:rsidRPr="00A72B00" w:rsidRDefault="005E7DDB" w:rsidP="00CE142E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...622 lines deleted...]
-      <w:r w:rsidRPr="00A347B8">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieser Projektaufruf beginnt am </w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004C522C">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004C522C" w:rsidRPr="004C522C">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. April 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004C522C">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD3A69">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und endet am </w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004C522C">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006D2E99" w:rsidRPr="00A72B00">
-[...228 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Mai</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00D54B4D" w:rsidRPr="00A72B00">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...250 lines deleted...]
-    <w:p w14:paraId="7C24F714" w14:textId="2D6A2CAE" w:rsidR="00D54B4D" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00672F45">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um Mitternacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C24F714" w14:textId="34F4D099" w:rsidR="00D54B4D" w:rsidRPr="00A72B00" w:rsidRDefault="00743B7B" w:rsidP="00672F45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...20 lines deleted...]
-      <w:r w:rsidR="00AA61F5" w:rsidRPr="00AA61F5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieser Projektaufruf mit der Bezeichnung „Projektaufruf </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AA61F5">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ausbildung in der Bienenzucht 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AA61F5" w:rsidRPr="00AA61F5">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ wird der einzige </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009C3EB6">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>sein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, der </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...128 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>für die Ausbildung organisiert wird, die sich über die in der obigen Einleitung angegebenen Zeiträume erstrecken soll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>. Der nächste, die sich auf Ausbildungsaktivitäten bezieht, die 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00E902A1">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beginnen (oder möglicherweise spätestens im März 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für einen Einführungskurs oder einen Grundkurs), wird im Frühjahr 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durchgeführt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3127A3D7" w14:textId="77777777" w:rsidR="00672F45" w:rsidRPr="00A72B00" w:rsidRDefault="00672F45" w:rsidP="00672F45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C54665" w14:textId="77777777" w:rsidR="0043684A" w:rsidRPr="00A72B00" w:rsidRDefault="00462D59" w:rsidP="00105572">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...31 lines deleted...]
-        <w:t>de de subvention</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Prozedur zur Stellung eines Förderungsantrags</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232A81FC" w14:textId="4BDC2533" w:rsidR="00867C1B" w:rsidRPr="00ED16B9" w:rsidRDefault="00867C1B" w:rsidP="00ED16B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fr-BE"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">à l’adresse suivante : </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Um eine Förderung erhalten zu können, muss jede Struktur sämtliche Dokumente (Formulare und eidesstattliche Erklärung) an folgende Adresse senden: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00ED16B9" w:rsidRPr="00ED16B9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="fr-BE"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>formation.apicole@spw.wallonie.be</w:t>
+          <w:t>formationapicole.dgo3@spw.wallonie.be</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED16B9">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C96C9A" w14:textId="45941C98" w:rsidR="005C7AAA" w:rsidRPr="001C6C72" w:rsidRDefault="00867C1B" w:rsidP="00CE142E">
+    <w:p w14:paraId="30C96C9A" w14:textId="2C368885" w:rsidR="005C7AAA" w:rsidRPr="001C6C72" w:rsidRDefault="00867C1B" w:rsidP="00CE142E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sämtliche auszufüllende Dokumente finden Sie auf der Webseite: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="009C3EB6" w:rsidRPr="00CA0DC9">
+        <w:r w:rsidR="00C349C8" w:rsidRPr="00AF3884">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="fr-BE"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2025</w:t>
+          <w:t>https://agriculture.wallonie.be/formation-en-apiculture-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A58116F" w14:textId="77777777" w:rsidR="00867C1B" w:rsidRPr="00A72B00" w:rsidRDefault="000D0715" w:rsidP="00867C1B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sämtliche vollständigen Dokumente (Formulare, Anlagen und eidesstattliche Erklärung) bilden die Bewerbungsunterlage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA19FB8" w14:textId="77777777" w:rsidR="00672F45" w:rsidRPr="00A72B00" w:rsidRDefault="00867C1B" w:rsidP="00487F76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...16 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Anhand der eingereichten Bewerbungsunterlagen wird geprüft, ob die Einrichtung die Förderfähigkeitsbedingungen erfüllt. Wenn dies der Fall ist, wird jedes Kursprojekt anhand der festgelegten Auswahlkriterien beurteilt. Eine Klassifizierung der verschiedenen Projekte ermöglicht es, eine Auswahl zu treffen. Nur die ausgewählten Kursprojekte können Anrecht auf eine Förderung erhalten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56795239" w14:textId="77777777" w:rsidR="00F54C29" w:rsidRPr="00A72B00" w:rsidRDefault="00F54C29" w:rsidP="00F54C29">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dossier de candidature</w:t>
+        <w:t>Bewerbungsunterlagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075442A1" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00F61A50" w:rsidP="00F61A50">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wer reicht ein Projekt ein?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468CDFDF" w14:textId="77777777" w:rsidR="00672F45" w:rsidRPr="004F0537" w:rsidRDefault="003B360E" w:rsidP="004061DA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Um ein Ausbildungsprojekt in der Bienenzucht einzureichen, mit Ausnahme von Konferenzprojekten (siehe oben), ist das angehende Ausbildungszentrum unabhängig, als VoG strukturiert und organisiert nur einen Grundkurs pro Jahr (und eventuell einen Einführungskurs und/oder einen Spezialisierungskurs und/oder Konferenzen). Ein zweijähriges Grundkursprojekt kann jedes Jahr eingeführt werden (ein 1. und ein 2. Jahr können sich also nahtlos überschneiden). Der Kandidat reicht seine eigenen Unterlagen selbst ein, organisiert den Kurs, für den er allein die Verantwortung trägt, und erhält gegebenenfalls direkt die Subvention, die ihm von der Wallonischen Region gewährt wird.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25754F7F" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00F61A50" w:rsidP="00F61A50">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zusammenstellung einer Bewerbungsunterlage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20777AAE" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="006B708D" w:rsidP="00F61A50">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Eine Bewerbungsunterlage setzt sich aus drei Teilen zusammen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AA19E3" w14:textId="77777777" w:rsidR="008F0ACC" w:rsidRPr="00A72B00" w:rsidRDefault="00F61A50" w:rsidP="00A27DF1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">eine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eidesstattliche Erklärung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AFE78A" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00A27DF1" w:rsidP="00A27DF1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Förderfähigkeitsblatt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61527D4F" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00A27DF1" w:rsidP="00A27DF1">
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dossier mit der Präsentation der Kurse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dessen Anzahl an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Blättern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Anzahl an Kursprojekten entspricht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349E3A5C" w14:textId="77777777" w:rsidR="00DF16EB" w:rsidRPr="00A72B00" w:rsidRDefault="00DF16EB" w:rsidP="00F61A50">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beispiel: Ein Ausbildungszentrum, das einen Grundkurs und einen Spezialisierungskurs organisiert, reicht 4 Dokumente ein: eine eidesstattliche Erklärung, ein Zulassungsblatt und 2 Aktivitätsblätter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35319C29" w14:textId="77777777" w:rsidR="00F03BDC" w:rsidRPr="00A72B00" w:rsidRDefault="00DF1999" w:rsidP="004061DA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sämtliche Dokumente, die eine Bewerbungsunterlage darstellen, müssen umbenannt werden, indem das „x“ des Dateinamens durch den Namen der Struktur ersetzt wird. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B40A856" w14:textId="2D034BC6" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00DF1999" w:rsidP="004061DA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Beispiel: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Blatt_Förderfähigkeit_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“ wird für den „Rucher-école des Bruyères“ umbenannt in „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Blatt_Förderfähigkeit_RE Bruyères“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A86C41C" w14:textId="77777777" w:rsidR="00576875" w:rsidRPr="00A72B00" w:rsidRDefault="00F03BDC" w:rsidP="007043EE">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wie wird das Förderfähigkeitsblatt ausgefüllt?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00772FE4" w:rsidRPr="00A72B00">
+    </w:p>
+    <w:p w14:paraId="6F1E29FB" w14:textId="02DCBBED" w:rsidR="00CE142E" w:rsidRPr="00A72B00" w:rsidRDefault="00576875" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die im Dokument enthaltenen Daten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>„202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Blatt_Förderfähigkeit_x“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen es ermöglichen, zu beurteilen, ob Ihr Projekt hinsichtlich der festgelegten Förderfähigkeitsbedingungen angenommen werden kann. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie müssen sämtliche Fragen in diesem Dokument beantworten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei Nichtbeachtung der Förderfähigkeitsbedingungen wird die Bewerbung automatisch abgewiesen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733D6AC8" w14:textId="77777777" w:rsidR="00ED7A35" w:rsidRPr="00A72B00" w:rsidRDefault="00CE142E" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Diese Fragen beziehen sich hauptsächlich auf organisatorische, logistische und administrative Aspekte sowie jene hinsichtlich Personalressourcen Ihrer Struktur. Im Unterschied zu den Auswahlkriterien ziehen die Förderfähigkeitsbedingungen nicht direkt den Inhalt der Aktivitäten in Betracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16366A61" w14:textId="5D4E712A" w:rsidR="00576875" w:rsidRDefault="009B7195" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sie finden im </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dokument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_Blatt_Förderfähigkeit_x“ die Beschreibung der erwarteten Ausbildungen unter den gestellten Fragen. Um Ihnen aufwendige Recherchen zu ersparen, finden Sie ebenfalls in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>grüner Schrägschrift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einen Hinweis auf die in der Wallonie geltenden Normen. Beantworten Sie die Fragen, indem Sie leere Zellen oder Felder ausfüllen, ohne das ursprüngliche Format zu verändern: setzen Sie einfach den Cursor an den Anfang der Zelle oder des Feldes und schreiben Sie (setzen Sie einen Bindestrich, wenn Sie keine Antwort erhalten). Bitte beginnen Sie mit dem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Namen Ihrer Einrichtung zwischen den Anführungszeichen des Titels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409BB81F" w14:textId="5EFCEE33" w:rsidR="00085E24" w:rsidRPr="00085E24" w:rsidRDefault="00085E24" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anmerkung: das Muster wurde im Vergleich zum vorherigen Projektsaufruf nicht geändert. Wenn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kontaktdaten, die sich auf die Struktur, eine Person, einen Ort oder eine Räumlichkeit beziehen, seither </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>unverändert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geblieben sind, ist ein einfaches „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kopieren/Einfügen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“ der Daten aus 2020 oder späteren Jahren möglich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F34F89" w14:textId="77777777" w:rsidR="0015165E" w:rsidRPr="00A72B00" w:rsidRDefault="0015165E" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Formular muss </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>unbedingt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Word-Format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eingereicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden. Eventuell können Sie, wenn Sie das Risiko sehen, dass das Layout oder andere Dinge nach dem Versand geändert werden könnten, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>zusätzlich zum Versand im Word-Format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das Blatt in ein PDF-Dokument umwandeln (z. B. durch Einscannen) und dieses zur Sicherheit beim Versand anhängen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013EFF2F" w14:textId="4355DCF4" w:rsidR="00F03BDC" w:rsidRPr="00A72B00" w:rsidRDefault="00391193" w:rsidP="00C83F11">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Anhänge müssen nummeriert und in ihrem ursprünglichen Format übermittelt werden. Sie werden wie folgt benannt: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Blatt_Förderfähigkeit_x_y“, wobei x die Abkürzung für die Struktur und y die Nummer des Anhangs ist. Für den Versand gilt dasselbe wie oben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D05B54" w14:textId="77777777" w:rsidR="00F22106" w:rsidRPr="00A72B00" w:rsidRDefault="00934C7B" w:rsidP="007043EE">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F65238" w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...376 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...18 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Composition d’un dossier de candidature</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20777AAE" w14:textId="77777777" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="006B708D" w:rsidP="00F61A50">
+        <w:t>Genauerer Blick auf das Präsentationsdossier Ihrer Kursprojekte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C9AA2" w14:textId="77777777" w:rsidR="007F3F78" w:rsidRPr="00A72B00" w:rsidRDefault="00934C7B" w:rsidP="00C83F11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...1882 lines deleted...]
-    <w:p w14:paraId="41D4F41F" w14:textId="4810481B" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Für jeden Kurs müssen Sie das entsprechende Dokument ausfüllen und die erbetenen Anlagen beifügen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D4F41F" w14:textId="36936AA4" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...55 lines deleted...]
-    <w:p w14:paraId="21A616BD" w14:textId="46FA8B2A" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+        <w:t>Grundkurs: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_GK_x.docx“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A616BD" w14:textId="4C0040BD" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...73 lines deleted...]
-    <w:p w14:paraId="7BC32374" w14:textId="2E5541B9" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
+        <w:t>Einführungskurs: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_EK_x.docx“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC32374" w14:textId="331784C4" w:rsidR="00F61A50" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00FC04C3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...61 lines deleted...]
-        <w:t>.docx »</w:t>
+        <w:t>Spezialisierungskurs: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_SK_x.docx“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08340E55" w14:textId="77777777" w:rsidR="00101DF2" w:rsidRPr="00A72B00" w:rsidRDefault="00101DF2" w:rsidP="00C83F11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...54 lines deleted...]
-        <w:t>organisés.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Sie werden aufgefordert, so viele Dokumente zu erstellen, wie es organisierte Kurse gibt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501689A7" w14:textId="77777777" w:rsidR="00487F76" w:rsidRPr="00487F76" w:rsidRDefault="00487F76" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00487F76">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wichtiger Hinweis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Das Dokument zum </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00487F76">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Einführungskurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muss nur von Ausbildungszentren ausgefüllt werden, die einen Einführungskurs organisieren, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00487F76">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ohne einen Grundkurs damit zu verbinden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (reiner Einführungskurs). Mit anderen Worten: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> mais se contenter du document relatif au cours de base.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zentren, die einen Grundkurs organisieren, dürfen dieses Dokument nicht ausfüllen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>sondern müssen sich mit dem Dokument für den Grundkurs begnügen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAB9D0B" w14:textId="77777777" w:rsidR="0015165E" w:rsidRDefault="0088793E" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...144 lines deleted...]
-        <w:t xml:space="preserve"> les guillemets du titre.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sie finden in den verschiedenen Dokumenten die Beschreibung der erwarteten Ausbildungen unter den gestellten Fragen. Beantworten Sie die Fragen, indem Sie leere Zellen oder Felder ausfüllen, ohne das ursprüngliche Format zu verändern: setzen Sie einfach den Cursor an den Anfang der Zelle oder des Feldes und schreiben Sie (setzen Sie einen Bindestrich, wenn Sie keine Antwort erhalten). Bitte beginnen Sie mit dem Namen Ihrer Struktur zwischen den Anführungszeichen des Titels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B46C83" w14:textId="5AFC0180" w:rsidR="00052AFD" w:rsidRPr="00052AFD" w:rsidRDefault="00052AFD" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pour les formateurs reconnus par la Région wallonne (voir liste à l’adresse </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für Ausbilder, die von der Wallonischen Region anerkannt sind (siehe Liste unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00ED16B9" w:rsidRPr="00885025">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="fr-BE"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://agriculture.wallonie.be/formateurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>, sauf en cas de modification.</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>), darf kein Imkerlebenslauf eingereicht werden, es sei denn, es handelt sich um eine Änderung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B3BC4D" w14:textId="77777777" w:rsidR="0015165E" w:rsidRPr="00A72B00" w:rsidRDefault="0015165E" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0015165E">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Blätter müssen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0015165E">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>unbedingt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Word-Format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0015165E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0015165E">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eingereicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden. Eventuell können Sie, wenn Sie das Risiko sehen, dass das Layout oder andere Dinge nach dem Versand geändert werden könnten, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-BE"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="374BA03A" w14:textId="4FD5CAAB" w:rsidR="00487F76" w:rsidRDefault="0015165E" w:rsidP="0015165E">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>zusätzlich zum Versand im Word-Format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Blätter in PDF-Dokumente umwandeln (z. B. durch Einscannen) und diese sicherheitshalber dem Versand beifügen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374BA03A" w14:textId="31280ECD" w:rsidR="00487F76" w:rsidRDefault="0015165E" w:rsidP="0015165E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> La même remarque que ci-dessus s’applique pour l’envoi.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Anhänge müssen nummeriert und in ihrem ursprünglichen Format übermittelt werden. Sie werden wie im folgenden Beispiel benannt: „202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_GK_x_y“, wobei x die Abkürzung für die Struktur und y die Nummer des Anhangs ist. Für den Versand gilt dasselbe wie oben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4EAB22" w14:textId="77777777" w:rsidR="00FA015A" w:rsidRPr="00A72B00" w:rsidRDefault="00934C7B" w:rsidP="00EE4DBD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...1 lines deleted...]
-        <w:t>Sélection des projets</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Auswahl der Projekte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44081DEE" w14:textId="77777777" w:rsidR="00FA015A" w:rsidRPr="00A72B00" w:rsidRDefault="00FA015A" w:rsidP="00FA015A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...27 lines deleted...]
-        <w:t>omité de sélection pour établir le classement des projets.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Zu Ihrer Information sind nachstehend die Auswahlkriterien beschrieben, die vom Auswahlkomitee genutzt werden, um die Klassifizierung der Projekte festzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06710091" w14:textId="77777777" w:rsidR="000C5EE9" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00F22106">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...1 lines deleted...]
-        <w:t>1. Cours de base et d’initiation</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1. Grund- und Einführungskurs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6771"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1186"/>
+        <w:gridCol w:w="5921"/>
+        <w:gridCol w:w="1910"/>
+        <w:gridCol w:w="1457"/>
       </w:tblGrid>
       <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="004B20D6" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="382F6AA1" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="0088793E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Critère de sélection</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Auswahlkriterium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1A85EC" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="0088793E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Valeur du critère</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kriteriumswert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9063A3" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="0088793E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Cote</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Bewertung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="25996764" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D376332" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="008F0ACC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Respect des normes d’organisation</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Beachtung der Organisationsnormen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30E54A83" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6768412E" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="0DC2B41E" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09202D77" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Nb heures de cours </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Unterrichtsstunden (auf 2 Jahre für einen Grundkurs)</w:t>
             </w:r>
-            <w:r w:rsidR="000A3720" w:rsidRPr="00A72B00">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327CE24F" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C02AD63" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="6C637FD2" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01848DD6" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Répartition théorie / pratique</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Aufteilung Theorie / Praxis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5542014A" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603856B6" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="59EAAD49" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402B9739" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Nb élèves</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Schülern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635529F7" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5537D4C7" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="3F2BD06F" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B069EF1" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Nb formateurs pratiques</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Praxisausbildern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680C39B9" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="380F548F" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="3B481DA4" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EE80E0A" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Nb élèves par ruche</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Schülern pro Bienenstock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="776F55B2" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0537731F" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="5F83B4AA" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58A5EAF4" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="004C5C72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Public cible</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Zielgruppe, Übereinstimmung der Aktivität mit dem Bedarf an Ausbildungen in der Bienenzucht, der im von der Ausbildung abgedeckten Landgebiet identifiziert wurde</w:t>
             </w:r>
-            <w:r w:rsidR="004C5C72" w:rsidRPr="00A72B00">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70336C54" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCFBC9C" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C5C72" w:rsidRPr="00A72B00" w14:paraId="56066026" w14:textId="77777777" w:rsidTr="0088793E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB6D1AC" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="003A3598">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>, adéquation de l'activité avec les besoins de formation en apiculture identifiés sur le territoire couvert par la formation</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Interaktion mit dem Plan MAYA, einem PCDN (Kommunalplan zur Naturentwicklung) oder sonstigem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70336C54" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="32968D40" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCFBC9C" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="54B59AF4" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5C72" w:rsidRPr="00A72B00" w14:paraId="56066026" w14:textId="77777777" w:rsidTr="0088793E">
+      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="04648533" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB6D1AC" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="003A3598">
+          <w:p w14:paraId="4DA38605" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Interaction avec Plan Maya, PCDN, autre</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Geografische Relevanz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32968D40" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
+          <w:p w14:paraId="15593D18" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B59AF4" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
+          <w:p w14:paraId="1B897BF1" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="04648533" w14:textId="77777777" w:rsidTr="0088793E">
+      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="1B9DB1E0" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA38605" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
+          <w:p w14:paraId="1F56B54B" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Pertinence géographique</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Förderfähigkeitsbedingungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15593D18" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="5C75C7D3" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B897BF1" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="2D7FD1BB" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="1B9DB1E0" w14:textId="77777777" w:rsidTr="0088793E">
+      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="69BE20E0" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F56B54B" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
+          <w:p w14:paraId="0BBDA808" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Conditions d’accès</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Schulgeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C75C7D3" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="05E40397" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7FD1BB" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="176A72AD" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A3598" w:rsidRPr="00A72B00" w14:paraId="69BE20E0" w14:textId="77777777" w:rsidTr="0088793E">
+      <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="719F5B86" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBDA808" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="003A3598">
-            <w:pPr>
+          <w:p w14:paraId="3E001CE6" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="003A3598">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pädagogische Qualitäten des Projekts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25617022" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00CA19CC" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26179441" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="7EA0E5A8" w14:textId="77777777" w:rsidTr="0088793E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098722B0" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00F22106">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Minerval</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ausbildungsinhalt (mit Bezug auf den Grundstock)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E40397" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="204A68EB" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A7D4F0" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="4335AE33" w14:textId="77777777" w:rsidTr="0088793E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D976280" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00F22106">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzen der Referenten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AACE19" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00CA19CC" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB169D4" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="16532FDB" w14:textId="77777777" w:rsidTr="0088793E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D68BF9A" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00F22106">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzen der Praxisausbilder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="368B786C" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00CA19CC" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F979C48" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088793E" w:rsidRPr="00A72B00" w14:paraId="2B5F4D95" w14:textId="77777777" w:rsidTr="0088793E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105F92CB" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00F22106">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Qualität-Kosten-Verhältnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8F2BFF" w14:textId="77777777" w:rsidR="00D37877" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176A72AD" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00D37877">
+          <w:p w14:paraId="38979C98" w14:textId="77777777" w:rsidR="0088793E" w:rsidRPr="00A72B00" w:rsidRDefault="0088793E" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...358 lines deleted...]
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37877" w:rsidRPr="00A72B00" w14:paraId="20E93B86" w14:textId="77777777" w:rsidTr="0088793E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02302938" w14:textId="77777777" w:rsidR="00D37877" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00D37877">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Total</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CAA05E4" w14:textId="77777777" w:rsidR="00D37877" w:rsidRPr="00A72B00" w:rsidRDefault="004C5C72" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>10</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidR="003A3598" w:rsidRPr="00A72B00">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B0A650" w14:textId="77777777" w:rsidR="00D37877" w:rsidRPr="00A72B00" w:rsidRDefault="00D37877" w:rsidP="00D37877">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E9D4099" w14:textId="77777777" w:rsidR="006D2E99" w:rsidRPr="00A72B00" w:rsidRDefault="006D2E99" w:rsidP="004C5C72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C3FAE8" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="003A3598" w:rsidP="00FC04C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...18 lines deleted...]
-        <w:t> :</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Um ausgewählt zu werden, darf/muss das Projekt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367D8181" w14:textId="77777777" w:rsidR="004C5C72" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00A72923">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidR="004C5C72" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>au minimum 60/100 ;</w:t>
+        <w:t>mindestens 60/100 erreichen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DE08EF" w14:textId="77777777" w:rsidR="003A3598" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00A72923">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="004C5C72" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>für keine der Bewertungen 0 aufweisen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C096ED8" w14:textId="77777777" w:rsidR="00FA015A" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="004C5C72">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidR="004C5C72" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="56B27965" w14:textId="77777777" w:rsidR="009C3EB6" w:rsidRDefault="00950051" w:rsidP="00950051">
+        <w:t>mindestens 10/20 für die pädagogischen Qualitäten des Projekts und den Inhalt der Ausbildung erreichen und 5/10 für die Kompetenzen der Referenten und Praxisausbilder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09D554" w14:textId="16E9857E" w:rsidR="00C349C8" w:rsidRDefault="00950051" w:rsidP="00950051">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00950051">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009C3EB6">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Anmerkung</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-BE"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="40EE533F" w14:textId="4E5A16D8" w:rsidR="00950051" w:rsidRDefault="009C3EB6" w:rsidP="009C3EB6">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EE533F" w14:textId="6B2BCCAF" w:rsidR="00950051" w:rsidRDefault="00C03D25" w:rsidP="00C03D25">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...57 lines deleted...]
-      <w:r w:rsidR="0083617C" w:rsidRPr="00085E24">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Inhalt der Ausbildung wird anhand der Kompetenzbezugssysteme bewertet: alle Kompetenzkategorien müssen angesprochen werden (mehr als 50 % der Punkte). Außerdem muss die Ausbildung den Zielen der Nachhaltigkeit der Bienenzucht begegnen, die der Wallonischen Region am Herzen liegen. Zur Erinnerung: Die </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Qualität der Produkte</w:t>
       </w:r>
       <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00950051" w:rsidRPr="00085E24">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>renouvellement du cheptel</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Erneuerung des Bienenbestands</w:t>
       </w:r>
       <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="0083617C" w:rsidRPr="00085E24">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, der </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-      <w:r w:rsidR="0083617C" w:rsidRPr="00085E24">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Umweltansatz</w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und vor allem das </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-BE"/>
-[...30 lines deleted...]
-      <w:r w:rsidR="00950051" w:rsidRPr="00085E24">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Gesundheitsmanagement der Bienenvölker</w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in Anbetracht der aktuellen Lage) sind Themen, die </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>prioritaire</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>vorrangig</w:t>
       </w:r>
       <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00950051" w:rsidRPr="00085E24">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandelt werden müssen. Kursprogramme, die in diesen Fächern Defizite aufweisen, werden in ihrer Bewertung stark </w:t>
+      </w:r>
+      <w:r w:rsidR="00950051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="21A14871" w14:textId="0A331320" w:rsidR="009C3EB6" w:rsidRDefault="009C3EB6" w:rsidP="009C3EB6">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>benachteiligt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A470061" w14:textId="4503118D" w:rsidR="00C03D25" w:rsidRDefault="00C03D25" w:rsidP="00C03D25">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">de nouveaux items sont apparus </w:t>
-[...26 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      </w:r>
+      <w:r w:rsidRPr="00C03D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Im Jahr 2025 wurden neue Inhalte in den Kompetenzrahmen für einen Kernkurs aufgenommen oder präzisiert. Diese Ergänzungen umfassen aktuelle Themen wie Klimawandel, die Asiatische Hornisse, Varroamilben, Wachsqualität und Honigqualität (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Miel wallon</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00F01959" w:rsidRPr="005D1C6C">
+      <w:r w:rsidRPr="00C03D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g.g.A.). Die Änderungen sind in der Liste der Kenntnisse und Fertigkeiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> dans la liste des savoirs et compétences. Il est demandé d’apporter une attention particulière à ces nouveaux items dans l’élaboration des programmes de cours.</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>grün</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hervorgehoben. Bei der Entwicklung von Kursprogrammen sollte diesen neuen Inhalten besondere Aufmerksamkeit gewidmet werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FC7E9E" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B00">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...1 lines deleted...]
-        <w:t>2. Cours de spécialisation</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2. Spezialisierungskurs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6771"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1186"/>
+        <w:gridCol w:w="5921"/>
+        <w:gridCol w:w="1910"/>
+        <w:gridCol w:w="1457"/>
       </w:tblGrid>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="597FB104" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E922800" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Critère de sélection</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Auswahlkriterium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68154F1B" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Valeur du critère</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kriteriumswert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1488A71D" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Cote</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Bewertung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="2BD79FA1" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12B6CA1C" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Problèmes à résoudre ou situation existante en Wallonie</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Zu lösende Probleme oder aktuelle Situation in der Wallonie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09745DFB" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50461670" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="59CA957C" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A13AE45" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Objectif et nature de la formation à développer</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ziel und Natur der zu entwickelnden Ausbildung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30114B2F" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="227E13CE" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="73ACDBC0" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BD5931B" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Spécificités de la formation, y compris son originalité</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Besonderheiten der Ausbildung einschließlich deren Originalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B796393" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AEDE667" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="3E8AE781" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="497748E3" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Effets économiques escomptés en Wallonie</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>In der Wallonie erwartete wirtschaftliche Auswirkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00341B4A" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A078BCB" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="7C7E37E9" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71E01248" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Autres apports sociétaux escomptés</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sonstige erwartete gesellschaftliche Beiträge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C2A4CDE" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD3AC1A" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="36DDA295" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1133D704" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Public cible, adéquation de l'activité avec les besoins de formation en apiculture identifiés sur le territoire couvert par la formation</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zielgruppe, Übereinstimmung der Aktivität mit dem </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bedarf an Ausbildungen in der Bienenzucht, der im von der Ausbildung abgedeckten Landgebiet identifiziert wurde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CCC6130" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17B932C6" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="6197E075" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FB300FF" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Respect / dépassement des normes d’organisation</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Beachtung / Überschreitung der Organisationsnormen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="413A32CB" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70BB6ED5" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="7AC9CDCE" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A8AC4BE" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Nb élèves</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Schülern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58AA7780" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-2.5-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EB75879" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="6D874E0D" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE94C5A" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Nb heures de cours</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anzahl an Unterrichtsstunden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5322DD8E" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>0-2.5-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B9A67A6" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="2F5C7658" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ACA4793" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Pertinence géographique</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Geografische Relevanz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D28C02C" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6135DE" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="40EA264B" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0934C8A4" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Conditions d’accès</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Förderfähigkeitsbedingungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4901F7AC" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B874EE2" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="03DCD21F" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71CBDE30" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Minerval</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Schulgeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3517DA90" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F289B5B" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="4A1EC381" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49759DA4" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Qualités pédagogiques du projet</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Pädagogische Qualitäten des Projekts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402D8720" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA5BBB4" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="6124EB23" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="193F00E9" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Contenu de la formation (en référence au socle minimal)</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ausbildungsinhalt (mit Bezug auf den Grundstock)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2112A457" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63377233" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="48F2F62B" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="605D8B09" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00BE29E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="fr-BE"/>
-[...1 lines deleted...]
-              <w:t>Compétences des conférenciers</w:t>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzen der Referenten und Praxisausbilder (falls zutreffend)</w:t>
             </w:r>
-            <w:r w:rsidR="00BE29E1" w:rsidRPr="00A72B00">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FABB2A1" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78F0CCEF" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="645895B5" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BDAA783" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-              <w:t>Rapport qualité / coût</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Qualität-Kosten-Verhältnis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E5928E6" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D82F75E" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337BEB" w:rsidRPr="00A72B00" w14:paraId="7534C573" w14:textId="77777777" w:rsidTr="00337BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35742250" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00BE29E1" w:rsidP="00BE29E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Total</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43551D92" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00BE29E1" w:rsidP="00BE29E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A72B00">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-BE"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="335C40F5" w14:textId="77777777" w:rsidR="00337BEB" w:rsidRPr="00A72B00" w:rsidRDefault="00337BEB" w:rsidP="00337BEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0487D3CD" w14:textId="77777777" w:rsidR="006D2E99" w:rsidRPr="00A72B00" w:rsidRDefault="006D2E99" w:rsidP="00BE29E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D51F3C" w14:textId="77777777" w:rsidR="00BE29E1" w:rsidRPr="00A72B00" w:rsidRDefault="00BE29E1" w:rsidP="00FC04C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...9 lines deleted...]
-        <w:t>Pour être sélectionné, le projet doit :</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Um ausgewählt zu werden, darf/muss das Projekt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301C30BE" w14:textId="77777777" w:rsidR="00BE29E1" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00A72923">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29E1" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>obtenir au minimum 84/140 ;</w:t>
+        <w:t>mindestens 84/140 erreichen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4486AABC" w14:textId="77777777" w:rsidR="00BE29E1" w:rsidRPr="00A72B00" w:rsidRDefault="00FC04C3" w:rsidP="00A72923">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29E1" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>n’obtenir de 0 pour aucune des cotes ;</w:t>
+        <w:t>für keine der Bewertungen 0 aufweisen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D50D399" w14:textId="77777777" w:rsidR="00052AFD" w:rsidRDefault="00FC04C3" w:rsidP="00D54B4D">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29E1" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>obtenir au minimum 5/10 pour les 6 premières cotes, 10/20 pour les qualités pédagogiques du projet et le contenu de la formation et 5/10 pour les compétences des conférenciers et formateurs pratiques.</w:t>
+        <w:t>mindestens 5/10 für die 6 ersten Bewertungen, 10/20 für die pädagogischen Qualitäten des Projekts und den Inhalt der Ausbildung erreichen und 5/10 für die Kompetenzen der Referenten und Praxisausbilder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D2849A" w14:textId="77777777" w:rsidR="00487F76" w:rsidRDefault="00487F76" w:rsidP="00D54B4D">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-        <w:t>s</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wichtige Präzisierungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4735D0B3" w14:textId="4AFB2FEA" w:rsidR="00487F76" w:rsidRPr="00DE3C75" w:rsidRDefault="00DE3C75" w:rsidP="00D54B4D">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00BD3A69">
+        <w:t>Frage von „nicht-wallonischen Schülern“</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76944B2D" w14:textId="77777777" w:rsidR="00487F76" w:rsidRDefault="00487F76" w:rsidP="00487F76">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...99 lines deleted...]
-        <w:t>nt pas dans le nombre des élèves qui détermine le nombre de formateurs pratiques subsidiés et donc le subside global. Exemple : un groupe de 20 élèves composé de 12 Wallons et 8 Français = 12 élèves déterminant la subvention : 2 formateurs pratiques subsidiables. MAIS il en faut 3 au total pour correspondre aux normes d’encadrement sur l’ensemble du groupe (on ne peut pas pénaliser les élèves wallons qui seraient alors sous-encadrés) ; le formateur supplémentaire nécessité par les Français est à la charge de l’organisateur. Un certificat peut cependant tout à fait être octroyé en fin de cours aux élèves français.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die Frage stellt sich in Bezug auf die Standards für die Betreuung des praktischen Unterrichts. Die Rechtsgrundlage schreibt nämlich mindestens einen Praxisausbilder pro 9 Schüler vor. Da es sich um öffentliche Zuschüsse handelt und um die europäischen Vorschriften einzuhalten, dürfen „Ausländer“ nicht vom Unterricht ausgeschlossen werden. Die „Nicht-Wallonen“ zählen jedoch nicht zur Schülerzahl, die die Anzahl der bezuschussten Praxisausbilder und damit den Gesamtzuschuss bestimmt. Beispiel: Eine Gruppe von 20 Schülern, die sich aus 12 Wallonen und 8 Franzosen zusammensetzt = 12 Schüler, die für die Förderung maßgeblich sind: 2 zuschussfähige Praxisausbilder. ABER es werden insgesamt 3 Ausbilder benötigt, um die Betreuungsstandards für die gesamte Gruppe zu erfüllen (man kann die wallonischen Schüler nicht benachteiligen, da sie dann unterbetreut werden); der zusätzliche Ausbilder, den die Franzosen benötigen, geht zu Lasten des Organisators. Französischen Schülerinnen und Schülern kann jedoch durchaus am Ende des Kurses ein Zertifikat ausgestellt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3214E99F" w14:textId="77777777" w:rsidR="00DE3C75" w:rsidRDefault="00DE3C75" w:rsidP="00DE3C75">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3C75">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3C75">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="67533E5E" w14:textId="77777777" w:rsidR="00DE3C75" w:rsidRDefault="00DE3C75" w:rsidP="00950051">
+        <w:t>Höchststandard für die Betreuung von praktischen Kursen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222039CE" w14:textId="77777777" w:rsidR="00C03D25" w:rsidRDefault="00DE3C75" w:rsidP="00C03D25">
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fr-BE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE3C75">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bei der Förderung wird maximal 1 Praxisausbilder pro 6 Schüler berücksichtigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EE97BA" w14:textId="77777777" w:rsidR="00C03D25" w:rsidRDefault="00C03D25" w:rsidP="00C03D25">
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="fr-BE"/>
-[...38 lines deleted...]
-          <w:lang w:eastAsia="fr-BE"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EDE6B4F" w14:textId="25EA42EB" w:rsidR="00A27DF1" w:rsidRPr="0015165E" w:rsidRDefault="00CA7A92" w:rsidP="0015165E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-BE"/>
-[...51 lines deleted...]
-        <w:t> ?</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Prüfliste: ist Ihre Methode vollständig?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C791F0" w14:textId="77777777" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00A27DF1" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1134" w:hanging="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1°</w:t>
       </w:r>
-      <w:r w:rsidR="00B0057C" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...70 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Sie haben die Dokumente heruntergeladen, ausgefüllt und umbenannt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14366EAB" w14:textId="77777777" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00C2649B" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="07405EBB" w14:textId="6A3EB11B" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00067B73" w:rsidP="00067B73">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>die „eidesstattliche Erklärung“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07405EBB" w14:textId="0E7BB593" w:rsidR="0049780C" w:rsidRPr="00A72B00" w:rsidRDefault="00067B73" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...80 lines deleted...]
-        <w:t> ;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Dokument </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>„202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C349C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>_Blatt_Förderfähigkeit_x.docx“;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7EDFC9" w14:textId="77777777" w:rsidR="00391193" w:rsidRPr="00A72B00" w:rsidRDefault="00391193" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...45 lines deleted...]
-        <w:t>que vous comptez organiser ;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>das oder die Dokumente, die den Kursen entsprechen, die Sie organisieren möchten;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5BF02B" w14:textId="77777777" w:rsidR="00391193" w:rsidRPr="00A72B00" w:rsidRDefault="00A27DF1" w:rsidP="00067B73">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1134" w:hanging="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2°</w:t>
       </w:r>
-      <w:r w:rsidR="00B0057C" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...52 lines deleted...]
-        <w:t> ;</w:t>
+        <w:t>Sie haben sämtliche Anlagen vorbereitet und eingescannt, die in den Förderfähigkeitsbedingungen und eventuell in den Projektblättern gefordert werden, und Sie haben diese mit dem Namen Ihrer Ausbildungsstruktur versehen und nummeriert;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B198CC5" w14:textId="548557BD" w:rsidR="00B0057C" w:rsidRPr="00085E24" w:rsidRDefault="00A27DF1" w:rsidP="00950051">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-BE"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3°</w:t>
       </w:r>
-      <w:r w:rsidR="00B0057C" w:rsidRPr="00A72B00">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Sie haben sämtliche Dokumente an die Adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00ED16B9" w:rsidRPr="00ED16B9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="fr-BE"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>formation.apicole@spw.wallonie.be</w:t>
+          <w:t>formation.apicole@spw.wallonie.be gesendet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00950051" w:rsidRPr="00085E24">
-[...4 lines deleted...]
-          <w:lang w:val="fr-BE"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0057C" w:rsidRPr="00085E24" w:rsidSect="00772FE4">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F1848A3" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C45C153" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10605,329 +6411,258 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="15413586"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1FCD37C7" w14:textId="77777777" w:rsidR="004F0537" w:rsidRDefault="00746813">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="00A72B00">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00A72B00">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D485E">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A72B00">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
-        <w:r w:rsidR="00067E32">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00067E32">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00067E32">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D485E" w:rsidRPr="005D485E">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00067E32">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E3A31AB" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A3F33BE" w14:textId="77777777" w:rsidR="00035DCA" w:rsidRDefault="00035DCA" w:rsidP="0049780C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0F3FEB48" w14:textId="332B5415" w:rsidR="00F106BE" w:rsidRPr="00F106BE" w:rsidRDefault="00F106BE" w:rsidP="00F106BE">
+    <w:p w14:paraId="216A13A7" w14:textId="54472A8D" w:rsidR="00BD3A69" w:rsidRPr="00BD3A69" w:rsidRDefault="00BD3A69">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
-        <w:ind w:left="142" w:hanging="142"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F106BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F106BE">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> en Wallonie ».</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mit „Wallonisch“ ist „mit Wohnsitz in der Wallonie“ gemeint.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E962DB2" w14:textId="00264321" w:rsidR="004F0537" w:rsidRPr="00A72B00" w:rsidRDefault="00AE26E9" w:rsidP="00A72B00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E962DB2" w14:textId="4DB8F0BB" w:rsidR="004F0537" w:rsidRPr="00A72B00" w:rsidRDefault="00C03D25" w:rsidP="00A72B00">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:pict w14:anchorId="3C46F40E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s12289" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-25.4pt;margin-top:18.3pt;width:207.3pt;height:17.1pt;z-index:251660288;mso-width-relative:margin;mso-height-relative:margin" stroked="f">
           <v:textbox style="mso-next-textbox:#_x0000_s12289">
             <w:txbxContent>
               <w:p w14:paraId="576B6B37" w14:textId="77777777" w:rsidR="00085E24" w:rsidRPr="00005443" w:rsidRDefault="00085E24" w:rsidP="00085E24">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="92D050"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00005443">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
+                    <w:bCs/>
                     <w:color w:val="92D050"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
+                    <w:lang w:val="de-DE"/>
                   </w:rPr>
-                  <w:t>Direction de la Qualité et du Bien-être animal</w:t>
+                  <w:t>Direktion Qualität und Tierschutz</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00085E24" w:rsidRPr="00085E24">
+    <w:r w:rsidR="00BD3A69">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="fr-BE" w:eastAsia="fr-BE"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="090D8F36" wp14:editId="683BC117">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-556895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-250190</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="485775"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="1062" y="0"/>
               <wp:lineTo x="-354" y="8471"/>
               <wp:lineTo x="1062" y="13553"/>
               <wp:lineTo x="5311" y="21176"/>
               <wp:lineTo x="5666" y="21176"/>
               <wp:lineTo x="13456" y="21176"/>
               <wp:lineTo x="13810" y="21176"/>
               <wp:lineTo x="21246" y="13553"/>
               <wp:lineTo x="21600" y="11859"/>
               <wp:lineTo x="21600" y="7624"/>
               <wp:lineTo x="16997" y="0"/>
@@ -10950,108 +6685,90 @@
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1162050" cy="485775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004F0537" w:rsidRPr="00A72B00">
+    <w:r w:rsidR="00BD3A69">
       <w:rPr>
-        <w:lang w:val="fr-BE"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>Vade-mecum - Appel à projet</w:t>
+      <w:t>Vademekum - Projektaufruf „Ausbildung in der Bienenzucht“ 202</w:t>
     </w:r>
-    <w:r w:rsidR="00AA61F5">
+    <w:r w:rsidR="00C349C8">
       <w:rPr>
-        <w:lang w:val="fr-BE"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>s</w:t>
-[...17 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="-" style="width:6pt;height:8.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="-" style="width:5.9pt;height:8.4pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="-"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EC8538C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13669F9C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12568,160 +8285,154 @@
   <w:num w:numId="9" w16cid:durableId="648361149">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1768305177">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="566304328">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1143278266">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="584728724">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1602569890">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2056343606">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="101"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12291"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="12"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00046F38"/>
     <w:rsid w:val="0001066E"/>
     <w:rsid w:val="00013EF9"/>
     <w:rsid w:val="00023991"/>
     <w:rsid w:val="00026D55"/>
     <w:rsid w:val="00027464"/>
     <w:rsid w:val="00035DCA"/>
     <w:rsid w:val="00046F38"/>
     <w:rsid w:val="00052AFD"/>
     <w:rsid w:val="00054B86"/>
     <w:rsid w:val="00067B73"/>
     <w:rsid w:val="00067E32"/>
     <w:rsid w:val="00072DBF"/>
     <w:rsid w:val="0008287B"/>
     <w:rsid w:val="00085E24"/>
     <w:rsid w:val="000A3720"/>
     <w:rsid w:val="000C08A8"/>
-    <w:rsid w:val="000C394B"/>
     <w:rsid w:val="000C454B"/>
     <w:rsid w:val="000C5EE9"/>
     <w:rsid w:val="000D0715"/>
     <w:rsid w:val="00101DF2"/>
     <w:rsid w:val="00105572"/>
     <w:rsid w:val="001166C1"/>
     <w:rsid w:val="00117F92"/>
     <w:rsid w:val="00140F55"/>
     <w:rsid w:val="001509AD"/>
     <w:rsid w:val="0015165E"/>
     <w:rsid w:val="00181490"/>
     <w:rsid w:val="001A58FF"/>
     <w:rsid w:val="001B1688"/>
     <w:rsid w:val="001B62F8"/>
     <w:rsid w:val="001C6C72"/>
     <w:rsid w:val="001D49BD"/>
     <w:rsid w:val="001E34C7"/>
     <w:rsid w:val="00217B8E"/>
     <w:rsid w:val="00225CBD"/>
     <w:rsid w:val="002634A8"/>
     <w:rsid w:val="002662B6"/>
     <w:rsid w:val="002A195B"/>
     <w:rsid w:val="002A23D0"/>
     <w:rsid w:val="00317183"/>
     <w:rsid w:val="00337BEB"/>
     <w:rsid w:val="0034397B"/>
     <w:rsid w:val="0034680B"/>
     <w:rsid w:val="003504E4"/>
     <w:rsid w:val="00355AF7"/>
     <w:rsid w:val="0035752D"/>
     <w:rsid w:val="00391193"/>
     <w:rsid w:val="003A3598"/>
     <w:rsid w:val="003B1C18"/>
-    <w:rsid w:val="003B34BB"/>
     <w:rsid w:val="003B360E"/>
     <w:rsid w:val="003B6E32"/>
-    <w:rsid w:val="003E053C"/>
     <w:rsid w:val="004024DB"/>
     <w:rsid w:val="004061DA"/>
     <w:rsid w:val="0043684A"/>
     <w:rsid w:val="00443703"/>
     <w:rsid w:val="0046264D"/>
     <w:rsid w:val="00462D59"/>
     <w:rsid w:val="00487F76"/>
     <w:rsid w:val="00491FA4"/>
     <w:rsid w:val="00496571"/>
     <w:rsid w:val="0049780C"/>
     <w:rsid w:val="004A0AF9"/>
     <w:rsid w:val="004B6101"/>
     <w:rsid w:val="004C1F8F"/>
-    <w:rsid w:val="004C522C"/>
     <w:rsid w:val="004C5C72"/>
     <w:rsid w:val="004D1A7F"/>
     <w:rsid w:val="004E23A4"/>
     <w:rsid w:val="004E2835"/>
     <w:rsid w:val="004F0537"/>
     <w:rsid w:val="004F5578"/>
     <w:rsid w:val="00507A79"/>
     <w:rsid w:val="00525E77"/>
     <w:rsid w:val="00576875"/>
     <w:rsid w:val="0059130A"/>
     <w:rsid w:val="005A1DF9"/>
     <w:rsid w:val="005A3FC0"/>
     <w:rsid w:val="005C7AAA"/>
-    <w:rsid w:val="005D1C6C"/>
     <w:rsid w:val="005D485E"/>
     <w:rsid w:val="005E10FF"/>
     <w:rsid w:val="005E5B0B"/>
     <w:rsid w:val="005E75EF"/>
     <w:rsid w:val="005E7DDB"/>
     <w:rsid w:val="00604FF0"/>
     <w:rsid w:val="00663F9F"/>
     <w:rsid w:val="00672F45"/>
     <w:rsid w:val="006A1DF8"/>
     <w:rsid w:val="006A7B12"/>
     <w:rsid w:val="006B6D96"/>
     <w:rsid w:val="006B708D"/>
     <w:rsid w:val="006D2E99"/>
     <w:rsid w:val="006D5ED4"/>
     <w:rsid w:val="006E56F0"/>
     <w:rsid w:val="006F67EA"/>
     <w:rsid w:val="00701442"/>
     <w:rsid w:val="00701F05"/>
     <w:rsid w:val="007043EE"/>
     <w:rsid w:val="00730FFA"/>
     <w:rsid w:val="0073194F"/>
     <w:rsid w:val="00737554"/>
     <w:rsid w:val="00743B7B"/>
     <w:rsid w:val="00746813"/>
     <w:rsid w:val="00761FD0"/>
@@ -12737,175 +8448,174 @@
     <w:rsid w:val="00816779"/>
     <w:rsid w:val="00820EAC"/>
     <w:rsid w:val="0083617C"/>
     <w:rsid w:val="00847738"/>
     <w:rsid w:val="00854788"/>
     <w:rsid w:val="0085731D"/>
     <w:rsid w:val="0086438A"/>
     <w:rsid w:val="00865F2B"/>
     <w:rsid w:val="00867C1B"/>
     <w:rsid w:val="008745E3"/>
     <w:rsid w:val="0088793E"/>
     <w:rsid w:val="00897D17"/>
     <w:rsid w:val="008A30F5"/>
     <w:rsid w:val="008F0ACC"/>
     <w:rsid w:val="00916C08"/>
     <w:rsid w:val="00934C7B"/>
     <w:rsid w:val="009418FD"/>
     <w:rsid w:val="00950051"/>
     <w:rsid w:val="00952136"/>
     <w:rsid w:val="00974A3B"/>
     <w:rsid w:val="0097766E"/>
     <w:rsid w:val="00991765"/>
     <w:rsid w:val="00992FDB"/>
     <w:rsid w:val="009B0AD2"/>
     <w:rsid w:val="009B7195"/>
-    <w:rsid w:val="009C3EB6"/>
     <w:rsid w:val="009D1209"/>
     <w:rsid w:val="009D1AB7"/>
     <w:rsid w:val="009F1FBA"/>
     <w:rsid w:val="00A27DF1"/>
     <w:rsid w:val="00A347B8"/>
     <w:rsid w:val="00A55DE4"/>
     <w:rsid w:val="00A72923"/>
     <w:rsid w:val="00A72B00"/>
     <w:rsid w:val="00A72FC0"/>
     <w:rsid w:val="00AA61F5"/>
     <w:rsid w:val="00AB47D9"/>
     <w:rsid w:val="00AC23BE"/>
     <w:rsid w:val="00AD09D6"/>
     <w:rsid w:val="00AD0BD5"/>
     <w:rsid w:val="00AE02BC"/>
-    <w:rsid w:val="00AE26E9"/>
     <w:rsid w:val="00B0057C"/>
     <w:rsid w:val="00B14B67"/>
+    <w:rsid w:val="00B20724"/>
     <w:rsid w:val="00B22A00"/>
     <w:rsid w:val="00B34746"/>
     <w:rsid w:val="00B55BC4"/>
     <w:rsid w:val="00B9586F"/>
     <w:rsid w:val="00BA05FB"/>
     <w:rsid w:val="00BA78E9"/>
     <w:rsid w:val="00BC7C1E"/>
     <w:rsid w:val="00BD3A69"/>
     <w:rsid w:val="00BD66C0"/>
     <w:rsid w:val="00BE29E1"/>
     <w:rsid w:val="00BF0322"/>
+    <w:rsid w:val="00C03D25"/>
     <w:rsid w:val="00C04585"/>
     <w:rsid w:val="00C25152"/>
     <w:rsid w:val="00C2649B"/>
     <w:rsid w:val="00C30561"/>
     <w:rsid w:val="00C316DC"/>
+    <w:rsid w:val="00C349C8"/>
     <w:rsid w:val="00C34C0B"/>
     <w:rsid w:val="00C479E5"/>
     <w:rsid w:val="00C55A71"/>
     <w:rsid w:val="00C71D1E"/>
     <w:rsid w:val="00C83F11"/>
     <w:rsid w:val="00C84787"/>
     <w:rsid w:val="00CA19CC"/>
     <w:rsid w:val="00CA6712"/>
     <w:rsid w:val="00CA7A92"/>
     <w:rsid w:val="00CD078F"/>
+    <w:rsid w:val="00CD459C"/>
     <w:rsid w:val="00CE142E"/>
     <w:rsid w:val="00CE64DE"/>
     <w:rsid w:val="00CE6B91"/>
     <w:rsid w:val="00D04672"/>
     <w:rsid w:val="00D13552"/>
     <w:rsid w:val="00D23D12"/>
     <w:rsid w:val="00D37877"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D54B4D"/>
     <w:rsid w:val="00D627CF"/>
     <w:rsid w:val="00DD2DD8"/>
     <w:rsid w:val="00DE3C75"/>
     <w:rsid w:val="00DE4601"/>
     <w:rsid w:val="00DE52BE"/>
-    <w:rsid w:val="00DE7CB4"/>
     <w:rsid w:val="00DF16EB"/>
     <w:rsid w:val="00DF1999"/>
     <w:rsid w:val="00E20C51"/>
     <w:rsid w:val="00E22411"/>
     <w:rsid w:val="00E35E9F"/>
     <w:rsid w:val="00E5029D"/>
     <w:rsid w:val="00E64968"/>
     <w:rsid w:val="00E66DA4"/>
     <w:rsid w:val="00E7208C"/>
     <w:rsid w:val="00E75F44"/>
     <w:rsid w:val="00E902A1"/>
     <w:rsid w:val="00E9643B"/>
     <w:rsid w:val="00ED16B9"/>
     <w:rsid w:val="00ED1F2C"/>
     <w:rsid w:val="00ED7A35"/>
     <w:rsid w:val="00EE4DBD"/>
-    <w:rsid w:val="00F01959"/>
     <w:rsid w:val="00F03BDC"/>
-    <w:rsid w:val="00F106BE"/>
     <w:rsid w:val="00F20CCA"/>
     <w:rsid w:val="00F22106"/>
     <w:rsid w:val="00F51018"/>
     <w:rsid w:val="00F54C29"/>
     <w:rsid w:val="00F55109"/>
     <w:rsid w:val="00F61A50"/>
     <w:rsid w:val="00F62D50"/>
     <w:rsid w:val="00F63833"/>
     <w:rsid w:val="00F65238"/>
     <w:rsid w:val="00F9628E"/>
     <w:rsid w:val="00FA015A"/>
     <w:rsid w:val="00FC04C3"/>
     <w:rsid w:val="00FC6D90"/>
     <w:rsid w:val="00FD34C1"/>
     <w:rsid w:val="00FE1AB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12291"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="588F057B"/>
   <w15:docId w15:val="{1A90BD8D-1746-4C34-BD6E-EC369EF14F6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13607,51 +9317,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E10FF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00140F55"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="800995084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1038436250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13669,51 +9379,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1475097507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation.apicole@spw.wallonie.be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formateurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.wallonie.be/formation-en-apiculture-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13983,76 +9693,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A492DA-445C-4391-83CD-A0184075549B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12921</Characters>
+  <Pages>9</Pages>
+  <Words>2470</Words>
+  <Characters>13588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15240</CharactersWithSpaces>
+  <CharactersWithSpaces>16026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jvandersteen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e72a09c5-6e26-4737-a926-47ef1ab198ae_SetDate">
     <vt:lpwstr>2022-02-25T15:42:20Z</vt:lpwstr>
   </property>